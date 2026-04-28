--- v0 (2025-12-08)
+++ v1 (2026-04-28)
@@ -54,5131 +54,5131 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Pedro Novaes</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_001-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e à Secretária de Saúde do Município, Ilma. Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que esforços sejam feitos para avaliar a possibilidade de envio de projeto de lei para deliberação nesta Casa Legislativa, dispondo sobre o pagamento de gratificações aos profissionais de linha de frente do combate ao COVID-19 em Cabrobó (profissionais da saúde, assistência social, garis e demais profissionais).</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_002-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Infraestrutura para pavimentação de rua.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cris Beira Rio</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_003-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para enviar projeto de lei a esta Casa Legislativa, tornando obrigatória a realização dos jogos escolares do Município de Cabrobó.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_004-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para enviar projeto de lei a esta Casa Legislativa, regulamentando o uso e distribuição da carteira de identificação do Autista.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_005-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito um campo society com grama natural, na Aldeia Truká, Ilha de Assunção, com a finalidade de desenvolver o esporte na região indígena.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_006-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que a Academia da Saúde destinada ao Município de Cabrobó, pelo Deputado Federal Gonzaga Patriota, através de emenda parlamentar, seja construída no bairro Pedro Quirino.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_007-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja construída uma praça no bairro Beira Rio, no terreno localizado em frente ao Colégio Espaço Livre, com a finalidade de dar opção de lazer e embelezar ainda mais o referido bairro.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_008-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que promova a construção de um posto médico na Aldeia Caatinga Grande no rio pequeno, Ilha de Assunção.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_009-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que promova a construção de uma quadra poliesportiva no bairro Subestação.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_010-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que promova a construção de um posto médico na Aldeia Portão, Caatinga Grande, no rio pequeno.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_011-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa Legislativa, Projeto de Lei criando programa de aração de terras, com a finalidade de atender os agricultores familiares da área de sequeiro, com a contratação de tratores existentes no município, haja vista a chegada do período chuvoso e necessidade dos agricultores familiares iniciarem seus plantios de chuva, bem como também contribuindo com o crescimento da economia local.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_012-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para construir na Ilha de Assunção, um viveiro de hortas medicinais, com a finalidade de evitar a extinção dessas plantas.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_013-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para adquirir caixas de água para promover a doação às famílias de baixa renda do Município, estabelecendo os critérios para a referida doação, tendo em vista a constante falta de água no Município, que é agravada, também, pela falta de caixa de água em grande parte das residências dos munícipes.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Glênio Rodrigues, João Pedro Novaes, João da Saúde, Paulo Gonçalves, Rony Russo, Virlane Saraiva, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_014-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS, para que esforços sejam feitos com o intuito de enviar projeto de lei a esta Casa Legislativa concedendo benefício assistencial a famílias em situação de vulnerabilidade financeira.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Glênio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_015-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos com o intuito de enviar projeto de lei a esta Casa Legislativa concedendo adicional noturno aos vigias noturnos e adicional de insalubridade aos trabalhadores do matadouro e garis.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_016-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_016-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a aquisição de lixeiras de coleta seletiva, a serem instaladas nas vias do centro e bairros do município.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_017-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a aquisição de ambulância para uso exclusivo no transporte de gestantes que necessitem ser transferidas para realizar o parto.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_018-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para viabilizar a isenção às Associações Municipais do pagamento de Alvarás, tendo em vista que as mesmas não têm fins lucrativos.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>João da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_019-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover o aumento dos salários dos servidores municipais, sobretudo aquelas categorias que estão sem reajuste desde a investidura nos cargos do concurso realizado em 2012.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_020-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie para deliberação desta Casa Legislativa, os Planos de Cargos e Carreiras das categorias municipais que ainda não foram contempladas, com a finalidade de estruturar os direitos salariais dos servidores públicos municipais, valorizando assim o nosso funcionalismo público.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Daniel da Autoescola, Marcos de Neuma</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no_021-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Deputado Estadual JOÃO PAULO COSTA, para que possa propor na Assembleia Legislativa de Pernambuco, a denominação da PE 499, como “Rodovia Vereador Romero Gomes da Silva”, em homenagem ao saudoso Vereador cabroboense, por todo o trabalho que desempenhou ao município de Cabrobó, ao longo de sua carreira política.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Paulo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no_022-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos, junto à Secretaria de Cultura  para viabilizar o Museu do Município de Cabrobó, com a finalidade de criar um espaço público que contemple a memória do nosso município.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_023-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_023-2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que o terreno dos canteiros da transposição, próximo à fábrica Valdivino, possa ser destinado para construção de espaço para funcionamento dos serviços de convivência do município, criando-se espaços de esportes e lazer.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_no._001-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_no._001-2021.pdf</t>
   </si>
   <si>
     <t>Pedido a CELPE para que sejam enviadas informações com relação ao apagão de energia em cabrobó.</t>
   </si>
   <si>
     <t>Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_no._002-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_no._002-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito do Município e ao Comandante da 2ª CIPM, em atenção as pessoas em situação de rua.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/434/requerimento_no._003-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/434/requerimento_no._003-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção das luminárias da BR, no perímetro compreendido entre o bairro Subestação até o bairro Vila das Flores, bem como seja feita a manutenção da iluminação nos bairros periféricos de Cabrobó.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/435/requerimento_no._004-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/435/requerimento_no._004-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação do calçamento dos bairros Vila das Flores e Cohab, tendo em vista as péssimas condições de várias ruas dos referidos bairros.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no._005-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no._005-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a contratação de um vigia para o CEASA, tendo em vista que atualmente apenas um vigia, presta serviços no referido equipamento público e não supri a necessidade existente.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_no._006-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_no._006-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito para que seja feito o complemento do calçamento da Rua André Cursino Viana, Alto do Cemitério.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no._007-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no._007-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para disponibilizar aos pipeiros autônomos do município, quota de água junto à COMPESA, para que os mesmos possam abastecer as regiões necessitadas do município.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no._008-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no._008-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja disponibilizado um número de telefone específico para a população solicitar o abastecimento de água em suas comunidades rurais e que seja divulgado nas mídias sociais e rádios para que a população possa tomar conhecimento.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Daniel da Autoescola</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no._009-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no._009-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Governador do Estado de Pernambuco, Exmo. Sr. PAULO HENRIQUE SARAIVA CÂMARA, para que esforços sejam feitos para viabilizar ao Município de Cabrobó uma base do Corpo de Bombeiros, tendo em vista a grande demanda existente no atendimento a acidentes, afogamentos, incêndios e demais ocorrências em nosso município e regiões circunvizinhas.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no._010-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no._010-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a reforma das academias da saúde dos bairros Vila das Flores, Alto da Temperatura e Subestação, bem como a compra de equipamentos de ginástica para serem instalados nos referidos equipamentos públicos.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_no._011-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_no._011-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito para que seja feita a reforma do posto de saúde do bairro Cohab.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_no._012-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_no._012-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao prefeito para que esforços sejam feitos para promover o tratamento de doenças e castração dos animais de rua.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_no._013-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_no._013-2021.pdf</t>
   </si>
   <si>
     <t>Pedido a secretária de saúde Gilca para que envie o extrato com a relação nominal das pessoas já vacinadas contra o COVID-19.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_no._014-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_no._014-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de infraestrutura Joed para que seja feita recuperação do calçamento próximo a igreja matriz do bairro beira rio.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_no._015-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_no._015-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai para que esforços sejam feitos para promover melhorias na comunidade poçãozinho.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_no._016-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_no._016-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de infraestrutura Joed para que seja feita a limpeza da margem do Rio São Francisco nas proximidades do cais.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/113/requerimento_no._017-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/113/requerimento_no._017-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de infraestrutura Joed para que seja feita a colocação de luminárias no cemitério localizado na Aldeia Caatinga Grande, Ilha da Assunção.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/114/requerimento_no._018-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/114/requerimento_no._018-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai para que esforços sejam feitos para concluir a reforma da quadra poliesportiva do bairro Beira Rio.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/115/requerimento_no._019-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/115/requerimento_no._019-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de infraestrutura Joed para que seja feita a construção de quebra molas nas proximidades da Escola Estadual Ministro Marcos Freire.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/116/requerimento_no._020-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/116/requerimento_no._020-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de infraestrutura Joed para que seja a capinação e podação das árvores nos bairros periféricos de Cabrobó.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/117/requerimento_no._021-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/117/requerimento_no._021-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de infraestrutura Joed para que seja feita uma lombada na Rua Darci Freire Mororó e que seja concluída as lombadas das Ruas: Cícero Freire e Antônio Tiburtino Matias, no bairro Temperatura.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_no._022-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_no._022-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai para que esforços sejam feitos para promover a recuperação das estradas rurais de Cabrobó.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_no._023-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_no._023-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de agricultura Ailton Freire para que esforços sejam feitos para destinar carro pipa para abastecer a fazenda serrote dos bois.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/120/requerimento_no._024-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/120/requerimento_no._024-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de infraestrutura Joed para que seja feita a reforma e manutenção de luminárias na praça João Gregório de Almeida no bairro beira rio.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/121/requerimento_no._025-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/121/requerimento_no._025-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai para que esforços sejam feitos para promover a pavimentação das ruas: Guanero, Santa Rita e José Nilton Cavalcanti Araquan, Cohab.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_no._026-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_no._026-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai para que esforços sejam feitos para promover a manutenção da cobertura do PSF Manuel Horácio da Silva, na comunidade Alazão.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_no._027-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_no._027-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai para que esforços sejam feitos para construir um PSF na comunidade manguinha.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/124/requerimento_no._028-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/124/requerimento_no._028-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai e ao Secretário de Agricultura Ailton Freire para que seja feita com urgência a recuperação da barragem curralinho 1.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/125/requerimento_no._029-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/125/requerimento_no._029-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de infraestrutura Joed para que seja feita a manutenção de luminária na Rua Flora de Novaes Lima.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/126/requerimento_no._030-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/126/requerimento_no._030-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai para que esforços sejam feitos para viabilizar um leito de UTI no hospital de Cabrobó.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_no._031-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_no._031-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai para que sejam colocados kits de iluminação nos postes localizados  na Rua Flora de Novaes Lima.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_no._032-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_no._032-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de Agricultura Ailton Freire para que seja encaminha a relação dos pipeiros contratados pelo Exército.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/129/requerimento_no._033-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/129/requerimento_no._033-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao coordenador da COMPESA de Cabrobó Severino Ramos para que esforços sejam feitos junto a presidência da COMPESA com a finalidade de investimentos para melhoramento do sistema de abastecimento de água municipal.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/130/requerimento_no._034-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/130/requerimento_no._034-2021.pdf</t>
   </si>
   <si>
     <t>Pedido à diretora presidente da COMPESA Manuela Coutinho e ao gerente regional da COMPESA de Salgueiro Alex Chaves para que sejam feitos estudos  com a finalidade de elaborar projeto de abastecimento de água para atender as comunidades.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/131/requerimento_no._035-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/131/requerimento_no._035-2021.pdf</t>
   </si>
   <si>
     <t>Pedido à diretora presidente da COMPESA Manuela Coutinho e ao gerente regional da COMPESA de Salgueiro Alex Chaves para que sejam feitos estudos com a finalidade elaborar projeto de abastecimento de água para atender as comunidades.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/132/requerimento_no._036-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/132/requerimento_no._036-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito Elioenai e ao Secretário de infraestrutura Joed para que seja feita recuperação asfáltica da Av. Eurípedes de Carvalho.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_no._037-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_no._037-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Secretário de Infraestrutura do Município, Ilmo. Sr. JOEDE SOARES, para que seja feita recuperação da iluminação das ruas da Vila Produtiva do Junco.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/134/requerimento_no._038-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/134/requerimento_no._038-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Secretário de Infraestrutura do Município, Ilmo. Sr. JOEDE SOARES, para que seja feito mutirão de limpeza na Comunidade do Murici Novo em especial aos arredores do posto Vila Bela, onde se encontra uma grande quantidade de lixo que está sendo queimada pelos moradores, causando danos à saúde da população, bem como seja implantada coleta quinzenal, para evitar acúmulo de lixo na referida comunidade.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_no._039-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_no._039-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que sejam colocados os portões da quadra poliesportiva Antônio Pereira da Silva, situada na Aldeia Jiboia, Ilha de Assunção.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_no._040-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_no._040-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Secretário de Agricultura e Meio Ambiente do Município, Ilmo. Sr. AILTON FREIRE DOS SANTOS, para que seja feita a recuperação das estradas vicinais que dão acesso a Aldeia Jiboia, localizada na Ilha de Assunção, pois se iniciaram as aulas na região e as estradas estão em péssimas condições, prejudicando o transporte dos estudantes.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_no._041-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_no._041-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município, Ilmo. Sr. JOEDE SOARES, para que seja feita a limpeza da Rua Adriano Rodrigues de Souza, bairro Maria Luiza, tendo em vista que havia um contêiner na referida rua, o qual foi retirado e continuam jogando lixo no referido local, razão pela qual se faz necessária a colocação de novo contêiner ou a conscientização da população sobre os horários de coleta da região citada.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_no._042-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_no._042-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação do parquinho da Avenida Conrado Ferraz ao lado do hospital municipal, tendo em vista que os equipamentos se encontram danificados.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_no._043-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_no._043-2021.pdf</t>
   </si>
   <si>
     <t>pedido à Secretária de Saúde do Município, Ilma. Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que providências sejam adotadas, com relação aos animais de grande porte que circulam nas ruas de Cabrobó, para que os mesmos possam ser recolhidos e que haja a conscientização dos donos desses animais, para mantê-los presos em local adequado.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_no._044-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_no._044-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua Maceano José da Silva, no bairro Pedrinhas.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_no._045-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_no._045-2021.pdf</t>
   </si>
   <si>
     <t>pedido a Secretária de Assistência Social do Município, Srª. CARMEM LÚCIA DE SOUZA e ao Responsável do Setor de Emissão de RG do Município, para que seja informado o quantitativo de Registros Gerais emitidos no Município de Cabrobó no corrente ano, bem como informe os procedimentos a serem adotados pela população para a emissão de RG em Cabrobó, divulgando lista de espera, se houver e que seja criado sistema de agendamento para realização do referido serviço, tendo em vista as reclamações da população que não conseguem emitir o Registro Geral em nosso Município, sendo necessário o deslocamento para cidades vizinhas para emissão do referido documento.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_no._046-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_no._046-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para colocar lâmpadas led em todas as comunidades rurais do município, tendo em vista que alguns assentamentos e comunidades já foram contemplados como: Mãe Rosa, Toco Preto, Manguinha, Faquinha, Assentamento Jiboia, Eloíta Pereira, São Miguel, Manoel Rodrigues, Pé da Serra, alguns pontos da Ilha de Assunção, entre outras.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_no._047-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_no._047-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita manutenção da iluminação e recuperação de alguns pontos (bancos, mesas, demais necessidades) da Academia da Saúde do bairro Subestação.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/144/requerimento_no._048-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/144/requerimento_no._048-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie equipe no cruzamento da Rua Herminia Florentina de Sá, com a Rua Joaquim Venâncio de Menezes, para solucionar problemas com a rede geral de esgoto, pois em período chuvoso o esgoto retorna para as residências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_no._049-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_no._049-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação do calçamento da Avenida Mozeni Araújo, principalmente em frente à Caixa Econômica Federal, onde está o local mais crítico.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no._050-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no._050-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente Regional do DNIT no estado de Pernambuco, Sr. CACILDO MEDEIROS BRITO CAVALCANTE, para que esforços sejam feitos para construir lombadas na BR 428, em frente às Comunidades Manguinha e Jiboia, município de Cabrobó, tendo em vista a ocorrência constante de acidentes nessas localidades.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Valdo do Caldeirão</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_no._051-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_no._051-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município Sr. JOEDE SOARES DA SILVA, para que esforços sejam feitos para que se realize o calçamento da Rua Luiz Rodrigues de Souza, bairro Ipsep e da Rua Rubens José de Carvalho, bairro Subestação.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_no._052-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_no._052-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos com a finalidade de serem colocadas guaridas de pedestres às margens da BR 428, nas Comunidades Manguinha e Jiboia, bem como sejam recuperadas as guaridas localizadas em frente ao Ceasa, em frente ao Posto Limarques 2 e no bairro Subestação.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/149/requerimento_no._053-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/149/requerimento_no._053-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para disponibilizar transporte TFD, para a cidade de Petrolina de segunda a sexta-feira, tendo em vista a grande demanda de pacientes cabroboenses que fazem tratamento de saúde no referido município.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/150/requerimento_no._054-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/150/requerimento_no._054-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município, Ilmo. Sr. JOEDE SOARES, para que sejam colocados contêineres de coleta de lixo na Rua da Vilinha e Crás Indígena, Ilha de Assunção, bem como seja feita a coleta periódica nas referidas localidades.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/151/requerimento_no._055-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/151/requerimento_no._055-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para reformar o Mercado do Produtor do Município, Ceasa, tendo em vista as más condições estruturais do referido equipamento público.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/152/requerimento_no._056-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/152/requerimento_no._056-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município, Ilmo. Sr. JOEDE SOARES, para que seja feita a recuperação de esgoto na Rua Joaquim André Cavalcante, próximo à residência do ex-Vereador Claudenor Novaes.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/153/requerimento_no._057-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/153/requerimento_no._057-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Agricultura e Meio Ambiente do Município, Ilmo. Sr. AILTON FREIRE DOS SANTOS, para que seja feito a abastecimento de água da Comunidade Saco da Serra, propriedade do Sr. Lau Freire.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_no._058-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_no._058-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Governador do Estado de Pernambuco, Exmo. Sr. PAULO HENRIQUE SARAIVA CÂMARA, à Secretária de Infraestrutura e Recursos Hídricos de Pernambuco, Srª. FERNANDHA BATISTA e ao Diretor Presidente do Departamento de Estradas de Rodagem de Pernambuco, Sr. MAURÍCIO CANUTO MENDES, para que sejam promovidas ações com a finalidade de recuperar a passagem molhada da PE 499, no Município de Cabrobó, localizada na Comunidade Riacho dos Bois, a qual liga as Comunidades: Eloíta Pereira, Saco da Serra, Santana, Curralinho, Riacho da Areia, Alazão e demais comunidades circunvizinhas, tendo em vista que a referida estrada é estadual.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Glênio Rodrigues, João da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no._059-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no._059-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Agricultura e Meio Ambiente do Município, Ilmo. Sr. AILTON FREIRE DOS SANTOS, para que seja feito a abastecimento de água das seguintes comunidades rurais, conforme lista em anexo.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_no._060-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_no._060-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para reorganizar o espaço público da quadra poliesportiva do bairro Subestação, com reforma e contratação de vigia, tendo em vista a necessidade de preservar o equipamento público para servir à comunidade referido bairro.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no._061-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no._061-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que sejam trocadas as manilhas antigas por canos no sistema de esgotamento sanitário da Rua 05 do bairro Subestação, com a aquisição de cerca de duzentos metros de canos.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no._062-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no._062-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o saneamento da Rua Manoel Nogueira da Silva, Rua 06 do bairro Alto do Bonitinho.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_no._063-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_no._063-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que sejam construídos bancos de cimento no interior do posto de saúde do bairro Cohab, tendo em vista que os pacientes que vão pegar fichas de atendimento, têm que esperar de pé por longo período.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_no._064-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_no._064-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que promova a limpeza do canal de esgoto do bairro Vila das Flores que está cheio de mato, impedindo o escoamento.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_no._065-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_no._065-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua João Antônio Alves, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_no._066-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_no._066-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a construção do Posto de Saúde do bairro Santa Rita, haja vista o posto de saúde do referido bairro funcionar em prédio alugado.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/165/requerimento_no._067-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/165/requerimento_no._067-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito um canal de esgotamento sanitário no trajeto que vai do bairro Bozano, passando por baixo da ponte da BR 428 e finalizando nos bairros Vila das Flores e Vila Nova, tendo em vista que em tempos chuvosos o esgoto e a água da chuva se acumulam nas residências dos bairros citados.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/166/requerimento_no._068-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/166/requerimento_no._068-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feito o recolhimento de entulhos e recuperação do calçamento da Rua 03, do bairro Cohab.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/167/requerimento_no._069-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/167/requerimento_no._069-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feito o calçamento da Rua João Vidal Pinheiro.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/168/requerimento_no._070-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/168/requerimento_no._070-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Agricultura e Meio Ambiente do Município, Sr. AILTON FREIRE DOS SANTOS, para que esforços sejam feitos para promover a recuperação da estrada que liga a Fazenda Jatobá até o Município de Terra Nova, tendo em vista que há vários pontos críticos na referida estrada.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/169/requerimento_no._071-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/169/requerimento_no._071-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento das seguintes ruas: Rua Antônio Francisco de Sá, bairro subestação (complemento do calçamento); Rua Eloi Firmino da Silva, ao lado de Matias Ferragens; Rua Josefina G. de Araújo, bairro Ipsep; Rua Furtuoso Carvalho de Souza, bairro Subestação e Rua Cícero Pires de Barros, bairro Beira Rio, encostado na roça de Zeneide.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_no._072-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_no._072-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a rede de esgoto da Rua Ezequiel Cavalcante, no bairro Subestação, em frente à BR 428, tendo em vista que o esgoto corre a céu aberto e está sendo despejado no açude do Sr. Darci Brandão.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Marcos de Neuma</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/171/requerimento_no._073-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/171/requerimento_no._073-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que sejam adquiridos 1.000 metros de encanação para promover a extensão da adutora da Bananeira, com a finalidade de abastecer as Comunidades: Umburana, Umari, Caeira, Curral Novo e Bananeira.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Daniel da Autoescola, Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_no._074-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_no._074-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua João Pires da Silva, Loteamento Nova Cabrobó (Rua da Creche da Vila Nova), bem como seja feito o calçamento das margens da BR até o acesso ao Bairro Pedro Quirino, na Rua 02, e calçamento da Avenida Rafael de Souza, no referido bairro e complemento do calçamento das Ruas: Sebastião Lourenço da Silva, Francisca Luzinete Ramalho, Arnaldo Carneiro Lins e Ezequiel Gonçalves Torres, também no Bairro Pedro Quirino.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_no._075-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_no._075-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feita a construção de lombadas na Rua 09 do bairro Alto da Temperatura, por trás do hotel Bela Vista.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_no._076-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_no._076-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feita a podação das árvores na calçada da Escola Senador Paulo Guerra, tendo em vista que a folhagem está atingindo a rede de energia elétrica.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_no._077-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_no._077-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a calçada lateral do cemitério, na Rua Flora de Novaes Lima, bem como seja feita a manutenção de luminárias no interior do referido cemitério.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Karla Amando, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_no._078-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_no._078-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito um multirão geral de limpeza no Bairro Pedro Quirino.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_no._079-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_no._079-2021.pdf</t>
   </si>
   <si>
     <t>pedido à Superintendência da Caixa Econômica Federal e ao Sindicato dos Bancários, para que esforços sejam feitos para destinar funcionários para a Caixa Econômica Federal de Cabrobó, tendo em vista o grande número de atendimentos diários e pequena quantidade atual de funcionários que não está atendendo a demanda, bem como que os caixas eletrônicos sejam renovados, pois os mesmos estão em péssimas condições.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no._080-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no._080-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua Francisco Damas de Oliveira, Bairro Santa Rita.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_no._081-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_no._081-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que providências sejam adotadas, para aterrar a estrada que dá acesso às Fazendas: São José, Salão e demais comunidades adjacentes, pois recentemente foi construída uma barragem e com a aproximação do período chuvoso será interrompido o acesso à essas comunidades.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no._082-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no._082-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação do calçamento da Rua Padre Firmino, no Centro do Município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_no._083-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_no._083-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Agricultura e Meio Ambiente do Município, Sr. AILTON FREIRE DOS SANTOS, para que seja a limpeza nos arredores da Igreja da Aldeia Caatinga Grande, tendo em vista que as festividades do Padroeiro São José começam no próximo dia 09 de março do corrente ano.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_no._084-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_no._084-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feito um multirão de limpeza no Bairro Beira Rio, com consertos de esgotos e operação tapa buracos.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Cris Beira Rio, Daniel da Autoescola, Glênio Rodrigues, João Pedro Novaes, João da Saúde, Karla Amando, Marcos de Neuma, Paulo Gonçalves, Rony Russo, Tinanan, Valdo do Caldeirão, Virlane Saraiva, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_no._085-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_no._085-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a desobstrução do canal de escoamento de água, localizado na baixa do bairro Subestação.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_no._086-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_no._086-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que providências sejam adotadas com relação a canal de esgoto da Rua Odilon Freire (entre a casa de Socorro Gerônimo e a casa de Evaneide), bairro Maria Luiza.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no._087-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no._087-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção de luminárias na Fazenda Salão.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no._088-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no._088-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa Legislativa, relatório contendo o saldo financeiro atual das diversas contas bancárias e contas investimentos da Prefeitura Municipal de Cabrobó e fundos vinculados.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no._089-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no._089-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação do calçamento e capinação das ruas 02 e 03 do bairro IPSEP, bem como o recolhimento de entulhos na Rua Antônio Tiburtino, no bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_no._090-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_no._090-2021.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_no._091-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_no._091-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção da iluminação, bem como limpeza dos terrenos da Rua Eduardo Moreira Saraiva, em frente ao Balneário Nova Geração.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_no._092-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_no._092-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a capinação da região da baixa do bairro Subestação, do canal localizado próximo à cadeia pública, bem como da região das chácaras no bairro Pedrinhas.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Cris Beira Rio, Daniel da Autoescola, João da Saúde, Karla Amando, Marcos de Neuma, Tinanan, Valdo do Caldeirão, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_no._093-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_no._093-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento dos trechos das Ruas: João Vidal Pinheiro, Manoel Nascimento Barros, José Miguel Torres, Darcy Freire Mororó, Maria Pereira de Sá, Antonio Fernandes e Antonio Tiburtino, bem como o recapeamento da Rua Flora de Novaes Lima e da Rua Eurípedes Gomes de Carvalho.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_no._094-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_no._094-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento das Ruas: Teodora Vitalina da Conceição, bairro Subestação, Olímpio Avelins de Novaes, bairro Maria Luiza e Eulália de Souza Mororó, entre os bairros Maria Luiza e Alto da Temperatura, bem como seja feito o complemento do calçamento da Rua Eunice Dias dos Santos, bairro Santa Rita.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no._095-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no._095-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feita a limpeza do canal da baixa do bairro Subestação, tendo em vista o mau cheiro e proliferação de muriçocas, bem como seja retirado o contêiner localizado no terreno baldio, ao lado do Mercado da Gente, próximo à Caixa Econômica, haja vista o mau cheiro incomodar os moradores locais.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_no._096-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_no._096-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua Júlio Vidal, no bairro Maria Luiza, bem como o complemento do calçamento da Rua localizada às margens da BR, em frente a Autoescola Padrão e Misael Motos.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_no._097-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_no._097-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a limpeza, recolhimento de entulhos, manutenção da iluminação e também o calçamento da Rua Adriano Rodrigues de Souza, bairro Maria Luiza , bem como seja feito o conserto de buraco na Travessa Júlio Pires, em frente ao frigorífico de Leno.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_no._098-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_no._098-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a conclusão da reforma do Posto de Saúde da Comunidade Murici, tendo em vista a precariedade na estrutura física do equipamento público para atendimento à população.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_no._099-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_no._099-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o complemento do calçamento da Rua Albino Aires Cavalcanti, até o acesso à Praça João Borges, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_no._100-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_no._100-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente Regional do DNIT no estado de Pernambuco, Sr. CACILDO MEDEIROS BRITO CAVALCANTE, para que promova a sinalização da PE-510, na Ilha de Assunção, Município de Cabrobó, principalmente na curva conhecida por “curva da bica”, local em que constantemente ocorrem acidentes.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no._101-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no._101-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o complemento do calçamento da Rua Marcos Antônio Alves de Almeida, bairro Maria Luiza.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no._102-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no._102-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que sejam colocados contêineres e seja feita a coleta periódicas nas Comunidades: Manguinha, Jiboia, Mãe Rosa e Vila Produtiva Rural do Toco Preto.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no._103-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no._103-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a limpeza de terrenos na Rua Maria Irene Cavalcanti, em frente à Nilma Espaço Fest, ao lado da casa de Sandrinho, bem como seja feito o saneamento da Rua Venâncio Pires Neto, próximo à AABB.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no._104-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no._104-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja colocado aterro no acesso à entrada da Comunidade Jiboia, bem como no acesso à Fazenda Faquinha, tendo em vista as péssimas condições dos acessos das referidas localidades.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no._105-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no._105-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e à CELPE, para que seja colocado um poste e kit de iluminação, na esquina da Travessa Freire Martins Dinantes, com a Rua Flora de Novaes Lima, tendo em vista a escuridão na referida localidade.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_no._106-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_no._106-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja colocado aterro na Rua por trás da Escola Joaquim André (Rua do Geladão de Romário), bem como nas Ruas do Loteamento Rocha, tendo em vista as péssimas condições das referidas ruas em função das chuvas.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_no._107-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_no._107-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção de luminária em poste localizado em frente à Mega Modas, no centro do município.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_no._108-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_no._108-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Presidente da Câmara, Exmo. Sr. RONY SIMÕES GOMES DE BRITO, para que convide os Secretários de Saúde e Educação do Município de Cabrobó, bem como os Sindicatos dos Professores e Servidores Municipais, para estarem presentes na 17ª Sessão Ordinária, a ser realizada em 03 de maio de 2021, às 17h, com a finalidade de debatermos a possibilidade de volta das aulas presenciais, diante do cenário de pandemia que estamos vivenciando e tendo em vista a dificuldade de diversos estudantes em função da falta de acesso às aulas on-line.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_no._109-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_no._109-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a reforma da Escola Municipal Presidente Costa e Silva da Comunidade Murici, tendo em vista a mesma não estar em boas condições para a volta às aulas presenciais.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no._110-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no._110-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Educação do Município, Sr. PEDRO KAIO ALVES DE CARVALHO ROCHA, para que envie explicações a esta Casa Legislativa sobre o fechamento da Escola da Comunidade Boqueirão, bem como envie cópia do Abaixo Assinado, entregue pela referida comunidade.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_no._111-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_no._111-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente Regional do DNIT no estado de Pernambuco, Sr. CACILDO MEDEIROS BRITO CAVALCANTE, para que seja colocado um redutor de velocidade e sinalização na BR 428 em frente ao Posto Valdivino, no Município de Cabrobó, haja vista o fluxo de pessoas que precisam cruzar a BR para ir à Escola Estadual Ministro Marcos Freire.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_no._112-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_no._112-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Coordenador da COMPESA de Cabrobó, Sr. ERINALDO JÚNIOR, para que seja feita a ligação da água da Associação localizada após o bairro Vila das Flores (Associação Zé do Bleick), tendo em vista que a vazão atual é insuficiente e os canos maiores já estão no local, necessitando apenas que a Compesa promova a ligação da nova rede, para aumento da vazão.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/214/requerimento_no._113-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/214/requerimento_no._113-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a instalação de kits de iluminação na Aldeia Truká, Rio Pequeno, na região que vai da Aldeia Portões, até a Caatinguinha.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_no._114-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_no._114-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção de luminárias na Escola Brígida de Alencar, bairro Beira Rio.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no._115-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no._115-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Coordenador da COMPESA de Cabrobó, Sr. ERINALDO JÚNIOR, para que seja feita a recuperação de cano da adutora que vai pra salgueiro, na Rua Frei Martins Dinantes, tendo em vista que o referido cano está furado a vários dias.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_no._116-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_no._116-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a capinação da Rua Joaquim André Cavalcanti, no trecho que vai da Escola Gregório de Souza Menezes até abaixo da ponte do bairro Beira Rio.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_no._117-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_no._117-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente de Trânsito do Município, Sr. JÚNIOR NOGUEIRA, para que seja feita a manutenção dos semáforos do município, os quais estão desligados.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/219/requerimento_no._118-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/219/requerimento_no._118-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação do telhado da quadra de esportes, O Araujão, principalmente na parte de trás, tendo em vista que há telhas soltas, podendo ocorrer acidentes.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/220/requerimento_no._119-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/220/requerimento_no._119-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para instalar sistema de vigilância eletrônica nas academias de saúde do município, bem como a designação de equipe para realizar o monitoramento do sistema para evitar furtos e depredação nos referidos equipamentos públicos.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_no._120-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_no._120-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover melhorias no Mercado Público Municipal, com vistas a melhor atender a população.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_no._121-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_no._121-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a reintegração de posse pelo Município de Cabrobó, de parte da então Rua Estanislau Luiz Bione, localizada no bairro Maria Luiza 4, conforme crocks em anexo, haja vista que a transformação da referida rua em lotes privados, acarretaria a retirada do principalmente ponto de escoamento de água do referido bairro.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Cris Beira Rio, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_no._122-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_no._122-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para construir um campo soçaite de grama sintética na praça da academia da saúde do bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_no._123-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_no._123-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a construção de coberturas nas ruas em que funciona a feira livre municipal, com o intuito de dar conforto aos feirantes e consumidores.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no._124-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no._124-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o complemento do calçamento da Rua Ana Lopes da Silva, no bairro Parque de Exposição (sem Teto).</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>João da Saúde, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no._125-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no._125-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito um mutirão de limpeza no bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no._126-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no._126-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua Francisco Gomes Correia, no bairro Ipsep.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no._127-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no._127-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua Antônia Laudelina dos Santos, no bairro Alto do Bonitinho.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no._128-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no._128-2021.pdf</t>
   </si>
   <si>
     <t>pedido à Secretária de Saúde do Município, Ilma. Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que averigue relato de uma cidadã cabroboense denunciando que a 2ª dose da vacina contra a COVID-19, para os idosos, não está sendo aplicada da forma como deveria; que pessoas estão furando a fila de vacinação; que pessoas residentes de um bairro estão sendo vacinadas no posto de saúde de bairro distinto e que quando algum funcionário questiona esses procedimentos é ameaçado de demissão. Essas irregularidades estariam ocorrendo no PSF do Alto do Cancão.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_no._129-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_no._129-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a revisão do Plano Diretor Participativo, pois o mesmo foi criado para vigorar de 2008 a 2018 e agora precisa ser rediscutido e atualizado.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_no._130-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_no._130-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Superintendente Regional da CODEVASF em Petrolina, Sr. AURIVALTER CORDEIRO PEREIRA DA SILVA, para que envie a esta Casa Legislativa, cópia do projeto de reforma da barragem de Chico Mateus, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no._131-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no._131-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o desmatamento da região localizada por trás da Rua Joaquim André Cavalcanti, próximo à AABB.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/233/requerimento_no._132-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/233/requerimento_no._132-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento das Ruas: Jaime Euclides dos Santos e Pedro Alves de Sá, no bairro Parque de Exposição.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_no._133-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_no._133-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da travessa que dá acesso a AABB, encontrando com a Rua Azemira Vieira, no centro da cidade.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/235/requerimento_no._134-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/235/requerimento_no._134-2021.pdf</t>
   </si>
   <si>
     <t>pedido à Secretária de Saúde do Município, Ilma. Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que esforços sejam feitos para promover a criação de central do SAMU no Município de Cabrobó, para acesso à nossa população.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no._135-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no._135-2021.pdf</t>
   </si>
   <si>
     <t>pedido à Secretária de Saúde do Município, Ilma. Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que seja enviado a esta Casa Legislativa, calendário de atendimento das especialidades médicas em Cabrobó, especificando as especialidades e dias de atendimento.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no._136-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no._136-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente de Trânsito do Município, Sr. JÚNIOR NOGUEIRA, para que seja construído quebra molas na Rua Agnelo Gonçalves dos Santos, rua da construção da Escola Técnica Estadual.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no._137-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no._137-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente de Trânsito do Município, Sr. JÚNIOR NOGUEIRA, para que seja feito o complemento de lombada na Rua Flora de Novaes Lima, em frente a cadeia pública, bem como seja feito o mapeamento de situações análogas em quebra molas do município.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no._138-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no._138-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente Regional da CODEVASF em Petrolina, Sr. AURIVALTER CORDEIRO PEREIRA DA SILVA, para que seja instalada comporta na Barragem dos Algodões, no Município de Cabrobó, com a finalidade de melhor abastecer as regiões localizadas abaixo na referida barragem.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no._139-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no._139-2021.pdf</t>
   </si>
   <si>
     <t>pedido a Secretária de Infraestrutura e Recursos Hídricos de Pernambuco, Exma. Srª. FERNANDHA BATISTA e à Presidente da Agência Pernambucana de Águas e Clima, Exma. Srª. SUZANA MONTENEGRO, para que seja implantada na Barragem dos Algodões no Município de Cabrobó, a mesma política de liberação de água estabelecida na Barragem Nilo Coelho, para melhor abastecimento das comunidades rurais.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no._140-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no._140-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Presidente da Câmara de Cabrobó, Exmo. Sr. Rony Simões Gomes de Brito, para que convide o Superintendente da Receita Municipal, Sr. FELIPE AUGUSTO SILVA FEITOSA DE BRITO, para prestar esclarecimentos sobre a Rua Estanislau Luiz Bione, bairro Maria Luiza IV, objeto de debate nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no._141-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no._141-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente de Trânsito do Município, Sr. JÚNIOR NOGUEIRA, para que seja analisada a viabilidade de construção de lombada na Rua Pedro Cordeiro, Centro do nosso Município.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no._142-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no._142-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a limpeza no interior dos dois cemitérios do Município.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no._143-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no._143-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a limpeza do canal da Rua 01 do bairro Vila Nova.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no._144-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no._144-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para viabilizar a construção de adutora saindo do Rio São Francisco e fazendo o percurso do Trevo até a Comunidade Murici, com a finalidade de abastecer o máximo de regiões rurais em nosso Município.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no._145-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no._145-2021.pdf</t>
   </si>
   <si>
     <t>pedido à Secretária de Saúde do Município, Ilma. Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que possa averiguar e adotar medidas corretivas, caso seja necessário, sobre o relato de uma cidadã cabroboense, denunciando que no hospital municipal está havendo dificuldade no atendimento dos pacientes com Covid-19, sem o cumprimento dos protocolos legais e que está havendo “mistura” da ala Covid com a área de atendimento comum, inclusive com o médico da ala Covid, atendendo na ala comum, não havendo a separação necessária das alas.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no._146-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no._146-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, e à Secretária de Saúde do Município, Ilma. Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que averigue as denúncias de aglomeração de pessoas na Avenida Conrado Ferraz e que seja feita blitz para evitar essas aglomerações, com a finalidade de conter o avanço do Covid-19.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no._147-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no._147-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a recuperação do calçamento da Avenida Eurípedes Gomes de Carvalho, que corta os bairros Parque de Exposição e Ipsep.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no._148-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no._148-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que encaminhe a esta Casa Legislativa, o laudo da empresa credenciada sobre a vasão por hora e análise química e física da água, do poço artesiano, perfurado na praça, próximo ao portal.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/294/requerimento_no._149-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/294/requerimento_no._149-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para que se faça um mutirão de limpeza na praça do bairro Alto da Temperatura e que seja providenciada a iluminação da mesma.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no._150-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no._150-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover o pagamento dos quinquênios das seguintes categorias: Auxiliares Administrativos, Merendeiras, Vigias, Zeladeiras e Garis.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no._151-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no._151-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que sejam colocadas manilhas abaixo da ponte do bairro Vila das Flores, para adequar o escoamento de água.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_no._152-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_no._152-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Secretário de Agricultura e Meio Ambiente do Município, Sr. AILTON FREIRE DOS SANTOS, para que seja feita a construção de duas passagens molhadas, uma na fazenda umburana no corredor de Jonas Torres e outra na localidade do tamboril.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no._153-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no._153-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação de esgoto na Travessa Moisés Freire Cavalcante, esquina à residência de Bidia, região localizada por trás da Rua Joaquim André Cavalcanti, próximo à AABB.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no._154-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no._154-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover o recolhimento de animais doentes das vias do município, tendo em vista o risco de transmissão de doenças à população.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no._155-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no._155-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção do calçamento da Rua Gregório Gomes da Fonseca, no bairro Cohab, tendo em vista que a via está esburacada.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no._156-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no._156-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município, Ilmo. Sr. JOEDE SOARES, para que seja feito o saneamento da Rua Eduardo Moreira Saraiva do bairro da Temperatura na rua do Balneário Nova Geração.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no._157-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no._157-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para religar a energia elétrica do Ponto de Apoio Médico, localizado no PA Riachos dos Bois, tendo em vista que o referido Posto beneficia as Comunidades: Barro vermelho, Eloíta Pereira, Poço do Angico, Santa Fé, Macambira, Riacho do Angico, Barro Branco e Passagem.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no._158-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no._158-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para colocar kits de iluminação nos postes: C23463, S112847, S1145, S1164 e S112867, da Fazenda Icó.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no._159-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no._159-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover o calçamento das Ruas: Fortaleza, Valdemir Jacinto Pereira e João Pessoa, no bairro Subestação.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no._160-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no._160-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação dos acessos ao bairro Morada do Rio.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no._161-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no._161-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção da iluminação da BR, no trecho que compreende a zona urbana do Município, bem como seja feita a extensão da iluminação na BR até a propriedade do Sr. Raimundo da Carroça, logo após a quadra do bairro Subestação.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no._162-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no._162-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município, Ilmo. Sr. JOEDE SOARES, para que seja feito o calçamento da Rua Eduardo Moreira Saraiva do Bairro da Temperatura na rua do Balneário Nova Geração.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no._163-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no._163-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município Sr. JOEDE SOARES DA SILVA, para que esforços sejam feitos para que se realize a operação tapa buracos nas ruas: Professora Maria do Carmo Novaes e Gregório de Souza Menezes, ambas no bairro COHAB, que se encontram em péssimas condições.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no._164-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no._164-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município Sr. JOEDE SOARES DA SILVA, para que esforços sejam feitos para que se realize a construção de duas lombadas na Rua Milton de Souza Santos, no bairro COHAB, devido ao grande fluxo de pedestres existentes nas proximidades da Arena Cabrobó, Clube do Galeguinho e antigo PETI.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no._165-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no._165-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Agricultura do Município Sr. AILTON FREIRE DOS SANTOS, para que esforços sejam feitos para que se realize com extrema urgência a construção da estrada de acesso à Aldeia Caytitú (Ilha de Assunção), na Zona Rural do nosso município. Durante períodos chuvosos a comunidade fica totalmente isolada, devido os acessos ficarem totalmente submersos pelas águas.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no._166-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no._166-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover ações de controle da proliferação de muriçocas em nosso município, haja vista os reclames da população.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no._167-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no._167-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que sejam colocados dois postes com kit de iluminação no Posto de Saúde do bairro Cohab, na parte de trás e na frente, com a finalidade de evitar furtos.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no._168-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no._168-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação do calçamento da Rua Lenita Viana, bairro Cohab, bem como seja feita a conclusão do calçamento dos Ruas 04 e 05 do bairro Cohab, até o encontro com o calçamento do bairro Vila das Flores.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no._169-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no._169-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Coordenador da COMPESA de Cabrobó, Sr. ERINALDO JÚNIOR, para que providências sejam adotadas com relação a lagoa de estabilização, com a finalidade de promover visita técnica para avaliar a estrutura física e tendo em vista a proliferação de muriçocas que está afetando a população.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Cris Beira Rio, João da Saúde, Tinanan, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no._170-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no._170-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente da Agência de Meio Ambiente do Município de Cabrobó, Sr. WILLIAN ESTRELA, para que seja feita vistoria na lagoa de estabilização do município, para verificar a estrutura física, bem como em função da proliferação de muriçocas.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no._171-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no._171-2021.pdf</t>
   </si>
   <si>
     <t>pedido a GERÊNCIA REGIONAL DOS CORREIOS EM SALGUEIRO-PE, para que promova a atualização dos endereços novos da cidade de Cabrobó, acompanhando tanto as ruas que tiveram os nomes modificados, como as novas ruas que receberam denominação, bem como pedido à SUPERINTENDÊNCIA DA RECEITA MUNICIPAL, para que atualize os cadastros de endereços de Cabrobó e que sejam colocadas placas indicativas nas ruas onde há denominação, com a finalidade de melhorar os serviços de entregas em nosso município.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no._172-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no._172-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação das estradas das Fazendas Pinhões e Sítio Estoque.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no._173-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no._173-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário Executivo da Agricultura Familiar de Pernambuco, Sr. HUMBERTO BERTINO ARRAES, para que esforços sejam feitos para destinar kits de irrigação à Comunidade Alto do Gavião, na Ilha de Assunção, Município de Cabrobó.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no._174-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no._174-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a conclusão das obras de calçamento na Rua 03 do bairro Vila das Flores, tendo em vista que a demora está causando transtornos à população, bem como seja a manutenção de luminária na Rua 03 do bairro Alto da Temperatura, haja vista a lâmpada estar em sentido contrário.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no._175-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no._175-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a construção de boxes com cobertura no CEASA do município, para a comercialização de cebola denominada “ferro velho”, haja vista a necessidade, em virtude da quantidade de comerciantes desse tipo de produto.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no._176-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no._176-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que sejam construídas uma quadra poliesportiva, uma pista de skate e área de alimentação ao lado do terreno onde será construída a quadra de grama sintética, no bairro Subestação.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no._177-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no._177-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja elaborado projeto para criação de área de lazer na Concha Acústica, destinada às crianças e adolescentes, com brinquedos infantis e pista de skate e patins.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no._178-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no._178-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o levantamento e posterior recuperação do calçamento em diversas ruas do bairro Subestação.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no._179-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no._179-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação de esgoto por rás da Rua 05 do bairro Vila Nova.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no._180-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no._180-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a reforma da Escola Municipal Manoel Vieira de Brito, na Fazenda Tapera, haja vista as más condições da mesma.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no._181-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no._181-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município Sr. JOEDE SOARES DA SILVA, para que seja colocado aterro às margens da BR, nos locais em que há declive, haja vista a dificuldade dos veículos em acessar a BR, principalmente em função da adequação que está sendo feita pelo DNIT.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no._182-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no._182-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Desenvolvimento Agrário do Estado de Pernambuco, Exmo. Sr. CLAUDIANO MARTINS FILHO, para que esforços sejam feitos no sentido de promover a perenização do Riacho Grande e Riacho da Tolda, ambos no Município de Cabrobó, bem como que seja marcada agenda para que o Sr. Secretário possa vir a Cabrobó para ver de perto a realidade e necessidades da agricultura em nosso município.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no._183-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no._183-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Agricultura do Município Sr. AILTON FREIRE DOS SANTOS e ao Diretor de Serviços Urbanos, Sr. ODILON LOPES DE BARROS FILHO, para que esforços sejam feitos para que se realize com extrema urgência a colocação de lâmpadas de iluminação nas seguintes comunidades: Fazenda Saco da Serra, Milagre, Caldeirão, Almirante, Varginha e Santana. A falta de iluminação nas comunidades citadas acima prejudica diversos moradores que precisam se locomover a noite.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no._184-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no._184-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município Sr. JOEDE SOARES DA SILVA, para que esforços sejam feitos para que se realize o calçamento da Rua Luiz Rodrigues de Souza, no bairro IPSEP, Cabrobó-PE.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no._185-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no._185-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município Sr. JOEDE SOARES DA SILVA, para que esforços sejam feitos para que se realize o calçamento da Rua Leônidas Gonçalves, bairro VILA IPA (Loteamento Rocha), Cabrobó-PE.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no._186-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no._186-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para que se realize o complemento do calçamento da Rua Jurandir Marques de Castro, por trás do Posto Limarques.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no._187-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no._187-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Governador do Estado de Pernambuco, Exmo. Sr. PAULO HENRIQUE SARAIVA CÂMARA, ao Secretário de Defesa Social de Pernambuco, Exmo. Sr. HUMBERTO FREIRE DE BARROS e ao Secretário de Turismo e Lazer de Pernambuco, Exmo. Sr. RODRIGO NOVAES, para analisar a possibilidade de adotar o sistema de emissão de Registros Gerais na Câmara Municipal de Cabrobó, com a finalidade de melhorar o referido serviço no município de Cabrobó, tendo em vista que a população está enfrentando filas para a emissão do referido documento público.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no._188-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no._188-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja providenciada a manutenção da iluminação pública, na Comunidade Murici, incluindo a margem da BR até a construção do novo posto, substituindo as lâmpadas comuns por lâmpadas de led e colocando kits de iluminação nos postes que não tem, pois os moradores estão pagando contribuição de iluminação pública, sem fazer uso do serviço.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no._189-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no._189-2021.pdf</t>
   </si>
   <si>
     <t>pedido aos senhores, MARCOS BEZERRA E SILVIO ANGELIM, para que enviem com urgência urgentíssima, as planilhas com nomes e valores em atraso de cada prestador de serviço da Empresa Le Mans, no período em que a referida empresa, prestou serviços para a Prefeitura de Cabrobó.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Marcos de Neuma, Daniel da Autoescola</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/199/requerimento_no._190-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/199/requerimento_no._190-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente Regional do DNIT no estado de Pernambuco, Sr. CACILDO MEDEIROS BRITO CAVALCANTE, para que sejam regularizadas as entradas e saídas de vias públicas ao longo do perímetro urbano do município de Cabrobó, nos trechos de acesso à BR 428, tendo em vista as obras de regularização dos acessos da referida BR que estão sendo executadas em Cabrobó.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_no._191-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_no._191-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente de Trânsito do Município, Sr. JÚNIOR NOGUEIRA e ao Superintendente da Receita Municipal, Sr. FELIPE AUGUSTO SILVA FEITOSA DE BRITO, para que informem o andamento do projeto para regularização de cargas e descargas no município de Cabrobó.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/201/requerimento_no._192-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/201/requerimento_no._192-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja enviada a esta Casa Legislativa, as cópias de empenhos, notas fiscais e planilhas de pagamentos, relativos aos pagamentos feitos à Empresa Lemans nos dias 23 de julho e 02 de agosto do corrente ano, bem como seja informada a forma utilizada para pagamento à referida empresa (cheque, transferência, pix, ou outra).</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no._193-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no._193-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja enviada a esta Casa Legislativa, as cópias de empenhos, notas fiscais e planilhas de pagamentos, relativos aos pagamentos feitos à Empresa Lemans no ano de 2016, bem como documentos probatórios da execução dos serviços prestados e relação dos prestadores dos mesmos.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_no._194-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_no._194-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feita a manutenção da iluminação da BR, em todo o perímetro urbano do município.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_no._195-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_no._195-2021.pdf</t>
   </si>
   <si>
     <t>convite ao proprietário da Empresa Le Mans, Sr. GUSTAVO CONSERVA, para que compareça a esta Casa Legislativa, na 4ª Sessão Ordinária do Segundo Período Legislativo, a ser realizada em 23 de agosto do corrente ano, às 18h30min, para esclarecimentos acerca dos pagamentos a serem efetuados aos prestadores de serviço cabroboenses, em face de contratos junto à Empresa Le Mans, e tendo em vista os pagamentos realizados pela Prefeitura Municipal de Cabrobó à Empresa Le Mans, nos dias 23 de julho e 02 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_no._196-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_no._196-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e a Secretária de Saúde, Exma. Srª. GILCA MARIA DE MORAES CALDAS BERNARDO que apurem denúncias recebidas de diversos servidores do CAPS quanto ao tratamento dado a pacientes do Centro de Atenção Psicossocial pelo vigilante/porteiro do estabelecimento de saúde, em especial, episódio no qual, segundo relatos da paciente, Jocileide Maria do Nascimento, o servidor a retirou de forma violenta, para fora do estabelecimento, segurando-a pelo braço. Segundo relatos de outra paciente, com nome de Cilene, moradora da Rua Seis do Bairro Subestação os pacientes chegam de 4h (quatro horas) e mesmo assim não conseguem fichas para consultas, pois as mesmas são insuficientes.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_no._197-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_no._197-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção da iluminação do Assentamento São Francisco 2, na Fazenda Boqueirão.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/371/requerimento_no._198-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/371/requerimento_no._198-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a terraplanagem e posterior calçamento da Rua 01, bairro IPSEP, às margens da BR, com a finalidade de viabilizar mais uma via de acesso ao centro, evitando o acesso à BR.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/372/requerimento_no._199-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/372/requerimento_no._199-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a reforma da Escola Municipal Brígida de Alencar, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_no._200-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_no._200-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a doação de terreno para construção da sede da Colônia de Pescadores de Cabrobó Z-35.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/374/requerimento_no._201-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/374/requerimento_no._201-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação da estrada da Fazenda Jatobá, tendo em vista haver alguns pontos críticos que inclusive necessitam de colocação de material para adequação da referida estrada.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_no._202-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_no._202-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente de Trânsito e Transporte do Município, Sr. DJAILSON NOGUEIRA PESSOA JUNIOR, para que sejam pintadas novamente, as faixas de pedestres em frente às Escolas Senador Paulo Guerra e EREM José Caldas Cavalcanti.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_no._203-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_no._203-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa Legislativa para deliberação, projeto de lei que trata sobre a guarda municipal.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/377/requerimento_no._204-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/377/requerimento_no._204-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Gerente Regional da Compesa, Sr. KÁSSIO KRAMER, para que possa comparecer à próxima sessão ordinária desta Casa Legislativa a ser realizada em 30 de agosto, às 18h30min, para debate sobre o abastecimento de água da Comunidade Boqueirão, município de Cabrobó.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_no._205-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_no._205-2021.pdf</t>
   </si>
   <si>
     <t>pedido à Secretária de Infraestrutura e Recursos Hídricos de Pernambuco, Exma. Srª. FERNANDHA BATISTA e à Presidente da Compesa, Exma. Srª. MANOELA COUTINHO DOMINGUES MARINHO, para que seja elaborado projeto para construção de adutora e estação de tratamento para abastecimento de água potável às Comunidades: Boqueirão, Tolda e Baixa da Aroeira.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/380/requerimento_no._206-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/380/requerimento_no._206-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que providências sejam adotadas com relação ao lixão do município, no sentido de criar estações de separação do lixo, bem como incentivar a criação de cooperativa para reciclagem, promovendo a geração de emprego e renda e pensando também na proteção ao meio ambiente.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_no._207-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_no._207-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua 03, bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no._208-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no._208-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a pintura das faixas de pedestres, complementando a sinalização horizontal, bem como seja colocada nos cruzamentos, sinalização vertical, através de placas de regulamentação seguindo o código de trânsito brasileiro, orientando condutores e pedestres para evitar acidentes.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_no._209-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_no._209-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município, Ilmo. Sr. JOEDE SOARES, para que seja feita a regularização da Rua Adriano Rodrigues de Souza, tendo em vista que foram feitos trabalhos de recuperação de esgotos e os buracos ainda se encontram abertos.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_no._210-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_no._210-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a construção de campo society de grama sintética para beneficiar os moradores dos bairros Beira Rio, Loteamento Rocha e demais localidades circunvizinhas.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_no._211-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_no._211-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a construção de campo society de grama sintética para beneficiar os moradores dos bairros Vila das Flores, Vila Nova e demais localidades circunvizinhas.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_no._212-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_no._212-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a construção de campo society de grama sintética para beneficiar os moradores da Comunidade Murici e demais localidades circunvizinhas.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_no._213-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_no._213-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura do Município, Ilmo. Sr. JOEDE SOARES, para que seja feita a limpeza por trás do Cais, às margens do Rio São Francisco, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_no._214-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_no._214-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento das Ruas: João Vidal Pinheiro, bairro Maria Luiza e Manoel do Nascimento Barros, bairro Cohab.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_no._215-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_no._215-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que receba os prestadores de serviço, credores da Empresa Le Mans, para reunião, em 31 de agosto de 2021, com a finalidade de discutir o recebimento dos valores em atraso dos mesmos, bem como que as questões discutidas e os posteriores encaminhamentos propostos, sejam enviados a esta Casa Legislativa para conhecimento.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/391/requerimento_no._216-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/391/requerimento_no._216-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja colocado elemento estrutural, conhecido por “gelo baiano”, para a proteção dos pedestres que fazem caminhada nas Avenidas João Pires da Silva e Conrado Ferraz.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_no._217-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_no._217-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para disponibilizar um carro com reboque para os funcionários do centro de zoonose promoverem o recolhimento de animais de rua.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_no._218-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_no._218-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua 02, bairro Bonitinho.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_no._219-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_no._219-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que sejam instalados semáforos em pontos estratégicos do município, principalmente nos cruzamentos das Avenidas: Higino Pires, com Onze de Setembro e Higino Pires, com a Rua Lucas Novas Cavalcanti, bem como substituição dos semáforos das Avenidas: João Pires da Silva, com a Avenida Conrado Ferraz.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_no._220-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_no._220-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município de Cabrobó, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Superintendente de Trânsito e Transporte do Município, Sr. DJAILSON NOGUEIRA PESSOA JUNIOR, para que sejam realizadas alterações nas travessias da BR 428, no perímetro urbano do município, aumentando o espaçamento das mesmas, facilitando a travessia dos veículos e diminuindo o risco de acidentes, bem como sejam colocadas faixas de pedestres em locais estratégicos da BR, principalmente para travessia de estudantes e pedestres em geral.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_no._221-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_no._221-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção de luminárias nas seguintes escolas da Aldeia Indígena Truká: Escola Estadual Indígena Martiliano Ribeiro de Souza, Escola Estadual Indígena Maria Rosa do Espírito Santo, Escola Estadual Indígena Acilon Ciriaco da Luz e Escola Estadual Indígena Hermenegildo Antônio dos Santos.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_no._222-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_no._222-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a construção de um campo society de grama sintética na Vila do CRAS Indígena.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_no._223-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_no._223-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para priorizar a construção de um centro de comercialização de frutas em nosso município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no._224-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no._224-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção de luminárias no percurso que leva até o Morro da Conceição, bem como na região denominada escurinho, que dá acesso à  algumas chácaras em Cabrobó.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no._225-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no._225-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a recuperação da estrada de acesso ao Morro da Conceição.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Tinanan, Cris Beira Rio</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_no._226-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_no._226-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a construção de dois quebra molas na Avenida que dá acesso à Rua 01 do bairro Subestação.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_no._227-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_no._227-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feito o calçamento das Ruas 07 e 08 do bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_no._228-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_no._228-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município de Cabrobó, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, ao Ministério Público de Cabrobó, ao Delegado de Polícia Civil de Cabrobó, Sr. JOSÉ OLEGÁRIO DE LIMA FILHO, e ao Superintendente da Agência Municipal de Meio Ambiente, Sr. WILLIAN NOGUEIRA ESTRELA, para que seja apurado possível crime ambiental, nas proximidades do bairro Pedro Quirino, em decorrência das constantes queimadas que estão ocorrendo na região, que inclusive põem em risco a saúde da população.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_no._229-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_no._229-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Agricultura do Município Sr. AILTON FREIRE DOS SANTOS, para que esforços sejam feitos para disponibilizar a PC para promover a limpeza das margens do Rio São Francisco, região do bairro Beira Rio.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no._230-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no._230-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a construção de arquibancadas no campo de grama sintética do bairro Subestação.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_no._231-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_no._231-2021.pdf</t>
   </si>
   <si>
     <t>pedido a Diretora da Compesa, Srª. MANUELA COUTINHO DOMINGUES MARINHO, para que seja feita manutenção em tubulação da Compesa, que encontra-se com vazamento, prejudicando diversos moradores da Rua Frei Martins Dinantes, na região das chácaras. O referido vazamento inunda diversos lotes de terrenos impossibilitando o uso dos mesmos pelos proprietários, além de ocasionar grande desperdício de água. Os moradores prejudicados já entraram em contato diversas vezes com o escritório local da Compesa, mas não obtiveram sucesso em suas reclamações.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_no._232-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_no._232-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Educação de Pernambuco, Exmo. Sr. MARCELO BARROS, para que esforços sejam feitos para viabilizar recursos para promover a construção da cobertura da quadra da Escola Joaquim André Cavalcanti no bairro Subestação.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_no._233-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_no._233-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente de Trânsito e Transporte do Município, Sr. DJAILSON NOGUEIRA PESSOA JUNIOR, para que sejam construídas lombadas em pontos estratégicos das Ruas: Darci Freire Mororó, bairro Alto da Temperatura e Joaquim André Cavalcanti, próximo ao lava jato de Gregório, bem como seja feita a pintura das lombadas e colocação de sinalização vertical na Rua Flora de Novaes Lima.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_no._234-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_no._234-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feita a manutenção das luminárias da Aldeia Canudos, bem como das vias que dão acesso às chácaras no bairro Pedrinhas.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_no._235-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_no._235-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita recuperação do calçamento das Ruas: 01 a 07 do bairro Subestação, principalmente as Ruas: 04 e 05, por estarem com buracos abertos em virtude de serviços da Compesa.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/</t>
   </si>
   <si>
     <t>pedido ao Diretor do PROCON do Município, Sr. FAIRLAN ANDERSON GONÇALVES MATIAS, para que seja convidado a esta Casa Legislativa, para explicar como está sendo o funcionamento do PROCON em Cabrobó.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_no._237-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_no._237-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para promover a reforma do Mercado Público Municipal.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_no._238-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_no._238-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para desenvolver programa voltado à saúde do trabalhador cabroboense, no sentido de promover a abertura das Unidades Básicas de Saúde, no horário das 18h às 22h, estabelecendo escala diária para cada UBS, com a finalidade de beneficiar aqueles trabalhadores que não conseguem o acesso à unidade de saúde em virtude do horário em sua ocupação laboral.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_no._239-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_no._239-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para levar água à Comunidade Mosquito, através do sistema de abastecimento da Comunidade Poço do Angico, bem como seja feito o abastecimento das comunidades localizadas entre a Fazenda Mãe Rosa e a Fazenda Saco da Serra.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_no._240-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_no._240-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o saneamento da Rua Matriz do bairro Beira Rio, no trecho que vai da Escola Brígida de Alencar até próximo ao Colégio Espaço Livre, tendo em vista que a rede é antiga, ocorrendo constantes entupimentos, fazendo com que o esgoto retorne as residências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_no._241-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_no._241-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para colocar em prática, o sistema cicloviário do Município de Cabrobó, Projeto de Lei de autoria deste Vereador que subscreve, que entre outras ações, institui a implantação de ciclo faixas nas Avenidas João Pires da Silva e Conrado Ferraz no Município de Cabrobó, preferencialmente de segunda a sexta-feira das 17:00h às 21:00h com a utilização de cones que delimitem o perímetro a ser utilizado pelos ciclistas, conforme projeto de lei em anexo.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no._242-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no._242-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente de Trânsito e Transporte do Município, Sr. DJAILSON NOGUEIRA PESSOA JUNIOR, para que seja feita a pintura da lombada e colocação de faixa de pedestres em frente ao Hospital Dr. Arnaldo Vasconcelos de Alencar.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no._243-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no._243-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Secretário de Infraestrutura Urbana do Município, Sr. JOEDE SOARES DA SILVA, para que seja feita a construção de lombadas na Rua Darcy Freire Mororó, em frente a casa de Zenilda e na Rua Eunice Dias, em frente à casa de Silvana, agente de saúde.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no._244-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no._244-2021.pdf</t>
   </si>
   <si>
     <t>pedido à Secretária de Infraestrutura e Recursos Hídricos de Pernambuco, Exma. Srª. FERNANDHA BATISTA ao Gerente Regional da Compesa, Sr. KÁSSIO KRAMER MORAES PINTO, para que esforços sejam feitos para promover visita à Comunidade Bananeira 2, tendo em vista que há 26 famílias que não estão sendo contempladas no projeto de irrigação das região que margeiam o canal da transposição.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no._245-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no._245-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a urbanização do Morro da Conceição, com construção de estacionamento, ou definição de local para estacionamento, tendo em vista que as pessoas estão construindo ao redor da região e o local, futuramente, terá grande fluxo de fieis e não há uma infraestrutura adequada atualmente para receber grandes quantidades de pessoas.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no._246-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no._246-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que esforços sejam feitos para construir a rede de esgoto, com construção de galerias, no esgoto que corta as ruas: Estanislau Luiz Bione, Lídia de Souza Santos, Flora de Novaes Lima e Frei Martins Dinantes.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/519/requerimento_no._247-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/519/requerimento_no._247-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Superintendente Regional do DNIT no estado de Pernambuco, Sr. CACILDO MEDEIROS BRITO CAVALCANTE, para que seja colocado sonorizador e radar eletrônico na BR 428, entrada do Município de Cabrobó, na região da Subestação, no sentido Cabrobó a Salgueiro.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no._248-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no._248-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Deputado Federal, Exmo. Sr. SEBASTIÃO OLIVEIRA, para que sejam viabilizados recursos para promover o calçamento nas seguintes aldeias na Ilha de Assunção: Estado da Caatinga Grande, Caatinguinha (antigo Celeste), Ruinha da Aldeia Cajueiro, Vila Nova - Assunção Velha no Cras, Aldeia Alto do Gavião.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/521/requerimento_no._249-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/521/requerimento_no._249-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua Rubens José de Carvalho, no bairro Subestação.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Cris Beira Rio, Rony Russo, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/522/requerimento_no._250-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/522/requerimento_no._250-2021.pdf</t>
   </si>
   <si>
     <t>pedido à SUPERINTENDÊNCIA DA RECEITA MUNICIPAL, para que seja feita auditoria quanto ao recolhimento de impostos das empresas de engenharia responsáveis pela construção da PE-499, que liga Cabrobó a Terra Nova.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no._251-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no._251-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que de forma urgente, seja feita a manutenção da iluminação da BR, no trecho que vai do Posto Limarques até o Posto Valdivino, haja vista que a escuridão tem causado acidentes, inclusive resultando em vítima fatal, bem como por ser uma região em que há um grande fluxo de pedestres atravessando a BR.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/524/requerimento_no._252-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/524/requerimento_no._252-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Travessa Vereador Antônio Fernandes dos Santos, no bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_no._253-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_no._253-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua Antônio Valadares Lustosa, no Loteamento Rocha.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/526/requerimento_no._254-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/526/requerimento_no._254-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Travessa Maria Irene Cavalcante, próximo à cadeia pública.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/527/requerimento_no._255-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/527/requerimento_no._255-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua José Pedro dos Santos.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/528/requerimento_no._256-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/528/requerimento_no._256-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua projetada próxima à praça da Igreja Matriz, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/529/requerimento_no._257-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/529/requerimento_no._257-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o complemento do calçamento da Rua projetada 01, no bairro Parque de Exposição (Sem Teto).</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/530/requerimento_no._258-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/530/requerimento_no._258-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua Fortaleza, no bairro Subestação.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no._259-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no._259-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua Jurandir Marques de Castro, por trás do Posto Limarques 1.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/532/requerimento_no._260-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/532/requerimento_no._260-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento das margens da BR, no perímetro que compreende o município de Cabrobó, principalmente em frente aos comércios, CEASA e Rodoviária, com a finalidade de diminuir a poeira nos estabelecimentos comerciais e também para padronizar as vias que dão acesso à BR.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/533/requerimento_no._261-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/533/requerimento_no._261-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja passada a patrol e feito o cascalhamento, bem como seja feita a manutenção de luminárias no corredor que liga os bairros Beira Rio e Subestação.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/534/requerimento_no._262-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/534/requerimento_no._262-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento no interior dos cemitérios municipais, para melhorar a infraestrutura dos mesmos e dar mais comodidade às famílias no momento da despedida de seus entes queridos.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_no._263-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_no._263-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o conserto da balança do Ceasa que se encontra quebrada.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/536/requerimento_no._264-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/536/requerimento_no._264-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento e saneamento das Ruas: Francisco Damas de Oliveira e Francisco Domingos dos Santos, ambas no bairro Santa Rita.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/537/requerimento_no._265-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/537/requerimento_no._265-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feita a manutenção da iluminação e recuperação do Estádio Municipal João Freire de Carvalho.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_no._266-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_no._266-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que seja feito o calçamento da Rua José Nilton Cavalcanti Araquam, no bairro Cohab (Rua da Arena Cabrobó).</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/539/requerimento_no._267-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/539/requerimento_no._267-2021.pdf</t>
   </si>
   <si>
     <t>pedido a Secretária de Saúde, Exma. Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que nos eventos esportivos realizados em nosso município, seja designada equipe de saúde com ambulância para prestação dos primeiros socorros em caso de necessidade.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/540/requerimento_no._268-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/540/requerimento_no._268-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que disponibilize o maquinário do município, a custo zero, para promover a abertura e limpeza das cacimbas na zona rural do município, principalmente nas comunidades: Poço do Fogo, Barro Preto, Casa nova, Boqueirão, Salina, Roçado, Várzea Grande e regiões próximas ao Riacho Ouricuri.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_no._269-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_no._269-2021.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa Legislativa, a pesquisa divulgada com a avaliação da atual gestão, bem como informe a fonte da pesquisa, a empresa realizadora, se a pesquisa foi registrada e qual a fonte pagadora e origem do recurso para custeio da referida pesquisa de avaliação.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_no._270-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_no._270-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção de esgoto entupido na Rua André Cursino Viana, altura do número 38.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_no._271-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_no._271-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para promover o calçamento da Rua 02, do bairro Vila Nova.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_no._272-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_no._272-2021.pdf</t>
   </si>
   <si>
     <t>Construção de lombadas na Rua 6 no Bairro da Subestação.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_no._273-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_no._273-2021.pdf</t>
   </si>
   <si>
     <t>Verificar com a Secretária de Saúde do Município, a falta de medicamentos no hospital municipal.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_no._274-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_no._274-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do município providências na solução dos problemas de abastecimento de água, das muriçocas e limpeza urbana.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_no._275-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_no._275-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Trânsito para construção de lombada próximo ao Portal da Cidade.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Daniel da Autoescola, João da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_no._276-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_no._276-2021.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do município para instalação de lixeiras nas ruas do município.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção da iluminação da Fazenda Poço do Angico.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no._278-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no._278-2021.pdf</t>
   </si>
   <si>
     <t>Convoca a Gerente de Previdência do FUNPRECAB, para prestar informações a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_resolucao_no_01-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_resolucao_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Ilda Cordeiro Brandão, Medalha de Honra ao Mérito a Srª. Maria Djanira Freire de Sá.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/578/pr_002_-_tinanan.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/578/pr_002_-_tinanan.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “CIDADÃO CABROBOENSE”, ao Sr. MATIAS MARIANO DA SILVA.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/579/pr_003_-_rony_russo.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/579/pr_003_-_rony_russo.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “CIDADÃO CABROBOENSE”, ao Sr. JOSÉ JERÔNIMO DE SOUZA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/580/pr_004_-_rony_russo.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/580/pr_004_-_rony_russo.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “CIDADÃO CABROBOENSE”, ao Sr. DANIEL DE ANDRADE SILVA.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/581/pr_005_-_todos_os_vereadores.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/581/pr_005_-_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “CIDADÃO CABROBOENSE”, ao Sr. ADAILTON ALVES DA SILVA.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/582/pr_006_-_todos_os_vereadores.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/582/pr_006_-_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “CIDADÃ CABROBOENSE”, a Srª. MARIA HELOISA DOS SANTOS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/583/pr_007_-_karla_amando.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/583/pr_007_-_karla_amando.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “CIDADÃO CABROBOENSE”, ao Sr. SÉRVIO TÚLIO CAVALCANTE DE MENDONÇA.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_no_011-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense ao Sr. Eronildo Dionízio de Araújo.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_no_012-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense ao Sr. José Oliveira Pereira.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_resolucao_no_013-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_resolucao_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense à Srª. Ocineide Torres Silva.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_resolucao_no_014-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_resolucao_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense ao Sr. José Alves Feitosa.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/502/projeto_de_resolucao_no_015-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/502/projeto_de_resolucao_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense ao Sr. Deputado Estadual João Paulo Costa.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/74/pr_016_-_glenio_rodrigues.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/74/pr_016_-_glenio_rodrigues.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “CIDADÃO CABROBOENSE”, ao Sr. JOSÉ INALDO CAVALCANTE ANGELIM.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/75/pr_017_-_glenio_rodrigues.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/75/pr_017_-_glenio_rodrigues.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “CIDADÃO CABROBOENSE”, ao Sr. SEVERINO ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/506/projeto_de_resolucao_no_018-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/506/projeto_de_resolucao_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense ao Sr. Paulo Sérgio da Silva Matos.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/508/projeto_de_resolucao_no_019-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/508/projeto_de_resolucao_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense ao Sr. Joviniano Pereira Lima.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>Projeto de Resolução que atualiza o subsídio do Vereador.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/510/projeto_de_resolucao_no_021-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/510/projeto_de_resolucao_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense ao Sr. José Sebastião de Andrade.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Estabelece critérios para a concessão de Título Honorífico de Cidadão Cabroboense dá outras providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/512/projeto_de_resolucao_no_024-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/512/projeto_de_resolucao_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense ao Sr. Lucicleidson Ferreira Lacerda.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_resolucao_no_25-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_resolucao_no_25-2021.pdf</t>
   </si>
   <si>
     <t>Modifica o Artigo 30, Inciso I do Art. 36, Artigos 44, 114,115, 117 e 131 todos do Regimento Interno da Câmara Municipal de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/614/pr_020_-_joao_da_saude.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/614/pr_020_-_joao_da_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução que atualiza o subsídio do Vereador conforme a legislação vigente.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/555/projeto_de_emenda_a_lei_organica_no._01-2021.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/555/projeto_de_emenda_a_lei_organica_no._01-2021.docx</t>
   </si>
   <si>
     <t>Modifica o Parágrafo 3º do Art. 23 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Elioenai Dias Santos Filho</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_emenda_a_lei_organica_no_2-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_emenda_a_lei_organica_no_2-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece novas regras para o Regime Próprio de Previdência Social do Município de Cabrobó de acordo com a Emenda Constitucional Federal nº 103/2019.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/1/mocao_no._001-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/1/mocao_no._001-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Givaldo Lopes da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/3/mocao_no._002-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/3/mocao_no._002-2021.pdf</t>
   </si>
   <si>
     <t>Moçao de pesar pelo falecimento da Srª. Maria Bertulina Soares da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/5/mocao_no._003-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/5/mocao_no._003-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. JOSÉ HÉLIO NOGUEIRA DE LIMA.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/7/mocao_no._004-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/7/mocao_no._004-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. KAWANY BEZERRA DOS SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/2/mocao_no._005-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/2/mocao_no._005-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Gilberto Diniz Simões de Medeiros.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/8/mocao_no._006-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/8/mocao_no._006-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. MARIA EDILEUZA DA SILVA SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/9/mocao_no._007-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/9/mocao_no._007-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. IVA ALVES DE AQUINO.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/10/mocao_no._008-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/10/mocao_no._008-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Secretária de Saúde pelo Plano de Operacionalização da Vacina Contra a COVID19.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/11/mocao_no._009-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/11/mocao_no._009-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Prefeito, ao Vice-Prefeito e à Secretária de saúde pela divulgação da contratação de profissionais médicos em várias especialidades.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/12/mocao_no._010-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/12/mocao_no._010-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. ANÍSIO BARROS, pelos serviços capilares no Município.</t>
   </si>
   <si>
     <t>João Pedro Novaes, Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/13/mocao_no._011-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/13/mocao_no._011-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. LEA CALDAS BERNARDES DE SÁ.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/16/mocao_no._012-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/16/mocao_no._012-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. JAILSON MORAIS DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/21/mocao_no._013-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/21/mocao_no._013-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à união sarapó, campeã do 1º campeonato de futebol society.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/22/mocao_no._014-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/22/mocao_no._014-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. CÍCERO LÁZARO.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/23/mocao_no._015-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/23/mocao_no._015-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Deputado Federal, Sr. Raul Jean Louis Henry, ao Deputado Estadual de Pernambuco, Sr. Antônio Coelho e ao Superintendente da CODEVASF em Petrolina, Sr. Aurivalter Cordeiro Pereira da Silva, em agradecimento pelos esforços para conclusão de 14 aguadas e perfuração de 20 poços artesianos  com placa solar e bomba.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/24/mocao_no._016-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/24/mocao_no._016-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Prefeito do Município, Exmo. Sr. Elioenai Dias Santos Filho e os Senhores Vereadores Antônio Givaldo Freire da Silva e Karla Amando da Silva, pelo mutirão de abastecimento de água.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/25/mocao_no._017-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/25/mocao_no._017-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. AURENITA MARIA DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/26/mocao_no._018-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/26/mocao_no._018-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. ANTÔNIO GOMES DE SÁ.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/27/mocao_no._019-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/27/mocao_no._019-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Presidente da Federação Pernambucana de Futebol - FPF, Exmo. Sr. Evandro Carvalho e ao Deputado Estadual, Exmo. Sr. Rodrigo Novaes.</t>
   </si>
   <si>
     <t>Glênio Rodrigues, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/28/mocao_no._020-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/28/mocao_no._020-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Érika Gadé Bione de Andrade.</t>
   </si>
   <si>
     <t>Daniel da Autoescola, Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/29/mocao_no._021-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/29/mocao_no._021-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Rivaldo Domingos de Lima.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/30/mocao_no._022-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/30/mocao_no._022-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à todos que fazem a Escola Municipal José Nilton Bione de Andrade, em nome da Gestora, Srª. Rosilda Xavier de Lima.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/31/mocao_no._023-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/31/mocao_no._023-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Exmo. Sr. Deputado Estadual João Paulo Costa</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/32/mocao_no._024-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/32/mocao_no._024-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Evaldo Monteiro Cavalcante.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_no._025-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_no._025-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Leidy Carolayne dos Santos Delfino.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/50/mocao_no._026-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/50/mocao_no._026-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Xisto Romualdo da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/51/mocao_no._027-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/51/mocao_no._027-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Jucimar Luzia de Souza.</t>
   </si>
   <si>
     <t>Paulo Gonçalves, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/53/mocao_no._028-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/53/mocao_no._028-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Joana Maria Nunes de Souza.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/54/mocao_no._029-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/54/mocao_no._029-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Eliane Gonçalves de Lima.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/55/mocao_no._030-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/55/mocao_no._030-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Francisca Josefa Vidal Patrício, conhecida por Dona Loura.</t>
   </si>
   <si>
     <t>Karla Amando, Marcos de Neuma</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/56/mocao_no._031-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/56/mocao_no._031-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Ovídio Pereira de Vasconcelos.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/85/mocao_no._032-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/85/mocao_no._032-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. José Roriz Araquam, conhecido carinhosamente como Zeni.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/86/mocao_no._033-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/86/mocao_no._033-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Cosme de Novaes Torres.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/87/mocao_no._034-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/87/mocao_no._034-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Romildo Andrade dos Santos.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/88/mocao_no._035-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/88/mocao_no._035-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Sr. Dr. Antônio Dermeval de Menezes, pela criação do mais novo empreendimento do Município de Cabrobó.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/89/mocao_no._036-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/89/mocao_no._036-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Cícero Honório Bezerra.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_no._037-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_no._037-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Elviane Silva Santos da Cruz.</t>
   </si>
   <si>
     <t>Glênio Rodrigues, Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/91/mocao_no._038-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/91/mocao_no._038-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Adenil Maria Alves da Silva, conhecida por Mariazinha da Farmácia.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/92/mocao_no._039-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/92/mocao_no._039-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Manoel Amando da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/93/mocao_no._040-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/93/mocao_no._040-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à Secretária da Mulher, Cultura, Esporte e Lazer do Município, por participar de ação municipal sobre o crime de importunação sexual.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/94/mocao_no._041-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/94/mocao_no._041-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Maria Zélia da Silva Nascimento.</t>
   </si>
   <si>
     <t>Daniel da Autoescola, Karla Amando, Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/95/mocao_no._042-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/95/mocao_no._042-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Márcio Freire da Silva, conhecido por Marcinho.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/96/mocao_no._043-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/96/mocao_no._043-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à toda Comunidade Indígena Truká, em homenagem ao Dia do Índio, comemorado anualmente no dia 19 de abril.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/97/mocao_no._044-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/97/mocao_no._044-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Angelita Alves do Nascimento.</t>
   </si>
   <si>
     <t>Paulo Gonçalves, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/98/mocao_no._045-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/98/mocao_no._045-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Hortência Maria dos Santos.</t>
   </si>
   <si>
     <t>Rony Russo, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/99/mocao_no._046-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/99/mocao_no._046-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Ariosvaldo Sebastião de Andrade, conhecido por Ariosvaldo de Seu Sebastião da Tele-sena.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/100/mocao_no._047-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/100/mocao_no._047-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Herison Gomes dos Santos, conhecido por Neguinho da Lotação.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/101/mocao_no._048-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/101/mocao_no._048-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Ministro do Desenvolvimento Regional, Exmo. Sr. Rogério Marinho e ao Deputado Federal, Exmo. Sr. Fernando Monteiro, pelos esforços para promover a abertura das comportas do Reservatório Terra Nova.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/102/mocao_no._049-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/102/mocao_no._049-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Maria de Lourdes Gonzaga, conhecida por Maria de Manoelzinho.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/103/mocao_no._050-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/103/mocao_no._050-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Reverendíssimo Padre Ceslau Broszecki.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/104/mocao_no._051-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/104/mocao_no._051-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Valdemiro de Freitas Costa.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/105/mocao_no._052-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/105/mocao_no._052-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Martins dos Santos.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/211/mocao_no._053-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/211/mocao_no._053-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Joelson Ribeiro de Souza.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/248/mocao_no._054-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/248/mocao_no._054-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Flávio Aldênio de Araújo Bione Rocha, conhecido por Major Bione.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/249/mocao_no._055-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/249/mocao_no._055-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, aos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem, pela realização da Semana da Enfermagem em Cabrobó e pelo Dia Internacional da Enfermagem, comemorado anualmente em 12 de maio.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/250/mocao_no._056-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/250/mocao_no._056-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Prefeito do Município, Exmo. Sr. Elioenai Dias Santos Filho, pelo socorro prestado a uma cidadã cabroboense, dando voz de prisão ao suspeito que tentava invadir a residência da referida cidadã.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/251/mocao_no._057-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/251/mocao_no._057-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Edmundo Luiz Gonzaga, conhecido por Mundinho Gonzaga.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/252/mocao_no._058-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/252/mocao_no._058-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Ednairan Fernandes de Sá.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/253/mocao_no._059-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/253/mocao_no._059-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Secretário de Infraestrutura Urbana do Município, Sr. Joede Soares da Silva, pela limpeza dos canais de esgotamento sanitário do bairro Vila das Flores.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/254/mocao_no._060-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/254/mocao_no._060-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Prefeito do Município , Exmo. Sr. Elioenai Dias Santos Filho e ao Secretário de Agricultura e Meio Ambiente do Município, Sr. Ailton Freire dos Santos, pela recuperação de diversas estradas vicinais na zona rural de nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/255/mocao_no._061-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/255/mocao_no._061-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Ex-Vereador e Presidente desta Casa, Sr. Francisco Helder Saraiva Moreira, pelas emendas conquistadas junto ao Deputado Estadual Antônio Coelho e Senador Fernando Bezerra Coelho, para reforma da Barragem de Chico Mateus e construção da Barragem da Fazenda Tolda.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/256/mocao_no._062-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/256/mocao_no._062-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Djalma Gomes Rodrigues, conhecido por Djinha de Seu Assis.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/257/mocao_no._063-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/257/mocao_no._063-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, a Secretária de Assistência Social do Município, Srª. Carmem Lúcia, ao Superintendente de Trânsito, Sr. Júnior Nogueira e ao Administrador do Posto Limarques, Sr. Públio César Ramalho, pelas ações do Maio Amarelo, campanha de conscientização de segurança no trânsito.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/258/mocao_no._064-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/258/mocao_no._064-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Mariane Alves de Souza.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/259/mocao_no._065-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/259/mocao_no._065-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Prefeito do Município, Exmo. Sr. Elioenai Dias Santos Filho, ao Vereador Cristiano Santos dos Anjos, à Secretária de Assistência Social, Carmem Lúcia de Souza e toda comunidade do bairro Beira Rio, pela realização do mutirão de limpeza, pintura e iluminação na praça do Loteamento Morada do Rio.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/260/mocao_no._066-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/260/mocao_no._066-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Elias Antonio da Silva, conhecido por Elias tratorista.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/261/mocao_no._066-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/261/mocao_no._066-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Pedro Roberto da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/262/mocao_no._068-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/262/mocao_no._068-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Deputado Estadual João Paulo Costa e ao Vice-Prefeito do Município, Dr. Lucas Cavalcante Novaes Neto, pelos investimentos feitos ao Município de Cabrobó na compra de equipamentos da mais avançada tecnologia para o Hospital Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/263/mocao_no._069-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/263/mocao_no._069-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Diretor de Serviços Urbanos do Município, Sr. Odilon Lopes Barros Filho, pelo trabalho realizado no município, com a manutenção de iluminação, na zona urbana e rural.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/264/mocao_no._070-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/264/mocao_no._070-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à Secretaria de Educação, à Secretaria da Mulher, Cultura, Esporte e Lazer e à Secretaria de Assistência Social, pela organização da Live São João Virtuá, realizada em 27 de junho do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/265/mocao_no._071-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/265/mocao_no._071-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Edvaldo Bione de Andrade, conhecido por Gordinho Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/266/mocao_no._073-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/266/mocao_no._073-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Grupo do Orgulho LGBTQIA+ de Cabrobó, em homenagem ao Dia Internacional do Orgulho LGBTQIA+ comemorado no mundo todo nesta segunda-feira dia 28 de junho.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/267/mocao_no._074-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/267/mocao_no._074-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Adelina Rodrigues Gomes.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/268/mocao_no._075-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/268/mocao_no._075-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Manoel Joaquim do Nascimento.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/269/mocao_no._076-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/269/mocao_no._076-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Edite Josefa de Barros.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/270/mocao_no._077-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/270/mocao_no._077-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Prefeito do Município, Exmo. Sr. Elioenai Dias Santos Filho, ao Vice-Prefeito, Exmo. Sr. Lucas Cavalcante Novaes Neto, à Secretária de Saúde do Município, Srª. Gilca Maria de Moraes Caldas Bernardo e ao Diretor do Hospital Municipal, Marcos Antônio Leite Simões de Novaes, pela reabertura do bloco cirúrgico do hospital.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/271/mocao_no._078-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/271/mocao_no._078-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Programa a Voz da Educação que teve como foco as Olimpíadas de Língua Portuguesa, com as Professoras de Língua Portuguesa Eleneide Alves e Luciana Lima da Escola de Referencia Evandro Ferreira dos Santos.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/272/mocao_no._079-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/272/mocao_no._079-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à Cacique Truká Ana Cleide e toda comunidade local, pela inauguração de escola com recursos próprios.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/273/mocao_no._080-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/273/mocao_no._080-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Enoque Júlio da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/274/mocao_no._081-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/274/mocao_no._081-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Sr. José Lucas, proprietário da Fazenda Catolé Real, por incentivar a criação de animais de raças em nosso município, bem como pela participação na 1ª Exposição e Leilão Virtual de Caprinos e Ovinos, realizada em Dormentes/PE de 27 a 31 de julho.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/275/mocao_no._082-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/275/mocao_no._082-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao lutador de boxe Abner Teixeira da Silva, atleta brasileiro medalhista de bronze nos Jogos Olímpicos de Tóquio 2020, no Japão, tendo em vista que o mesmo é filho da cabroboense Izaldite e tem raízes em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/276/mocao_no._083-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/276/mocao_no._083-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Maria do Carmo dos Santos, conhecida como Maria Borges.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_no._084-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_no._084-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Otacílio Cornélio Silva.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_no._085-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_no._085-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Nelza Jovelina de Souza Barros, conhecida por Dona Nelza.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/279/mocao_no._086-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/279/mocao_no._086-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, às Equipes: ACAF Sub-20 e Seleção de Cabrobó Modalidade Adulto, campeãs da Copa Sertão, sediada em nosso município.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/280/mocao_no._087-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/280/mocao_no._087-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Antenor José de Lima, filho de Mestre Lima.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_no._088-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_no._088-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à todos os funcionários do Hospital Dr. Arnaldo Vasconcelos de Alencar, pelo bom atendimento e pela dedicação para levar saúde de qualidade à população cabroboense.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/282/mocao_no._089-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/282/mocao_no._089-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Antônio Francisco Dinamérico dos Santos.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/283/mocao_no._090-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/283/mocao_no._090-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Francisco Magno de Sá Rodrigues Filho.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/284/mocao_no._091-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/284/mocao_no._091-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Sindário Gregório Alves.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/285/mocao_no._092-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/285/mocao_no._092-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. Alzira Bezerra.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Daniel da Autoescola, João Pedro Novaes</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/298/mocao_no._093-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/298/mocao_no._093-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Simão Bandeira.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Glênio Rodrigues, João Pedro Novaes, Paulo Gonçalves, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/299/mocao_no._094-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/299/mocao_no._094-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Prefeito do Município, Exmo. Sr. Elioenai Dias Santos Filho, ao Secretário de Educação do Município, Sr. Pedro Kaio Alves de Carvalho Rocha, à Secretária da Mulher, Cultura, Esporte e Lazer do Município, Srª. Antônia Henriqueta Gonçalves de Carvalho Torres e toda equipe do município e voluntários, pela excelente organização da Maratona e Corrida de Ciclismo, eventos realizados em 07 de setembro que abrilhantaram o Dia da Independência do Brasil.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/309/mocao_no._095-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/309/mocao_no._095-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à Secretária de Desenvolvimento Econômico do Município, Srª. Ocineide Torres Silva e ao Diretor de Turismo do Município, Sr. Ítalo Fernandes, pela organização do 1º Ciclo Turismo de Cabrobó, evento realizado em 11 de setembro, aniversário de Cabrobó, que contou com a participação de vários ciclistas, percorrendo os pontos turísticos religiosos de Cabrobó.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/310/mocao_no._096-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/310/mocao_no._096-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Prefeito do Município, Exmo. Sr. Elioenai Dias Santos Filho e aos Vereadores Cristiano Santos dos Anjos e Josete Pedro Xavier de Lima, pelos eventos realizados e pelas inaugurações em comemoração ao aniversário de Cabrobó.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_no._097-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_no._097-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Deputado Estadual, Exmo. Sr. Doriel Barros, pelas ações em benefício dos agricultores, reduzindo os valores de contas de luz.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/312/mocao_no._098-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/312/mocao_no._098-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Parque Lima, na pessoa de seu proprietário, Sr. Glaucio Anderson Graciano de Araújo, pelo projeto Diversão Solidária em prol das famílias carentes do nosso município.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/313/mocao_no._099-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/313/mocao_no._099-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Centro de Formação de Condutores Padrão em Cabrobó, 1ª colocada no Estado de Pernambuco, na categoria Amarela, até 5 veículos, mostrando excelência na formação de condutores em Cabrobó.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_no._100-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_no._100-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Secretário de Infraestrutura Urbana do Município, Sr. Joede Soares da Silva, por atender ao Requerimento deste Vereador, promovendo ações na Rua Adriano Rodrigues de Souza, bem como pela recuperação do acesso ao Morro da Conceição.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/315/mocao_no._101-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/315/mocao_no._101-2021.pdf</t>
   </si>
   <si>
     <t>Moção de plausos, a Rádio Grande Rio FM de Cabrobó, em homenagem ao aniversário de 12 anos em nossa cidade, trazendo notícias e entretenimento aos ouvintes de Cabrobó.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Glênio Rodrigues, João Pedro Novaes</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/316/mocao_no._102-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/316/mocao_no._102-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Antônio Ivan Rodrigues de Moraes, conhecido como Antônio de Messias.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_no._103-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_no._103-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, ao Prefeito do Município, Exmo. Sr. Elioenai Dias Santos Filho e ao Exmo. Sr. Vereador Marcos Rosbany dos Santos Carvalho, pelos esforços para construir ramal para abastecimento das Comunidades: Curral Novo e Roça Nova, bem como pela readaptação de prédio, para funcionamento de unidade de saúde na Fazenda Jatobá.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/318/mocao_no._104-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/318/mocao_no._104-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pesar pelo falecimento da Srª. Dona Enedina Cassiana dos Santos.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/685/mocao_no._105-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/685/mocao_no._105-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Paulo Rogério Gonçalves da Silva.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/686/mocao_no._106-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/686/mocao_no._106-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. João Expedito Fernandes.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/687/mocao_no._107-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/687/mocao_no._107-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Moacir Bernardino Leite, conhecido por Moacir Marchante.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/689/mocao_no._108-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/689/mocao_no._108-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Francisco Cícero dos Santos.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/688/mocao_no._111-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/688/mocao_no._111-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Secretário Nacional de Segurança Hídrica, Exmo. Sr. Sérgio Luiz Soares de Souza Costa.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/690/mocao_no._112-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/690/mocao_no._112-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Sr. Clodoaldo de Sá Rodrigues.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/691/mocao_no._113-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/691/mocao_no._113-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, à Sra. Martha Yres Freire Bezerra, Diretora Geral do Sest Senat.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/692/mocao_no._114-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/692/mocao_no._114-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, à equipe ACAF, pela participação na Copa Brasil de Futsal.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/693/mocao_no._116-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/693/mocao_no._116-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Prefeito do Município, Exmo. Sr. Elioenai Dias Santos Filho, ao Vice-Prefeito, Exmo. Sr. Lucas Cavalcante Novaes Neto, à Secretária de Saúde do Município, Srª. Gilca Maria de Moraes Caldas Bernardo e ao Diretor do Hospital Municipal, Marcos Antônio Leite Simões de Novaes.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/694/mocao_no._117-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/694/mocao_no._117-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, à Diretora de Operações da EPTI, Sra. Roberta Menezes.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/695/mocao_no._118-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/695/mocao_no._118-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Líder Comunitário Dió.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/43/mocao_no._119-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/43/mocao_no._119-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. MARIA VANDA DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/44/mocao_no._120-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/44/mocao_no._120-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Srª. MARIA SOCORRO DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/49/mocao_no._121-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/49/mocao_no._121-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. António HeHe Miranda Araújo , conhecido por nome popular (Totó HeHe).</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_no._122-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_no._122-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Prefeito, à Secretária da Mulher, Cultura e Esportes e a 7ª GRE pela realização de Etapa da XIII Copa de Bandas e Fanfarras de Pernambuco.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/81/mocao_no._123-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/81/mocao_no._123-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Garis e Margaridas pelo trabalho realizado na limpeza da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/82/mocao_no._124-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/82/mocao_no._124-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Srª. Sônia Novaes e Rafael Lima pelo empenho na XIII Copa de Bandas e Fanfarras de Pernambuco.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/83/mocao_no._125-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/83/mocao_no._125-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Prefeito do Município e Rafael da Renovar pela pintura do Araujão.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/84/mocao_no._126-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/84/mocao_no._126-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às Escolas Estaduais EREM José Caldas Cavalcanti e Senador Paulo Guerra e aos coreógrafos das mesmas pela participação na XIII Copa de Bandas de Fanfarra.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_lei_no_001-2021_rony_russo-_da_nova_redacao_a_lei_no._1775-2015.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_lei_no_001-2021_rony_russo-_da_nova_redacao_a_lei_no._1775-2015.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à Lei nº. 1.775/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_lei_no._002-2021_-_vereador_rony_russo.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_lei_no._002-2021_-_vereador_rony_russo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação pelo Poder Executivo do Programa CASTRAMÓVEL e dá outras providências.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/560/projeto_de_lei_no._003-2021_-_vereador_rony_russo.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/560/projeto_de_lei_no._003-2021_-_vereador_rony_russo.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº. 1.896/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_no._004-2021_-_glenio_rodrigues.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_no._004-2021_-_glenio_rodrigues.docx</t>
   </si>
   <si>
     <t>Denomina Vias Públicas Municipais no Loteamento Vereador Djalma Freire de Sá e dá outras providências.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/562/projeto_de_lei_no._005-2021_-_atualizando-2021_-_vereador_rony_russo_publicidade_licitacoes.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/562/projeto_de_lei_no._005-2021_-_atualizando-2021_-_vereador_rony_russo_publicidade_licitacoes.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade das licitações no âmbito do Poder Executivo.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/563/projeto_de_lei_no._006-2021_-_marcos_de_neuma.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/563/projeto_de_lei_no._006-2021_-_marcos_de_neuma.docx</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública a Associação de Moradores da Fazenda Cachoeirinha-AMFAC.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_no._007-2021_-_marcos_de_neuma.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_no._007-2021_-_marcos_de_neuma.docx</t>
   </si>
   <si>
     <t>Denomina Via Pública Municipal no Loteamento Maria Luiza III e dá outras providências.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/565/projeto_de_lei_no._008-2021_-_mesa_diretora_-_altera_o_anexo_ii_da_lei_1.511-2007.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/565/projeto_de_lei_no._008-2021_-_mesa_diretora_-_altera_o_anexo_ii_da_lei_1.511-2007.docx</t>
   </si>
   <si>
     <t>Altera a remuneração e quantidade de cargos no âmbito da Câmara Municipal de Cabrobó e dá outras providencias.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/566/projeto_de_lei_no._009-2021_-_joao_freire.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/566/projeto_de_lei_no._009-2021_-_joao_freire.docx</t>
   </si>
   <si>
     <t>Atualiza o subsídio do Vereador conforme a legislação vigente</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/567/projeto_de_lei_no._010-2021_-_karla_amando.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/567/projeto_de_lei_no._010-2021_-_karla_amando.docx</t>
   </si>
   <si>
     <t>Denomina Ponto de Apoio de Saúde na Vila Toco Preto Ponta da Ilha e dá outras providências.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/568/projeto_de_lei_no._011-2021_-_vereador_rony_russo.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/568/projeto_de_lei_no._011-2021_-_vereador_rony_russo.doc</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Conselheiro Tutelar.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/569/projeto_de_lei_no._012-2021_-_vereador_rony_russo_-_amarcao.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/569/projeto_de_lei_no._012-2021_-_vereador_rony_russo_-_amarcao.doc</t>
   </si>
   <si>
     <t>Institui o Projeto “AmarCÃO “com intuito de alimentar os cães de rua do nosso município e dar outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/570/projeto_de_lei_no._013-2021_-_vereador_rony_russo_-_combate_ao_machismo.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/570/projeto_de_lei_no._013-2021_-_vereador_rony_russo_-_combate_ao_machismo.doc</t>
   </si>
   <si>
     <t>Institui a CAMPANHA PERMANENTE DE COMBATE AO MACHISMO E VALORIZAÇÃO DAS MULHERES nas escolas públicas do município de Cabrobó-PE.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/571/projeto_de_lei_no._014-2021_-_vereador_rony_russo_-_aleitamento_materno.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/571/projeto_de_lei_no._014-2021_-_vereador_rony_russo_-_aleitamento_materno.doc</t>
   </si>
   <si>
     <t>Institui o Projeto de Lei para A Campanha "AGOSTO DOURADO" dedicada a conscientização sobre a importância do ALEITAMENTO MATERNO no âmbito do Município de Cabrobó-PE.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_no._015-2021_-_vereador_rony_russo_-_padronizacao_do_imoveis.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_no._015-2021_-_vereador_rony_russo_-_padronizacao_do_imoveis.doc</t>
   </si>
   <si>
     <t>Dispõem sobre a padronização das cores da bandeira nos imóveis públicos pertencentes e/ou mantidos pelo Município de Cabrobó-PE e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_de_lei_no._016-2021_-_cris_beira_rio.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_de_lei_no._016-2021_-_cris_beira_rio.docx</t>
   </si>
   <si>
     <t>Denomina Campo Society do bairro Subestação e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_no._017-2021_-_tinanan.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_no._017-2021_-_tinanan.docx</t>
   </si>
   <si>
     <t>Denomina Campo Society do bairro Alto da Temperatura e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de_lei_no._018-2021_-_vereador_tinanan.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de_lei_no._018-2021_-_vereador_tinanan.doc</t>
   </si>
   <si>
     <t>Institui o Programa “Quem Zela, Quer Mais. Meu Bairro Bem Cuidado” no âmbito do Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_no._019-2021_-_todos_os_vereadores.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_no._019-2021_-_todos_os_vereadores.doc</t>
   </si>
   <si>
     <t>Revoga dispositivos da Lei Municipal nº. 1.726/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_020-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_020-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece o percentual de verba de representação.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no._021-2021_-_camara.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no._021-2021_-_camara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 021/2021 que Considera de Utilidade Pública o Instituto de Auxílio ao Portador de Alterações Buco-Maxilo-Faciais - IBM.</t>
   </si>
   <si>
     <t>Virlane Saraiva, João da Saúde, Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no._022-2021_-_virlane_joao_e_karla.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no._022-2021_-_virlane_joao_e_karla.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 022/2021 que Dispõe sobre as diretrizes para as ações de Promoção da Dignidade Menstrual, de conscientização e informação acerca da menstruação e de acesso ao absorvente higiênico no âmbito municipal.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_no_23-2021_-_medalha_vereador_romero_gomes_da_silva.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_no_23-2021_-_medalha_vereador_romero_gomes_da_silva.pdf</t>
   </si>
   <si>
     <t>Cria a Medalha Vereador Romero Gomes da Silva e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no._024-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no._024-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS, ACRESCIDA DO TERÇO CONSTITUCIONAL E DO DÉCIMO TERCEIRO SALÁRIO AOS AGENTES POLÍTICOS DO LEGISLATIVO MUNICIPAL DE CABROBÓ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_no._025_-_2021_-_altera_o_pccv_dos_servidores_efetivos_no_ambito_do_poder_legislativo.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_no._025_-_2021_-_altera_o_pccv_dos_servidores_efetivos_no_ambito_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.511/2007, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Cabrobó, e dá outras providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_no_26-2021_-_denomina_unidade_de_saude_familiar_na_fazenda_jatoba.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_no_26-2021_-_denomina_unidade_de_saude_familiar_na_fazenda_jatoba.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade de Saúde Familiar na Fazenda Jatobá e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_no_61-2021_-_ppa.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_no_61-2021_-_ppa.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Cabrobó para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cabrobó para o exercício de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no._066-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no._066-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do município de Cabrobó/PE; fixa o limite máximo para concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; implanta o novo formato da taxa administrativa para o custeio das despesas correntes e de capital necessárias à organização e ao funcionamento do FUNPRECAB e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/15/plo_no._68-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/15/plo_no._68-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no._069-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no._069-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 069/2021, que Institui o Fundo Municipal dos Direitos da Pessoa Idosa do Município de Cabrobó-PE, conforme especifica e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no._071-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no._071-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 071/2021 que Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 468.000,00 (quatrocentos e sessenta e oito mil reais), para cobertura de despesas com reformas das seguintes unidades escolares: Escola Municipal André Florentino Cavalcanti, Escola Joaquim André Cavalcanti, Escola José Nilton Bione de Andrade e Escola Nivaldo de Oliveira Barros; manutenção da limpeza pública do município e destinação do lixo domiciliar para o aterro sanitário de Salgueiro.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no._072-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no._072-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 072/2021 que Dispõe sobre a criação do Bolsa Reciclagem para estabelecer medidas de proteção e garantia de renda para catadores de material reciclável, que tem sua renda prejudicada em face da remessa dos resíduos sólidos para o aterro sanitário e encerramento das atividades do lixão do Município de Cabrobó.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_no_73-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_no_73-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial de R$ 180.000,00 (cento e oitenta mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_no_74-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_no_74-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar de R$ 853.050,00 (oitocentos e cinquenta e três mil e cinquenta reais) e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_no_75-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_no_75-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar de R$ 886.372,00 (oitocentos e oitenta e seis mil reais, trezentos e setenta e dois reais) e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_ordinaria_no_76-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_ordinaria_no_76-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar de R$ 928.900,00 (novecentos e vinte e oito mil e novecentos reais) e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_ordinaria_no_77-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_ordinaria_no_77-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para renomear as Ações do Fundeb e dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_no_78-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_no_78-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar no valor de R$ 217.000,00 (duzentos e dezessete mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/475/projeto_de_lei_no_79-2021_-_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/475/projeto_de_lei_no_79-2021_-_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento municipal, no valor de R$ 32.000,00 (trinta e dois mil reais).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_no_80-2021_-_modifica_o_rpps.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_no_80-2021_-_modifica_o_rpps.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Cabrobó de acordo com a Emenda Constitucional Federal nº 103/2019.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_no_81-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_no_81-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar de R$ 165.500,00 (Cento e Sessenta e Cinco Mil e Quinhentos Reais) e da outras providências.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_lei_no_82-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_lei_no_82-2021.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar no valor de  R$ 168.000,00 (Cento e Sessenta e Oito Mil Reais) e da outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/544/mensagem_e_projeto_de_lei__no_83.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/544/mensagem_e_projeto_de_lei__no_83.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar de R$ 893.344,52 (Oitocentos e Noventa e Três Mil, Trezentos e Quarenta e_x000D_
 Quatro Reais e Cinquenta e Dois Centavos)e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/545/mensagem_e_projeto_de_lei_no_84-2021-_aprova_o_relatorio_final_pme_ass.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/545/mensagem_e_projeto_de_lei_no_84-2021-_aprova_o_relatorio_final_pme_ass.pdf</t>
   </si>
   <si>
     <t>Aprova o relatório final de monitoramento e avaliação do Plano Municipal de Educação – PME, aprova as notas técnicas de nº 1 a 20 e altera metas e estratégias do Plano Municipal de Educação – PME.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_no_85_-_camara.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_no_85_-_camara.pdf</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/17/parecer_da_comissao_de_financas_e_orcamentos_-_pl_068-2021_-_prefeitura.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/17/parecer_da_comissao_de_financas_e_orcamentos_-_pl_068-2021_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dá Parecer favorável ao PLO nº 68-2021.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/18/parecer_da_comissao_de_financas_e_orcamentos_-_pl_070-2021_-_prefeitura.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/18/parecer_da_comissao_de_financas_e_orcamentos_-_pl_070-2021_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dá Parecer favorável ao PLO nº. 70-2021</t>
   </si>
   <si>
     <t>CJRL - Comissão de Justiça e Redação de Leis</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/19/parecer_da_comissao_de_financas_e_orcamentos_-_pl_068-2021_-_prefeitura.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/20/parecer_da_comissao_de_financas_e_orcamentos_-_pl_070-2021_-_prefeitura.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/19/parecer_da_comissao_de_financas_e_orcamentos_-_pl_068-2021_-_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/20/parecer_da_comissao_de_financas_e_orcamentos_-_pl_070-2021_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dá Parecer favorável ao PLO nº 70-2021.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/45/parecer_da_comissao_de_justica_e_redacao_de_leis_-_processo_tc_20100187-1_-_contas_exercicio_2019.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/45/parecer_da_comissao_de_justica_e_redacao_de_leis_-_processo_tc_20100187-1_-_contas_exercicio_2019.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável ao Julgamento de Contas de Governo do Exercício 2019.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/46/parecer_da_comissao_de_financas_e_orcamentos_-_processo_tc_20100187-1_-_contas_exercicio_2019.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/46/parecer_da_comissao_de_financas_e_orcamentos_-_processo_tc_20100187-1_-_contas_exercicio_2019.docx</t>
   </si>
   <si>
     <t>Dá Parecer favorável ao Projeto de Lei nº. 066/2021 que Institui o Regime de Previdência Complementar no âmbito do município.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/60/parecer_da_comissao_de_financas_e_orcamentos_-_pl_066-2021_-_prefeitura.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/62/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_069-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/60/parecer_da_comissao_de_financas_e_orcamentos_-_pl_066-2021_-_prefeitura.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/62/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_069-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Dá Parecer favorável ao Projeto de Lei nº. 069/2021, que Institui o Fundo Municipal dos Direitos da Pessoa Idosa do Município de Cabrobó-PE, conforme especifica e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/63/parecer_da_comissao_de_financas_e_orcamentos_-_pl_069-2021_-_prefeitura.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/65/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_021-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/63/parecer_da_comissao_de_financas_e_orcamentos_-_pl_069-2021_-_prefeitura.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/65/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_021-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá Parecer favorável ao Projeto de Lei nº. 021/2021 que Considera de Utilidade Pública o Instituto de Auxílio ao Portador de Alterações Buco-Maxilo-Faciais - IBM.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/66/parecer_da_comissao_de_financas_e_orcamentos_-_pl_021-2021_-_camara.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/68/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_022-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/66/parecer_da_comissao_de_financas_e_orcamentos_-_pl_021-2021_-_camara.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/68/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_022-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá Parecer favorável ao Projeto de Lei nº. 022/2021 que Dispõe sobre as diretrizes para as ações de Promoção da Dignidade Menstrual, de conscientização e informação acerca da menstruação e de acesso ao absorvente higiênico no âmbito municipal.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/69/parecer_da_comissao_de_financas_e_orcamentos_-_pl_022-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/69/parecer_da_comissao_de_financas_e_orcamentos_-_pl_022-2021_-_camara.docx</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/450/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pelo_002-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/450/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pelo_002-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Emenda à Lei Orgânica visa estabelecer novas regras para o Regime Próprio de Previdência Social do Município de Cabrobó de acordo com a Emenda Constitucional nº 103/2019.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/451/parecer_da_comissao_de_financas_e_orcamentos_-_pelo_002-2021_-_prefeitura_-_voto_de_virlane_e_cris.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/451/parecer_da_comissao_de_financas_e_orcamentos_-_pelo_002-2021_-_prefeitura_-_voto_de_virlane_e_cris.docx</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/452/parecer_da_comissao_de_financas_e_orcamentos_-_pelo_002-2021_-_prefeitura_-_voto_de_glenio.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/452/parecer_da_comissao_de_financas_e_orcamentos_-_pelo_002-2021_-_prefeitura_-_voto_de_glenio.docx</t>
   </si>
   <si>
     <t>Rejeita Projeto de Emenda à Lei Orgânica visa estabelecer novas regras para o Regime Próprio de Previdência Social do Município de Cabrobó de acordo com a Emenda Constitucional nº 103/2019. Voto Vencido.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/453/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_080-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/453/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_080-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável ao Projeto de Lei nº 080/2021 que modifica o Regime Próprio de Previdência Social do Município de Cabrobó de acordo com a Emenda Constitucional nº 103/2019.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/454/parecer_da_comissao_de_financas_e_orcamentos_-_pl_080-2021_-_prefeitura_-_voto_virlane_e_cris.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/454/parecer_da_comissao_de_financas_e_orcamentos_-_pl_080-2021_-_prefeitura_-_voto_virlane_e_cris.docx</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/455/parecer_da_comissao_de_financas_e_orcamentos_-_pl_080-2021_-_prefeitura_-_voto_de_glenio.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/455/parecer_da_comissao_de_financas_e_orcamentos_-_pl_080-2021_-_prefeitura_-_voto_de_glenio.docx</t>
   </si>
   <si>
     <t>Rejeita Projeto de Lei que visa modificar o Regime Próprio de Previdência Social do Município de Cabrobó de acordo com a Emenda Constitucional nº 103/2019. Voto Vencido.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/456/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_061-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/456/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_061-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que visa instituir o Plano Plurianual para o período 2022-2025.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/457/parecer_da_comissao_de_financas_e_orcamentos_-_pl_061-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/457/parecer_da_comissao_de_financas_e_orcamentos_-_pl_061-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/458/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_062-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/458/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_062-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que estima a receita e fixar a despesa do Município de Cabrobó para o exercício de 2022.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/459/parecer_da_comissao_de_financas_e_orcamentos_-_pl_062-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/459/parecer_da_comissao_de_financas_e_orcamentos_-_pl_062-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/460/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_073-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/460/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_073-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que visa abrir crédito adicional especial no orçamento municipal, no valor de R$ 180.000,00 (cento e oitenta mil reais).</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/461/parecer_da_comissao_de_financas_e_orcamentos_-_pl_073-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/461/parecer_da_comissao_de_financas_e_orcamentos_-_pl_073-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/462/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_074-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/462/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_074-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que visa abrir crédito adicional suplementar no orçamento municipal, no valor de R$ 853.050,00 (oitocentos e cinquenta e três mil e cinquenta reais).</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/463/parecer_da_comissao_de_financas_e_orcamentos_-_pl_074-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/463/parecer_da_comissao_de_financas_e_orcamentos_-_pl_074-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/464/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_075-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/464/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_075-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que visa abrir crédito adicional suplementar no orçamento municipal, no valor de R$ 886.372,00 (oitocentos e oitenta e seis mil, trezentos e setenta e dois reais).</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/465/parecer_da_comissao_de_financas_e_orcamentos_-_pl_075-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/465/parecer_da_comissao_de_financas_e_orcamentos_-_pl_075-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/466/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_076-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/466/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_076-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que visa abrir crédito adicional suplementar no orçamento municipal, no valor de R$ 928.900,00 (novecentos e vinte e oito mil e novecentos reais).</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/467/parecer_da_comissao_de_financas_e_orcamentos_-_pl_076-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/467/parecer_da_comissao_de_financas_e_orcamentos_-_pl_076-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/468/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_077-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/468/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_077-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei trata da renomeação das ações constantes das Leis Orçamentárias referentes ao FUNDEB, que passam a ter o percentual mínimo de 70%, onde constava 60%, a serem gastos com a remuneração dos profissionais da Educação Básica, e 30%, onde constava 40%, a serem gastos com as demais necessidades da educação básica, obedecendo as alterações em conformidade a Lei 14.113/2020.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/469/parecer_da_comissao_de_financas_e_orcamentos_-_pl_077-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/469/parecer_da_comissao_de_financas_e_orcamentos_-_pl_077-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que trata da renomeação das ações constantes das Leis Orçamentárias referentes ao FUNDEB, que passam a ter o percentual mínimo de 70%, onde constava 60%, a serem gastos com a remuneração dos profissionais da Educação Básica, e 30%, onde constava 40%, a serem gastos com as demais necessidades da educação básica, obedecendo as alterações em conformidade a Lei 14.113/2020.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/470/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_078-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/470/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_078-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que visa abrir crédito adicional suplementar no orçamento municipal, no valor de R$ 217.000,00 (duzentos e dezessete mil reais).</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/471/parecer_da_comissao_de_financas_e_orcamentos_-_pl_078-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/471/parecer_da_comissao_de_financas_e_orcamentos_-_pl_078-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/473/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_079-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/473/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_079-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que visa abrir crédito adicional suplementar no orçamento municipal, no valor de R$ 32.000,00 (trinta e dois mil reais).</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/474/parecer_da_comissao_de_financas_e_orcamentos_-_pl_079-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/474/parecer_da_comissao_de_financas_e_orcamentos_-_pl_079-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/476/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_023-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/476/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_023-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que cria a Medalha Vereador Romero Gomes da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/477/parecer_da_comissao_de_financas_e_orcamentos_-_pl_023-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/477/parecer_da_comissao_de_financas_e_orcamentos_-_pl_023-2021_-_camara.docx</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/479/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_025-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/479/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_025-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que altera dispositivos da Lei nº 1.511/2007, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Cabrobó, e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/480/parecer_da_comissao_de_financas_e_orcamentos_-_pl_025-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/480/parecer_da_comissao_de_financas_e_orcamentos_-_pl_025-2021_-_camara.docx</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/482/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_026-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/482/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_026-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Lei que denomina Unidade de Saúde Familiar na Fazenda Jatobá e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/483/parecer_da_comissao_de_financas_e_orcamentos_-_pl_026-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/483/parecer_da_comissao_de_financas_e_orcamentos_-_pl_026-2021_-_camara.docx</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/485/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_023-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/485/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_023-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Resolução que estabelece critérios para a concessão de Título Honorífico de Cidadão Cabroboense dá outras providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/486/parecer_da_comissao_de_financas_e_orcamentos_-_pr_023-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/486/parecer_da_comissao_de_financas_e_orcamentos_-_pr_023-2021_-_camara.docx</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/488/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_025-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/488/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_025-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Aprova Projeto de Resolução que modifica o Artigo 30, Inciso I do Art. 36, Artigos 44, 114,115, 117 e 131 todos do Regimento Interno da Câmara Municipal de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/489/parecer_da_comissao_de_financas_e_orcamentos_-_pr_025-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/489/parecer_da_comissao_de_financas_e_orcamentos_-_pr_025-2021_-_camara.docx</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/491/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_001-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/491/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_001-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável a Projeto de Resolução que concede Medalha Ilda Cordeiro Brandão, Medalha de Honra ao Mérito a Srª. Maria Djanira Freire de Sá.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/493/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_011-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/493/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_011-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense ao Sr. Eronildo Dionízio de Araújo.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/495/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_012-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/495/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_012-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense ao Sr. José Oliveira Pereira.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/497/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_013-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/497/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_013-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense à Srª. Ocineide Torres Silva.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/499/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_014-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/499/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_014-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense ao Sr. José Alves Feitosa.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/501/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_015-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/501/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_015-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense ao Sr. Deputado Estadual João Paulo Costa.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/503/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_016-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/503/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_016-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense ao Sr. José Inaldo Cavalcante Angelim.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/504/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_017-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/504/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_017-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense ao Sr. Severino Alves de Oliveira.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/505/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_018-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/505/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_018-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense ao Sr. Paulo Sérgio da Silva Matos.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/507/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_019-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/507/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_019-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense ao Sr. Joviniano Pereira Lima.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/509/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_021-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/509/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_021-2021_-_camara.docx</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/511/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_024-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/511/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_024-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável à concessão de Título Honorífico de Cidadão Cabroboense ao Sr. Lucicleidson Ferreira Lacerda.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>Dá parecer favorável a Projeto de Lei nº 081/2021, que visa abrir crédito adicional suplementar no orçamento municipal, no valor de R$ 165.500,00 (cento e sessenta e cinco mil e quinhentos reais).</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>Dá parecer favorável a Projeto de Lei nº 081/2021 que visa abrir crédito adicional suplementar no orçamento municipal, no valor de R$ 165.500,00 (cento e sessenta e cinco mil e quinhentos reais).</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>Dá parecer favorável a Projeto de Lei nº 082/2021, que visa abrir crédito adicional suplementar no orçamento municipal, no valor de R$ 168.000,00 (cento e sessenta e oito mil reais).</t>
   </si>
   <si>
     <t>549</t>
   </si>
@@ -5188,336 +5188,336 @@
   <si>
     <t>Dá parecer favorável a Projeto de Lei nº 083/2021, que visa abrir crédito adicional suplementar no orçamento municipal, no valor de R$ 893.344,52 (oitocentos e noventa e três mil, trezentos e quarenta e quatro reais e cinquenta e dois centavos).</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>Dá parecer favorável a Projeto de Lei nº 084/2021, que aprova o relatório final de monitoramento e avaliação do Plano Municipal de Educação - PME, aprovar as notas técnicas de nº 1 a 20 e alterar metas e estratégias do Plano Municipal de Educação.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>Dá parecer contrário a Projeto de Lei nº 084/2021, que aprova o relatório final de monitoramento e avaliação do Plano Municipal de Educação - PME, aprovar as notas técnicas de nº 1 a 20 e alterar metas e estratégias do Plano Municipal de Educação.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/585/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_085-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/585/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_085-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação de Leis sobre o Projeto de Lei 085/2021, que abre crédito adicional suplementar no orçamento municipal, no valor de R$ 25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/586/parecer_da_comissao_de_financas_e_orcamentos_-_pl_085-2021_-_prefeitura.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/586/parecer_da_comissao_de_financas_e_orcamentos_-_pl_085-2021_-_prefeitura.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamentos sobre o Projeto de Lei 085/2021, que abre crédito adicional suplementar no orçamento municipal, no valor de R$ 25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/603/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_020-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/603/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_020-2021_-_camara.docx</t>
   </si>
   <si>
     <t>Dá parecer favorável ao Projeto de Lei nº 020/2021.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/604/parecer_da_comissao_de_financas_e_orcamentos_-_pl_020-2021_-_camara.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/604/parecer_da_comissao_de_financas_e_orcamentos_-_pl_020-2021_-_camara.docx</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Dá parecer favorável ao Projeto de Lei nº024/2021.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/612/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_020-2021_-_camara.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/612/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_020-2021_-_camara.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis sobre o Projeto de Resolução nº 20/2021.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/613/parecer_da_comissao_de_financas_e_orcamentos_-_pr_020-2021_-_camara.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/613/parecer_da_comissao_de_financas_e_orcamentos_-_pr_020-2021_-_camara.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Finanças e Orçamentos sobre o Projeto de Lei nº 20/2021.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/379/pedido_de_informacao_no._001-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/379/pedido_de_informacao_no._001-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de informação ao Prefeito do Município de Cabrobó, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que informe a esta Casa legislativa, os valores arrecadados com a Contribuição de Iluminação Pública no município, bem como os valores gastos com a manutenção do sistema de iluminação pública em Cabrobó.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/382/pedido_de_informacao_no._002-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/382/pedido_de_informacao_no._002-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de informação à CELPE, para que informe a esta Casa Legislativa, a possibilidade de retirada da Contribuição de Iluminação Pública das localidades rurais não atendidas pela iluminação pública.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/418/pedido_de_informacao_no._003-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/418/pedido_de_informacao_no._003-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município de Cabrobó, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO e ao Secretário de Agricultura e Meio Ambiente do Município, Ilmo. Sr. AILTOIN FREIRE DOS SANTOS, para que informem a esta Casa legislativa, o cronograma de abastecimento de água para os próximos meses em Cabrobó.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/419/pedido_de_informacao_no._004-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/419/pedido_de_informacao_no._004-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município de Cabrobó, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa legislativa, relatório detalhado sobre a situação atual do maquinário do Município, especificando os valores já gastos com reparos dos mesmos, bem como as necessidades com relação a peças e consertos em geral que precisam ser feitos, especificando a máquina e modelo, para que este maquinário possa executar o serviço público.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/420/pedido_de_informacao_no._005-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/420/pedido_de_informacao_no._005-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município de Cabrobó, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa legislativa, explicações acerca do fechamento da biblioteca pública de Cabrobó.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/421/pedido_de_informacao_no._006-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/421/pedido_de_informacao_no._006-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação à Secretária de Assistência Social do Município de Cabrobó, Srª. CARMEM LÚCIA DE SOUZA, para que envie a esta Casa legislativa, explicações acerca do funcionamento do CRAS Indígena, tendo em vista informações de que o referido equipamento público está fechado.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/422/pedido_de_informacao_no._007-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/422/pedido_de_informacao_no._007-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Secretário de Agricultura e Meio Ambiente do Município, Ilmo. Sr. AILTOIN FREIRE DOS SANTOS, para que envie a esta Casa legislativa, como está sendo feito o cadastramento, bem como qual o cronograma de abastecimento de água no Município de Cabrobó.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/423/pedido_de_informacao_no._008-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/423/pedido_de_informacao_no._008-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa legislativa, informações sobre a vacinação dos idosos residentes na zona rural do município, tendo em vista reclamações da Comunidade Quilombola do Jatobá e Fazenda Tamboril, em função da falta de vacina dos idosos das referidas comunidades.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/424/pedido_de_informacao_no._009-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/424/pedido_de_informacao_no._009-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Secretário de Agricultura e Meio Ambiente do Município, Sr. AILTON FREIRE DOS SANTOS, para que envie a esta Casa legislativa, informações sobre a quantidade de quilômetros de estradas rurais do Município, foram recuperadas no período de 2017 a 2020.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/425/pedido_de_informacao_no._010-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/425/pedido_de_informacao_no._010-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação à Secretária de Saúde do Município, Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que envie a esta Casa legislativa, informações sobre a vacinação contra a COVID-19, dos idosos com idade de 60 anos, residentes na Fazenda Encruzilhada, tendo em vista reclamações, em função da falta de vacinação dos idosos da referida comunidade rural.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/426/pedido_de_informacao_no._011-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/426/pedido_de_informacao_no._011-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa legislativa, a motivação para o desligamento dos semáforos do município.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/427/pedido_de_informacao_no._012-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/427/pedido_de_informacao_no._012-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa legislativa, a motivação para retirada dos contêineres no município.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/428/pedido_de_informacao_no._013-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/428/pedido_de_informacao_no._013-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa legislativa, informações sobre a fonte pagadora do outdoor na cidade de Petrolina, referente ao Auxílio Empreendedor Pecuniário do Município de Cabrobó.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/429/pedido_de_informacao_no._014-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/429/pedido_de_informacao_no._014-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa legislativa, explicações sobre o uso na coleta de lixo, do transporte destinado pelo Governo do Estado para atendimento às associações e transporte da merenda escolar, bem como seja encaminhada cópia do convênio do referido veículo.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/430/pedido_de_informacao_no._015-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/430/pedido_de_informacao_no._015-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação à Secretária de Saúde do Município, Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que envie a esta Casa legislativa, informações sobre a quantidade de testes rápidos que estão sendo disponibilizados nos postos de saúde e hospital municipal.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/431/pedido_de_informacao_no._016-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/431/pedido_de_informacao_no._016-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação à Secretária de Saúde do Município, Srª. GILCA MARIA DE MORAES CALDAS BERNARDO, para que envie a esta Casa legislativa, informações sobre a falta de atendimento odontológico e médico nos Posto de Saúde do Município, tendo em vista reclames da população sobre a suposta falta dos referidos serviços públicos, bem como sejam encaminhadas as escalas dos médicos e dentistas de todos os PSF’s do Município.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/432/pedido_de_informacao_no._017-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/432/pedido_de_informacao_no._017-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Presidente da Comissão Permanente de Licitação do Município, Sr. THIAGO LOPES QUIRINO, para que envie a esta Casa legislativa, informações sobre a licitação para aquisição de insumos para a realização de exames laboratoriais no hospital municipal de Cabrobó.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/433/pedido_de_informacao_no._018-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/433/pedido_de_informacao_no._018-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa Legislativa, os dias e horários de funcionamento/atendimento do PROCON de Cabrobó, tendo em vista que há informações que o referido órgão está funcionando apenas em dois dias da semana.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/441/pedido_de_informacao_no._019-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/441/pedido_de_informacao_no._019-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa legislativa, os critérios que os agricultores devem atender para a utilização da PC - Escavadeira Hidráulica da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/442/pedido_de_informacao_no._020-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/442/pedido_de_informacao_no._020-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que envie a esta Casa legislativa, a fonte pagadora, bem como a finalidade da instalação de outdoors em outros municípios pernambucanos, com propagandas das ações da Prefeitura Municipal de Cabrobó.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/417/pedido_de_informacao_no._021-2021.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/417/pedido_de_informacao_no._021-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Prefeito do Município, Exmo. Sr. ELIOENAI DIAS SANTOS FILHO, para que informe a esta Casa Legislativa, se a equipe de cirurgias do hospital municipal foi demitida e em caso positivo, quais os motivos que ensejaram a demissão.</t>
   </si>
   <si>
     <t>PRCTC</t>
   </si>
   <si>
     <t>Parecer Prévio TCE-PE</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Pernambuco - TCEPE</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/48/parecer_previo_-_prestacao_de_contas_governo_2019.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/48/parecer_previo_-_prestacao_de_contas_governo_2019.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE-PE Parecer Prévio recomendando à Câmara Municipal de Cabrobó a aprovação com ressalvas das contas do Sr. Marcílio Rodrigues Cavalcanti.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>PERI</t>
   </si>
   <si>
     <t>Proposta de Emenda ao Regimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/556/projeto_de_emenda_modificativa_ao_regimento_interno_no._01-2021_-_rony_russo.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/556/projeto_de_emenda_modificativa_ao_regimento_interno_no._01-2021_-_rony_russo.docx</t>
   </si>
   <si>
     <t>Altera o Art. 36, inciso I do Regimento Interno da Câmara Municipal de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_emenda_modificativa_ao_regimento_interno_no._01-2021.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_emenda_modificativa_ao_regimento_interno_no._01-2021.docx</t>
   </si>
   <si>
     <t>Modifica o Artigo 272, inciso XXVII do Regimento Interno da Câmara Municipal de Cabrobó e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5824,68 +5824,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_no._002-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/434/requerimento_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/435/requerimento_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_no._006-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no._007-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no._008-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no._009-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no._010-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_no._011-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_no._012-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_no._013-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_no._014-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_no._015-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_no._016-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/113/requerimento_no._017-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/114/requerimento_no._018-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/115/requerimento_no._019-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/116/requerimento_no._020-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/117/requerimento_no._021-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_no._022-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_no._023-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/120/requerimento_no._024-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/121/requerimento_no._025-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_no._026-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_no._027-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/124/requerimento_no._028-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/125/requerimento_no._029-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/126/requerimento_no._030-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_no._031-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_no._032-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/129/requerimento_no._033-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/130/requerimento_no._034-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/131/requerimento_no._035-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/132/requerimento_no._036-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_no._037-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/134/requerimento_no._038-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_no._039-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_no._040-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_no._041-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_no._042-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_no._043-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_no._044-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_no._045-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_no._046-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_no._047-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/144/requerimento_no._048-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_no._049-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no._050-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_no._051-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_no._052-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/149/requerimento_no._053-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/150/requerimento_no._054-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/151/requerimento_no._055-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/152/requerimento_no._056-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/153/requerimento_no._057-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_no._058-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no._059-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_no._060-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no._061-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no._062-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_no._063-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_no._064-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_no._065-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/165/requerimento_no._067-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/166/requerimento_no._068-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/167/requerimento_no._069-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/168/requerimento_no._070-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/169/requerimento_no._071-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_no._072-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/171/requerimento_no._073-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_no._074-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_no._075-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_no._076-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_no._077-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_no._078-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_no._079-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no._080-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_no._081-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no._082-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_no._083-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_no._084-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_no._085-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_no._086-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no._087-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no._088-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no._089-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_no._090-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_no._091-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_no._092-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_no._093-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_no._094-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no._095-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_no._096-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_no._097-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_no._098-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_no._099-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_no._100-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no._101-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no._102-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no._103-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no._104-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no._105-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_no._106-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_no._107-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_no._108-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_no._109-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no._110-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_no._111-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_no._112-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/214/requerimento_no._113-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_no._114-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no._115-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_no._116-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_no._117-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/219/requerimento_no._118-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/220/requerimento_no._119-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_no._120-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_no._121-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_no._122-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_no._123-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no._124-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no._125-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no._126-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no._127-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no._128-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_no._129-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_no._130-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no._131-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/233/requerimento_no._132-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_no._133-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/235/requerimento_no._134-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no._135-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no._136-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no._137-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no._138-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no._139-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no._140-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no._141-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no._142-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no._143-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no._144-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no._145-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no._146-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no._147-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no._148-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/294/requerimento_no._149-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no._150-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no._151-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_no._152-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no._153-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no._154-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no._155-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no._156-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no._157-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no._158-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no._159-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no._160-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no._161-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no._162-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no._163-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no._164-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no._165-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no._166-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no._167-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no._168-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no._169-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no._170-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no._171-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no._172-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no._173-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no._174-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no._175-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no._176-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no._177-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no._178-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no._179-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no._180-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no._181-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no._182-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no._183-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no._184-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no._185-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no._186-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no._187-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no._188-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no._189-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/199/requerimento_no._190-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_no._191-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/201/requerimento_no._192-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no._193-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_no._194-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_no._195-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_no._196-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_no._197-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/371/requerimento_no._198-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/372/requerimento_no._199-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_no._200-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/374/requerimento_no._201-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_no._202-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_no._203-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/377/requerimento_no._204-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_no._205-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/380/requerimento_no._206-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_no._207-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no._208-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_no._209-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_no._210-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_no._211-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_no._212-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_no._213-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_no._214-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_no._215-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/391/requerimento_no._216-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_no._217-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_no._218-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_no._219-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_no._220-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_no._221-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_no._222-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_no._223-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no._224-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no._225-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_no._226-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_no._227-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_no._228-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_no._229-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no._230-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_no._231-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_no._232-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_no._233-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_no._234-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_no._235-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_no._237-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_no._238-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_no._239-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_no._240-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_no._241-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no._242-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no._243-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no._244-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no._245-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no._246-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/519/requerimento_no._247-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no._248-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/521/requerimento_no._249-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/522/requerimento_no._250-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no._251-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/524/requerimento_no._252-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_no._253-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/526/requerimento_no._254-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/527/requerimento_no._255-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/528/requerimento_no._256-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/529/requerimento_no._257-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/530/requerimento_no._258-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no._259-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/532/requerimento_no._260-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/533/requerimento_no._261-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/534/requerimento_no._262-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_no._263-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/536/requerimento_no._264-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/537/requerimento_no._265-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_no._266-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/539/requerimento_no._267-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/540/requerimento_no._268-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_no._269-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_no._270-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_no._271-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_no._272-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_no._273-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_no._274-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_no._275-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_no._276-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no._278-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/578/pr_002_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/579/pr_003_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/580/pr_004_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/581/pr_005_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/582/pr_006_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/583/pr_007_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_resolucao_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_resolucao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/502/projeto_de_resolucao_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/74/pr_016_-_glenio_rodrigues.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/75/pr_017_-_glenio_rodrigues.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/506/projeto_de_resolucao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/508/projeto_de_resolucao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/510/projeto_de_resolucao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/512/projeto_de_resolucao_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_resolucao_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/614/pr_020_-_joao_da_saude.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/555/projeto_de_emenda_a_lei_organica_no._01-2021.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_emenda_a_lei_organica_no_2-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/1/mocao_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/3/mocao_no._002-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/5/mocao_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/7/mocao_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/2/mocao_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/8/mocao_no._006-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/9/mocao_no._007-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/10/mocao_no._008-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/11/mocao_no._009-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/12/mocao_no._010-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/13/mocao_no._011-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/16/mocao_no._012-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/21/mocao_no._013-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/22/mocao_no._014-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/23/mocao_no._015-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/24/mocao_no._016-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/25/mocao_no._017-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/26/mocao_no._018-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/27/mocao_no._019-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/28/mocao_no._020-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/29/mocao_no._021-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/30/mocao_no._022-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/31/mocao_no._023-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/32/mocao_no._024-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_no._025-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/50/mocao_no._026-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/51/mocao_no._027-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/53/mocao_no._028-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/54/mocao_no._029-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/55/mocao_no._030-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/56/mocao_no._031-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/85/mocao_no._032-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/86/mocao_no._033-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/87/mocao_no._034-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/88/mocao_no._035-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/89/mocao_no._036-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_no._037-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/91/mocao_no._038-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/92/mocao_no._039-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/93/mocao_no._040-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/94/mocao_no._041-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/95/mocao_no._042-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/96/mocao_no._043-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/97/mocao_no._044-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/98/mocao_no._045-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/99/mocao_no._046-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/100/mocao_no._047-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/101/mocao_no._048-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/102/mocao_no._049-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/103/mocao_no._050-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/104/mocao_no._051-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/105/mocao_no._052-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/211/mocao_no._053-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/248/mocao_no._054-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/249/mocao_no._055-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/250/mocao_no._056-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/251/mocao_no._057-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/252/mocao_no._058-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/253/mocao_no._059-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/254/mocao_no._060-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/255/mocao_no._061-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/256/mocao_no._062-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/257/mocao_no._063-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/258/mocao_no._064-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/259/mocao_no._065-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/260/mocao_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/261/mocao_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/262/mocao_no._068-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/263/mocao_no._069-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/264/mocao_no._070-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/265/mocao_no._071-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/266/mocao_no._073-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/267/mocao_no._074-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/268/mocao_no._075-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/269/mocao_no._076-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/270/mocao_no._077-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/271/mocao_no._078-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/272/mocao_no._079-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/273/mocao_no._080-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/274/mocao_no._081-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/275/mocao_no._082-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/276/mocao_no._083-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_no._084-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_no._085-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/279/mocao_no._086-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/280/mocao_no._087-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_no._088-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/282/mocao_no._089-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/283/mocao_no._090-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/284/mocao_no._091-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/285/mocao_no._092-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/298/mocao_no._093-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/299/mocao_no._094-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/309/mocao_no._095-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/310/mocao_no._096-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_no._097-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/312/mocao_no._098-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/313/mocao_no._099-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_no._100-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/315/mocao_no._101-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/316/mocao_no._102-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_no._103-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/318/mocao_no._104-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/685/mocao_no._105-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/686/mocao_no._106-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/687/mocao_no._107-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/689/mocao_no._108-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/688/mocao_no._111-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/690/mocao_no._112-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/691/mocao_no._113-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/692/mocao_no._114-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/693/mocao_no._116-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/694/mocao_no._117-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/695/mocao_no._118-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/43/mocao_no._119-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/44/mocao_no._120-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/49/mocao_no._121-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_no._122-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/81/mocao_no._123-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/82/mocao_no._124-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/83/mocao_no._125-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/84/mocao_no._126-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_lei_no_001-2021_rony_russo-_da_nova_redacao_a_lei_no._1775-2015.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_lei_no._002-2021_-_vereador_rony_russo.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/560/projeto_de_lei_no._003-2021_-_vereador_rony_russo.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_no._004-2021_-_glenio_rodrigues.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/562/projeto_de_lei_no._005-2021_-_atualizando-2021_-_vereador_rony_russo_publicidade_licitacoes.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/563/projeto_de_lei_no._006-2021_-_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_no._007-2021_-_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/565/projeto_de_lei_no._008-2021_-_mesa_diretora_-_altera_o_anexo_ii_da_lei_1.511-2007.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/566/projeto_de_lei_no._009-2021_-_joao_freire.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/567/projeto_de_lei_no._010-2021_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/568/projeto_de_lei_no._011-2021_-_vereador_rony_russo.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/569/projeto_de_lei_no._012-2021_-_vereador_rony_russo_-_amarcao.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/570/projeto_de_lei_no._013-2021_-_vereador_rony_russo_-_combate_ao_machismo.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/571/projeto_de_lei_no._014-2021_-_vereador_rony_russo_-_aleitamento_materno.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_no._015-2021_-_vereador_rony_russo_-_padronizacao_do_imoveis.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_de_lei_no._016-2021_-_cris_beira_rio.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_no._017-2021_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de_lei_no._018-2021_-_vereador_tinanan.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_no._019-2021_-_todos_os_vereadores.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_020-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no._021-2021_-_camara.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no._022-2021_-_virlane_joao_e_karla.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_no_23-2021_-_medalha_vereador_romero_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no._024-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_no._025_-_2021_-_altera_o_pccv_dos_servidores_efetivos_no_ambito_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_no_26-2021_-_denomina_unidade_de_saude_familiar_na_fazenda_jatoba.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_no_61-2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/15/plo_no._68-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no._069-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no._071-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no._072-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_ordinaria_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_ordinaria_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/475/projeto_de_lei_no_79-2021_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_no_80-2021_-_modifica_o_rpps.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_lei_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/544/mensagem_e_projeto_de_lei__no_83.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/545/mensagem_e_projeto_de_lei_no_84-2021-_aprova_o_relatorio_final_pme_ass.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_no_85_-_camara.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/17/parecer_da_comissao_de_financas_e_orcamentos_-_pl_068-2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/18/parecer_da_comissao_de_financas_e_orcamentos_-_pl_070-2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/19/parecer_da_comissao_de_financas_e_orcamentos_-_pl_068-2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/20/parecer_da_comissao_de_financas_e_orcamentos_-_pl_070-2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/45/parecer_da_comissao_de_justica_e_redacao_de_leis_-_processo_tc_20100187-1_-_contas_exercicio_2019.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/46/parecer_da_comissao_de_financas_e_orcamentos_-_processo_tc_20100187-1_-_contas_exercicio_2019.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/60/parecer_da_comissao_de_financas_e_orcamentos_-_pl_066-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/62/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_069-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/63/parecer_da_comissao_de_financas_e_orcamentos_-_pl_069-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/65/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_021-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/66/parecer_da_comissao_de_financas_e_orcamentos_-_pl_021-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/68/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_022-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/69/parecer_da_comissao_de_financas_e_orcamentos_-_pl_022-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/450/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pelo_002-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/451/parecer_da_comissao_de_financas_e_orcamentos_-_pelo_002-2021_-_prefeitura_-_voto_de_virlane_e_cris.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/452/parecer_da_comissao_de_financas_e_orcamentos_-_pelo_002-2021_-_prefeitura_-_voto_de_glenio.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/453/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_080-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/454/parecer_da_comissao_de_financas_e_orcamentos_-_pl_080-2021_-_prefeitura_-_voto_virlane_e_cris.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/455/parecer_da_comissao_de_financas_e_orcamentos_-_pl_080-2021_-_prefeitura_-_voto_de_glenio.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/456/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_061-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/457/parecer_da_comissao_de_financas_e_orcamentos_-_pl_061-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/458/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_062-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/459/parecer_da_comissao_de_financas_e_orcamentos_-_pl_062-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/460/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_073-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/461/parecer_da_comissao_de_financas_e_orcamentos_-_pl_073-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/462/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_074-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/463/parecer_da_comissao_de_financas_e_orcamentos_-_pl_074-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/464/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_075-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/465/parecer_da_comissao_de_financas_e_orcamentos_-_pl_075-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/466/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_076-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/467/parecer_da_comissao_de_financas_e_orcamentos_-_pl_076-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/468/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_077-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/469/parecer_da_comissao_de_financas_e_orcamentos_-_pl_077-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/470/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_078-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/471/parecer_da_comissao_de_financas_e_orcamentos_-_pl_078-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/473/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_079-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/474/parecer_da_comissao_de_financas_e_orcamentos_-_pl_079-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/476/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_023-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/477/parecer_da_comissao_de_financas_e_orcamentos_-_pl_023-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/479/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_025-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/480/parecer_da_comissao_de_financas_e_orcamentos_-_pl_025-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/482/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_026-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/483/parecer_da_comissao_de_financas_e_orcamentos_-_pl_026-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/485/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_023-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/486/parecer_da_comissao_de_financas_e_orcamentos_-_pr_023-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/488/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_025-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/489/parecer_da_comissao_de_financas_e_orcamentos_-_pr_025-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/491/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_001-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/493/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_011-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/495/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_012-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/497/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_013-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/499/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_014-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/501/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_015-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/503/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_016-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/504/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_017-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/505/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_018-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/507/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_019-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/509/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_021-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/511/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_024-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/585/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_085-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/586/parecer_da_comissao_de_financas_e_orcamentos_-_pl_085-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/603/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_020-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/604/parecer_da_comissao_de_financas_e_orcamentos_-_pl_020-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/612/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_020-2021_-_camara.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/613/parecer_da_comissao_de_financas_e_orcamentos_-_pr_020-2021_-_camara.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/379/pedido_de_informacao_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/382/pedido_de_informacao_no._002-2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/418/pedido_de_informacao_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/419/pedido_de_informacao_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/420/pedido_de_informacao_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/421/pedido_de_informacao_no._006-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/422/pedido_de_informacao_no._007-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/423/pedido_de_informacao_no._008-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/424/pedido_de_informacao_no._009-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/425/pedido_de_informacao_no._010-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/426/pedido_de_informacao_no._011-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/427/pedido_de_informacao_no._012-2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/428/pedido_de_informacao_no._013-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/429/pedido_de_informacao_no._014-2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/430/pedido_de_informacao_no._015-2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/431/pedido_de_informacao_no._016-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/432/pedido_de_informacao_no._017-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/433/pedido_de_informacao_no._018-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/441/pedido_de_informacao_no._019-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/442/pedido_de_informacao_no._020-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/417/pedido_de_informacao_no._021-2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/48/parecer_previo_-_prestacao_de_contas_governo_2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/556/projeto_de_emenda_modificativa_ao_regimento_interno_no._01-2021_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_emenda_modificativa_ao_regimento_interno_no._01-2021.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_no._002-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/434/requerimento_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/435/requerimento_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/436/requerimento_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_no._006-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/437/requerimento_no._007-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_no._008-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_no._009-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_no._010-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_no._011-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_no._012-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_no._013-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_no._014-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_no._015-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_no._016-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/113/requerimento_no._017-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/114/requerimento_no._018-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/115/requerimento_no._019-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/116/requerimento_no._020-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/117/requerimento_no._021-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_no._022-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_no._023-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/120/requerimento_no._024-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/121/requerimento_no._025-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_no._026-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/123/requerimento_no._027-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/124/requerimento_no._028-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/125/requerimento_no._029-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/126/requerimento_no._030-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_no._031-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_no._032-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/129/requerimento_no._033-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/130/requerimento_no._034-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/131/requerimento_no._035-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/132/requerimento_no._036-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_no._037-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/134/requerimento_no._038-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_no._039-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_no._040-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_no._041-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_no._042-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_no._043-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_no._044-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_no._045-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_no._046-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_no._047-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/144/requerimento_no._048-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_no._049-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no._050-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_no._051-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_no._052-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/149/requerimento_no._053-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/150/requerimento_no._054-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/151/requerimento_no._055-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/152/requerimento_no._056-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/153/requerimento_no._057-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/154/requerimento_no._058-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no._059-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_no._060-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no._061-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no._062-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_no._063-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_no._064-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_no._065-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/165/requerimento_no._067-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/166/requerimento_no._068-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/167/requerimento_no._069-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/168/requerimento_no._070-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/169/requerimento_no._071-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_no._072-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/171/requerimento_no._073-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_no._074-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_no._075-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_no._076-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/175/requerimento_no._077-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_no._078-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_no._079-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no._080-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_no._081-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no._082-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_no._083-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_no._084-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_no._085-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_no._086-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no._087-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no._088-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no._089-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_no._090-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_no._091-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_no._092-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_no._093-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_no._094-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no._095-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_no._096-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_no._097-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_no._098-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_no._099-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_no._100-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no._101-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no._102-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no._103-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no._104-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no._105-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_no._106-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_no._107-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_no._108-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_no._109-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no._110-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_no._111-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_no._112-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/214/requerimento_no._113-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_no._114-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no._115-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_no._116-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_no._117-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/219/requerimento_no._118-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/220/requerimento_no._119-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/221/requerimento_no._120-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/222/requerimento_no._121-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/223/requerimento_no._122-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/224/requerimento_no._123-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no._124-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no._125-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no._126-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no._127-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no._128-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_no._129-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_no._130-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no._131-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/233/requerimento_no._132-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_no._133-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/235/requerimento_no._134-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no._135-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no._136-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no._137-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no._138-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no._139-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no._140-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/286/requerimento_no._141-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/287/requerimento_no._142-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/288/requerimento_no._143-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_no._144-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no._145-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no._146-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/292/requerimento_no._147-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no._148-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/294/requerimento_no._149-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/295/requerimento_no._150-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/297/requerimento_no._151-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_no._152-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no._153-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_no._154-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_no._155-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_no._156-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_no._157-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_no._158-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_no._159-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_no._160-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_no._161-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_no._162-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_no._163-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_no._164-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_no._165-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_no._166-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_no._167-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_no._168-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_no._169-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_no._170-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_no._171-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_no._172-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no._173-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_no._174-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_no._175-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/350/requerimento_no._176-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/352/requerimento_no._177-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_no._178-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/354/requerimento_no._179-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_no._180-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_no._181-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/358/requerimento_no._182-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_no._183-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_no._184-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_no._185-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_no._186-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_no._187-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/366/requerimento_no._188-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/367/requerimento_no._189-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/199/requerimento_no._190-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_no._191-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/201/requerimento_no._192-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no._193-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_no._194-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/204/requerimento_no._195-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_no._196-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_no._197-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/371/requerimento_no._198-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/372/requerimento_no._199-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_no._200-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/374/requerimento_no._201-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_no._202-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_no._203-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/377/requerimento_no._204-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_no._205-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/380/requerimento_no._206-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_no._207-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_no._208-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_no._209-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_no._210-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_no._211-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_no._212-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_no._213-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_no._214-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_no._215-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/391/requerimento_no._216-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/392/requerimento_no._217-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_no._218-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/394/requerimento_no._219-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_no._220-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_no._221-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_no._222-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_no._223-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_no._224-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_no._225-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_no._226-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_no._227-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_no._228-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_no._229-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no._230-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_no._231-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_no._232-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_no._233-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_no._234-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_no._235-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_no._237-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_no._238-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_no._239-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_no._240-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_no._241-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/514/requerimento_no._242-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/515/requerimento_no._243-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_no._244-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_no._245-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/518/requerimento_no._246-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/519/requerimento_no._247-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/520/requerimento_no._248-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/521/requerimento_no._249-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/522/requerimento_no._250-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no._251-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/524/requerimento_no._252-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_no._253-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/526/requerimento_no._254-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/527/requerimento_no._255-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/528/requerimento_no._256-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/529/requerimento_no._257-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/530/requerimento_no._258-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no._259-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/532/requerimento_no._260-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/533/requerimento_no._261-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/534/requerimento_no._262-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_no._263-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/536/requerimento_no._264-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/537/requerimento_no._265-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/538/requerimento_no._266-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/539/requerimento_no._267-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/540/requerimento_no._268-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_no._269-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_no._270-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_no._271-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_no._272-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_no._273-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_no._274-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_no._275-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_no._276-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_no._278-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/578/pr_002_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/579/pr_003_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/580/pr_004_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/581/pr_005_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/582/pr_006_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/583/pr_007_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_resolucao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_resolucao_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_resolucao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/502/projeto_de_resolucao_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/74/pr_016_-_glenio_rodrigues.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/75/pr_017_-_glenio_rodrigues.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/506/projeto_de_resolucao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/508/projeto_de_resolucao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/510/projeto_de_resolucao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/512/projeto_de_resolucao_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_resolucao_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/614/pr_020_-_joao_da_saude.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/555/projeto_de_emenda_a_lei_organica_no._01-2021.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/443/projeto_de_emenda_a_lei_organica_no_2-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/1/mocao_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/3/mocao_no._002-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/5/mocao_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/7/mocao_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/2/mocao_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/8/mocao_no._006-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/9/mocao_no._007-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/10/mocao_no._008-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/11/mocao_no._009-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/12/mocao_no._010-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/13/mocao_no._011-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/16/mocao_no._012-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/21/mocao_no._013-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/22/mocao_no._014-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/23/mocao_no._015-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/24/mocao_no._016-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/25/mocao_no._017-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/26/mocao_no._018-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/27/mocao_no._019-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/28/mocao_no._020-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/29/mocao_no._021-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/30/mocao_no._022-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/31/mocao_no._023-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/32/mocao_no._024-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_no._025-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/50/mocao_no._026-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/51/mocao_no._027-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/53/mocao_no._028-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/54/mocao_no._029-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/55/mocao_no._030-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/56/mocao_no._031-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/85/mocao_no._032-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/86/mocao_no._033-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/87/mocao_no._034-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/88/mocao_no._035-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/89/mocao_no._036-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/90/mocao_no._037-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/91/mocao_no._038-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/92/mocao_no._039-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/93/mocao_no._040-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/94/mocao_no._041-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/95/mocao_no._042-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/96/mocao_no._043-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/97/mocao_no._044-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/98/mocao_no._045-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/99/mocao_no._046-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/100/mocao_no._047-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/101/mocao_no._048-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/102/mocao_no._049-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/103/mocao_no._050-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/104/mocao_no._051-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/105/mocao_no._052-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/211/mocao_no._053-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/248/mocao_no._054-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/249/mocao_no._055-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/250/mocao_no._056-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/251/mocao_no._057-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/252/mocao_no._058-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/253/mocao_no._059-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/254/mocao_no._060-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/255/mocao_no._061-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/256/mocao_no._062-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/257/mocao_no._063-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/258/mocao_no._064-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/259/mocao_no._065-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/260/mocao_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/261/mocao_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/262/mocao_no._068-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/263/mocao_no._069-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/264/mocao_no._070-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/265/mocao_no._071-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/266/mocao_no._073-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/267/mocao_no._074-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/268/mocao_no._075-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/269/mocao_no._076-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/270/mocao_no._077-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/271/mocao_no._078-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/272/mocao_no._079-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/273/mocao_no._080-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/274/mocao_no._081-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/275/mocao_no._082-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/276/mocao_no._083-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_no._084-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_no._085-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/279/mocao_no._086-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/280/mocao_no._087-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/281/mocao_no._088-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/282/mocao_no._089-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/283/mocao_no._090-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/284/mocao_no._091-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/285/mocao_no._092-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/298/mocao_no._093-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/299/mocao_no._094-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/309/mocao_no._095-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/310/mocao_no._096-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/311/mocao_no._097-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/312/mocao_no._098-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/313/mocao_no._099-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/314/mocao_no._100-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/315/mocao_no._101-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/316/mocao_no._102-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_no._103-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/318/mocao_no._104-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/685/mocao_no._105-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/686/mocao_no._106-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/687/mocao_no._107-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/689/mocao_no._108-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/688/mocao_no._111-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/690/mocao_no._112-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/691/mocao_no._113-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/692/mocao_no._114-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/693/mocao_no._116-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/694/mocao_no._117-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/695/mocao_no._118-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/43/mocao_no._119-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/44/mocao_no._120-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/49/mocao_no._121-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_no._122-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/81/mocao_no._123-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/82/mocao_no._124-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/83/mocao_no._125-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/84/mocao_no._126-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_lei_no_001-2021_rony_russo-_da_nova_redacao_a_lei_no._1775-2015.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_lei_no._002-2021_-_vereador_rony_russo.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/560/projeto_de_lei_no._003-2021_-_vereador_rony_russo.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_no._004-2021_-_glenio_rodrigues.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/562/projeto_de_lei_no._005-2021_-_atualizando-2021_-_vereador_rony_russo_publicidade_licitacoes.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/563/projeto_de_lei_no._006-2021_-_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_no._007-2021_-_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/565/projeto_de_lei_no._008-2021_-_mesa_diretora_-_altera_o_anexo_ii_da_lei_1.511-2007.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/566/projeto_de_lei_no._009-2021_-_joao_freire.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/567/projeto_de_lei_no._010-2021_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/568/projeto_de_lei_no._011-2021_-_vereador_rony_russo.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/569/projeto_de_lei_no._012-2021_-_vereador_rony_russo_-_amarcao.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/570/projeto_de_lei_no._013-2021_-_vereador_rony_russo_-_combate_ao_machismo.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/571/projeto_de_lei_no._014-2021_-_vereador_rony_russo_-_aleitamento_materno.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_no._015-2021_-_vereador_rony_russo_-_padronizacao_do_imoveis.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_de_lei_no._016-2021_-_cris_beira_rio.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_no._017-2021_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de_lei_no._018-2021_-_vereador_tinanan.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_no._019-2021_-_todos_os_vereadores.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_020-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no._021-2021_-_camara.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_no._022-2021_-_virlane_joao_e_karla.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_no_23-2021_-_medalha_vereador_romero_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/73/projeto_de_lei_no._024-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_no._025_-_2021_-_altera_o_pccv_dos_servidores_efetivos_no_ambito_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_no_26-2021_-_denomina_unidade_de_saude_familiar_na_fazenda_jatoba.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_lei_no_61-2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/15/plo_no._68-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no._069-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_no._071-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_no._072-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/445/projeto_de_lei_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/447/projeto_de_lei_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/448/projeto_de_lei_ordinaria_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/449/projeto_de_lei_ordinaria_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_lei_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/475/projeto_de_lei_no_79-2021_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/444/projeto_de_lei_no_80-2021_-_modifica_o_rpps.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_lei_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/544/mensagem_e_projeto_de_lei__no_83.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/545/mensagem_e_projeto_de_lei_no_84-2021-_aprova_o_relatorio_final_pme_ass.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_no_85_-_camara.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/17/parecer_da_comissao_de_financas_e_orcamentos_-_pl_068-2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/18/parecer_da_comissao_de_financas_e_orcamentos_-_pl_070-2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/19/parecer_da_comissao_de_financas_e_orcamentos_-_pl_068-2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/20/parecer_da_comissao_de_financas_e_orcamentos_-_pl_070-2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/45/parecer_da_comissao_de_justica_e_redacao_de_leis_-_processo_tc_20100187-1_-_contas_exercicio_2019.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/46/parecer_da_comissao_de_financas_e_orcamentos_-_processo_tc_20100187-1_-_contas_exercicio_2019.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/60/parecer_da_comissao_de_financas_e_orcamentos_-_pl_066-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/62/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_069-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/63/parecer_da_comissao_de_financas_e_orcamentos_-_pl_069-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/65/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_021-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/66/parecer_da_comissao_de_financas_e_orcamentos_-_pl_021-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/68/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_022-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/69/parecer_da_comissao_de_financas_e_orcamentos_-_pl_022-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/450/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pelo_002-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/451/parecer_da_comissao_de_financas_e_orcamentos_-_pelo_002-2021_-_prefeitura_-_voto_de_virlane_e_cris.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/452/parecer_da_comissao_de_financas_e_orcamentos_-_pelo_002-2021_-_prefeitura_-_voto_de_glenio.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/453/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_080-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/454/parecer_da_comissao_de_financas_e_orcamentos_-_pl_080-2021_-_prefeitura_-_voto_virlane_e_cris.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/455/parecer_da_comissao_de_financas_e_orcamentos_-_pl_080-2021_-_prefeitura_-_voto_de_glenio.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/456/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_061-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/457/parecer_da_comissao_de_financas_e_orcamentos_-_pl_061-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/458/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_062-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/459/parecer_da_comissao_de_financas_e_orcamentos_-_pl_062-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/460/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_073-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/461/parecer_da_comissao_de_financas_e_orcamentos_-_pl_073-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/462/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_074-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/463/parecer_da_comissao_de_financas_e_orcamentos_-_pl_074-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/464/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_075-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/465/parecer_da_comissao_de_financas_e_orcamentos_-_pl_075-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/466/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_076-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/467/parecer_da_comissao_de_financas_e_orcamentos_-_pl_076-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/468/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_077-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/469/parecer_da_comissao_de_financas_e_orcamentos_-_pl_077-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/470/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_078-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/471/parecer_da_comissao_de_financas_e_orcamentos_-_pl_078-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/473/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_079-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/474/parecer_da_comissao_de_financas_e_orcamentos_-_pl_079-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/476/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_023-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/477/parecer_da_comissao_de_financas_e_orcamentos_-_pl_023-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/479/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_025-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/480/parecer_da_comissao_de_financas_e_orcamentos_-_pl_025-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/482/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_026-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/483/parecer_da_comissao_de_financas_e_orcamentos_-_pl_026-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/485/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_023-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/486/parecer_da_comissao_de_financas_e_orcamentos_-_pr_023-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/488/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_025-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/489/parecer_da_comissao_de_financas_e_orcamentos_-_pr_025-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/491/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_001-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/493/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_011-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/495/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_012-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/497/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_013-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/499/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_014-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/501/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_015-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/503/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_016-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/504/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_017-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/505/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_018-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/507/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_019-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/509/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_021-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/511/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_024-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/585/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_085-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/586/parecer_da_comissao_de_financas_e_orcamentos_-_pl_085-2021_-_prefeitura.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/603/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pl_020-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/604/parecer_da_comissao_de_financas_e_orcamentos_-_pl_020-2021_-_camara.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/612/parecer_da_comissao_de_justica_e_redacao_de_leis_-_pr_020-2021_-_camara.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/613/parecer_da_comissao_de_financas_e_orcamentos_-_pr_020-2021_-_camara.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/379/pedido_de_informacao_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/382/pedido_de_informacao_no._002-2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/418/pedido_de_informacao_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/419/pedido_de_informacao_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/420/pedido_de_informacao_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/421/pedido_de_informacao_no._006-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/422/pedido_de_informacao_no._007-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/423/pedido_de_informacao_no._008-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/424/pedido_de_informacao_no._009-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/425/pedido_de_informacao_no._010-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/426/pedido_de_informacao_no._011-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/427/pedido_de_informacao_no._012-2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/428/pedido_de_informacao_no._013-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/429/pedido_de_informacao_no._014-2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/430/pedido_de_informacao_no._015-2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/431/pedido_de_informacao_no._016-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/432/pedido_de_informacao_no._017-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/433/pedido_de_informacao_no._018-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/441/pedido_de_informacao_no._019-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/442/pedido_de_informacao_no._020-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/417/pedido_de_informacao_no._021-2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/48/parecer_previo_-_prestacao_de_contas_governo_2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/556/projeto_de_emenda_modificativa_ao_regimento_interno_no._01-2021_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_emenda_modificativa_ao_regimento_interno_no._01-2021.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H595"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="193.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>