--- v0 (2025-12-10)
+++ v1 (2026-04-26)
@@ -54,5838 +54,5838 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Pedro Novaes</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_no_1-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feita a revitalização da praça da igreja matriz e colocação de asfalto em torno dela.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Karla Amando, Junior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_no_2-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que, aproveitando o período de chuvas que irá se iniciar, esforços sejam feitos para implantar no município de Cabrobó, programa municipal gratuito de aração de terras de agricultores de pequeno e médio portes (Programa Terra Pronta), com a finalidade de beneficiar a agricultura em nosso município.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cris Beira Rio</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_3-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_3-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que sejam interligados os bairros Beira Rio e Subestação, através da pavimentação da Rua do Loteamento Rocha que dá acesso a Escola Municipal Joaquim André Cavalcanti.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Junior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_no_4-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feito o muro ao redor da Escola Municipal Gesualdo Freire de Carvalho, na Comunidade Mãe Rosa.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_no_5-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feito o cascalhamento das estradas das fazendas: Cigano e Jiqui, com a finalidade de garantir o escoamento da produção agrícola da região.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao_no_6-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja retirada a cobertura da Quadra Antônio Marcos dos Santos, para ser implantada em nova quadra a ser construída em terreno ao lado do campo society do bairro Subestação.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao_no_7-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que sejam construídas faixas de pedestres elevadas em frente às escolas da zona urbana do Município.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Henriqueta Torres</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_no_8-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_no_8-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos para construir Unidade Básica de Saúde na Comunidade Cachoeirinha.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_no_9-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_no_9-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos para viabilizar centro de reabilitação de usuários de drogas.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>João da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_no_10-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que sejam construídos campos society nos bairros Cohab e Vila das Flores.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_no_11-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feita reforma na Concha Acústica.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Glênio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_no_12-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, no sentido de homenagear o Sr. Permino Manoel da Silva no Circuito de vaquejada de 2023.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_no_13-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja disponibilizado um especialista em fisioterapia e um psicólogo na casa de apoio na cidade do Recife para tratar o povo cabroboense que ali se encontra.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_no_14-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos no sentido de construir uma Academia da Saúde e uma Praça no bairro Maria Luíza.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_no_15-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feita aquisição de caminhão com equipamentos de perfuração de poços, com a finalidade de suprir a necessidade de perfuração de poços, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_no_16-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município e à Secretaria Especial JUNTAS, para que seja providenciado cursos , semestralmente, de educadores da Lei Maria da Penha, tendo em vista que os condenados são obrigados a fazer o referido curso que atualmente não é disponibilizado no Município, com a finalidade de combater a violência contra a mulher em Cabrobó.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_no_17-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, que esforços sejam feitos para viabilizar o calçamento na Associação São José, Comunidade Mãe Rosa e Vila Toco Preto.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_no_18-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos com a finalidade de instalar uma casa do estudante cabroboense na cidade de Serra Talhada, tendo em vista a grande quantidades de estudantes da nossa cidade que lá estudam.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_no_19-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos para construir campo society de grama sintética na Comunidade Jiboia.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1737/indicacao_no_20-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1737/indicacao_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feita uma Academia da Saúde no bairro Alto do Cancão, nas proximidades do hospital municipal.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_no_21-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município e ao Secretário de Educação do Município, para que sejam promovidos cursos para os vigias efetivos e contratados das escolas municipais, a fim de capacitar os mesmos para garantir segurança nas escolas.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_no_22-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos no sentido de se construir uma Academia da Saúde na Comunidade Mãe Rosa, localizada às margens da BR 428.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_no_23-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que após ser feita a recuperação do saneamento básico da rua 13 de maio, que seja feita a pavimentação asfáltica da referida rua.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_no_24-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feito o pagamento do piso salarial dos enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, conforme a Lei nº 14.434.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_no_25-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Indica à CODEVASF, que esforços sejam feitos para construir sistema de abastecimento de água, no Município de Cabrobó, para levar água tratada à população das comunidades rurais: Mãe Rosa, Toco Preto, Ponta da Ilha, Vila Captação, Assentamento Jiboia, Associação Faquinha, Manguinha, Associação Riacho Fundo e Cohab de Jovem Branco.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1855/indicacao_no_26-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1855/indicacao_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feita a iluminação da quadra da escola Joaquim André no bairro da Subestação.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_no_27-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município e Secretaria de Saúde, para que esforços sejam realizados a fim de garantir abertura de um PSF para atender os moradores dos bairros Vila das Flores e Vila Nova.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_no_28-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município e a Secretaria de Saúde, para que esforços sejam feitos, a fim de garantir a instalação de um PSF para atender as Comunidades da Manguinha, Cohab de Jovem Branco, Associação Riacho Fundo 1, Comunidade Procópio, Comunidade Lameirão, Comunidade Retomada, Assentamento Riacho dos Bois, Assentamento Eloíta Pereira, Barro Vermelho, Barro Branco e Mosquito, além de regiões circunvizinhas.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_no_29-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos a fim de garantir recursos para construção de uma praça com equipamentos na Associação Riacho Fundo 1 e Comunidade Manguinha.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_no_30-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja construído pátio de eventos em Cabrobó.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_no_31-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam realizados a fim de garantir a construção de um espaço para comercialização de animais em nosso município.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2038/indicacao_no_32-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2038/indicacao_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja destinado veículos para os PSFs da zona rural do município, para atender a população rural, tendo em vista a necessidade e dificuldade de deslocamento aos referidos postos.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_no_33-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja asfaltado o entorno da Praça João Freire de Carvalho.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2181/indicacao_no_34-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2181/indicacao_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para construir quadras poliesportivas cobertas nas Comunidades Santana, Cruz do Riacho e Jiboia, bem como seja feita a cobertura da quadra da Comunidade Vila Junco.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao_no_35-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para criar no Município de Cabrobó,  o Programa BOLSA ALFABETIZA CABROBÓ, que tem por objetivo promover o acesso, a permanência e a conclusão com sucesso do processo inicial de alfabetização, através da concessão de incentivo financeiro ao aluno que comprove sua condição de analfabeto, e que atenda as condições a ele impostas para receber o referido incentivo financeiro, conforme minuta de projeto de lei em anexo.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Yasmin Almeida</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_no_36-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos a fim de instituir no Município de Cabrobó um Cursinho Pré-Vestibular Municipal gratuito, para gerar melhores oportunidades de acesso às universidades aos estudantes da nossa cidade que prestarão vestibular ou participarão do ENEM, especialmente os alunos que sejam de família de baixa renda cadastrada em algum programa social.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1440/requerimento_no_1-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1440/requerimento_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja colocado um bebedouro d'água na quadra de esportes.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1451/requerimento_no_2-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1451/requerimento_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja consertado o calçamento da rua Adriano Rodrigo de Souza.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1452/requerimento_no_3-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1452/requerimento_no_3-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção da iluminação dos postes da Comunidade Mãe Rosa, com disponibilização de 5(cinco) kites de luminária para que seja colocado às margens da BR 428 do lado direito da referida Comunidade.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1453/requerimento_no_4-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1453/requerimento_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja colocado aterro para consertar buracos nas ruas João Vidal Pinheiro e Júlio Vidal.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1455/requerimento_no_5-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1455/requerimento_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a limpeza das áreas externas e internas dos prédios públicos, escolas e postos de saúde do Município, principalmente com capinação.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1466/requerimento_no_6-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1466/requerimento_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, tendo em vista a realização de procissão ao Morro da Conceição no próximo domingo, dia 29 de janeiro às 04:00, para que sejam disponibilizados quatro ônibus para trazer os fieis do Morro da Conceição, ao término da procissão, por volta das 06:00.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1467/requerimento_no_7-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1467/requerimento_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feito o conserto de buraco em frente à Escola Joaquim André Cavalcanti, bairro Subestação.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/requerimento_no_8-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/requerimento_no_8-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, para que seja construída cisterna no Posto de Saúde da Comunidade Murici, tendo em vista que a constante falta de água tem causado problemas nos atendimentos.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_no_9-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_no_9-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o complemento do calçamento da Rua Eunice Dias dos Santos, bairro Santa Rita.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1471/requerimento_no_10-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1471/requerimento_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a demolição, com urgência, das casas abandonadas e posterior limpeza do terreno, para a futura construção do cais do bairro Beira Rio.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1472/requerimento_no_11-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1472/requerimento_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a pintura, manutenção da iluminação e colocação de equipamentos de academia ao ar livre na praça da Rua Albino Aires Cavalcanti no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_no_12-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que realize estudo de viabilidade de ampliação da adutora da Comunidade Jiqui.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_no_13-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a limpeza, capinação e retirada de entulhos da Rua Pedro Alcântara Cordeiro, no centro do Município.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_no_14-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feito o conserto de esgoto por trás da Quadra de Esportes O Araujão.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>Marcos de Neuma</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1491/requerimento_no_15-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1491/requerimento_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Pedido a secretária de saúde, para que seja criado um cronograma de atendimento médico na Comunidade Jatobá.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_16-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura para que seja feita a limpeza ao redor da igreja Nossa Senhora de Lourdes, no bairro Pedro Quirino.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_17-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao secretário de Infraestrutura do Município, para que seja feita uma limpeza por trás da Escola Gregório de Souza Menezes.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_18-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção da iluminação do Assentamento Eloita Pereira.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_19-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a construção de quebra molas em frente a Igreja Ministério de Perus, próximo à Premolaje.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_20-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção da iluminação das Comunidades: Jatobá, Bananeira 2, Bananeira e Curral Novo.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_21-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária do Município, para que determine data de atendimento médico, pelo menos a cada 15 dias, nas Comunidades Boqueirão e Santana, tendo em vista a demanda e a necessidade da população ter que se descolar por vários quilômetros para ter atendimento.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no_22-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde, para que dê agilidade na realização de cirurgias em crianças.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_23-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde, que esforços sejam feitos no sentido da contratação de cardiologista, tendo em vista a demanda do Município.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_24-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde, para esforços sejam feitos no sentido da contratação de Mastologista, tendo em vista a demanda e a necessidade do Município.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_25-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito mutirão de manutenção de iluminação pública na zona urbana de Cabrobó, principalmente nos bairros.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_26-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Coordenador da Compesa do Município, para que seja feita a recuperação de esgoto na Estação Elevatória localizada no bairro Bozano.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1540/requerimento_no_27-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1540/requerimento_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a limpeza dos canais dos bairros Vila das Flores e Bozano.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_no_28-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feita a recuperação de esgoto nas proximidades da Concha Acústica.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1543/requerimento_no_29-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1543/requerimento_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feita a limpeza e podação das árvores do bairro Beira Rio, tendo em vista a realização de eventos carnavalescos na referida Comunidade.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1553/requerimento_no_31-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1553/requerimento_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja construída lombada na Rua José Wellington Rodrigues.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1554/requerimento_no_32-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1554/requerimento_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação do telhado da quadra de esportes do bairro Cohab, tendo em vista que existem placas soltas, oferecendo perigo à quem utiliza o equipamento público.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_no_33-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura, para que esforços sejam feitos no sentido de reformar a estrada, até a BR, da fazenda Saco.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_no_34-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura, para que seja feita a recuperação das estradas da região do logradouro até o acesso da região das Comunidades Cachoeirinha e Salãozinho.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1565/requerimento_no_35-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1565/requerimento_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à secretaria de saúde, para que seja feito um levantamento dos idosos acamados existentes no município e um mutirão com Vários profissionais de saúde como fisioterapeuta, psicólogo, dentre outros profissionais para atender as necessidades dos referidos idosos acamados.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento_no_36-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que possa agilizar o concurso público de agente de saúde, tendo em vista a necessidade destes profissionais.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1574/requerimento_no_37-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1574/requerimento_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Coordenador Técnico de Engenharia da Compesa, que esforços sejam feitos em torno de colocar a saída de captação em área mais baixa na Serra de Monte Santo, para abastecer as regiões: Caeira, Bananeira, Umburana, Umari 1, Umari 2, Curral Novo 1, Curral Novo 2 e Roça Nova.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Cris Beira Rio, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_no_38-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que sejam liberadas máquinas, para o Sest Senat promover cursos de operador de máquinas pesadas.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1581/requerimento_no_39-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1581/requerimento_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, para que seja feita a construção de lombada na rua Flora de Novaes Lima.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1582/requerimento_no_40-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1582/requerimento_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, para que seja feita a recuperação do esgoto próximo à cadeia, bem como a limpeza do matagal na mesma localidade.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1583/requerimento_no_41-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1583/requerimento_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o saneamento básico e o calçamento da rua Maria Pereira de Sá, bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1584/requerimento_no_42-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1584/requerimento_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o saneamento do bairro Bozano.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1586/requerimento_no_43-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1586/requerimento_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, para que seja feita a recuperação, com  passagem de patrol, na rua José Miguel Torres, Alto da Temperatura.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1587/requerimento_no_44-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1587/requerimento_no_44-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, para que seja feita a iluminação da praça que divide os bairros, Alto da Temperatura e Maria Luíza, bem como seja feito a recuperação do calçamento das vias em torno da referida praça.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_45-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o conserto de esgoto próximo à Padaria Soares, na Rua Flora de Novaes Lima.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1606/requerimento_no_46-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1606/requerimento_no_46-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Superintendente de Iluminação Pública, para que esforços sejam feitos para colocar iluminação nas ruas por trás da fábrica Valdivino, tendo em vista que a região já está bastante habitada.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1608/requerimento_no_47-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1608/requerimento_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que encontre uma solução para que seja feita a retirada das casas abandonadas que atrapalha a construção do Cais, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1609/requerimento_no_48-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1609/requerimento_no_48-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja providenciado transporte escolar para os estudantes universitários da Ilha de Assunção.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1610/requerimento_no_49-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1610/requerimento_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja colocado vigias nos cemitérios da Ilha de Assunção das aldeias: Caatinga Grande e Assunção Velha.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1611/requerimento_no_50-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1611/requerimento_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos no sentido de se fazer a reforma do PSF do bairro Beira Rio.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1612/requerimento_no_51-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1612/requerimento_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Educação, para que esforços sejam feitos no sentido de voltar a ter a Copa EBA de Futsal na escola Brígida de Alencar no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1613/requerimento_no_52-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1613/requerimento_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que se faça a recuperação das estradas das Comunidades: Tolda, Boqueirão, Baixa da Aroeira, Pedra Mijada, Conceição, Salina e Regiões circunvizinhas.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1615/requerimento_no_53-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1615/requerimento_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o cascalhamento das estradas da Fazenda Boqueirão.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1618/requerimento_no_54-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1618/requerimento_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Infraestrutura Urbana do Município, para que seja feito o saneamento e recuperação do calçamento da Rua 13 de maio no centro do município.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1621/requerimento_no_55-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1621/requerimento_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feito o calçamento e limpeza da Rua Frei Martins Dinantes.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1622/requerimento_no_56-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1622/requerimento_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a pintura das lombadas do Município, principalmente nos bairros, bem como seja feita a colocação de placas indicativas.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1624/requerimento_no_57-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1624/requerimento_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Antônio Francisco de Sá, bairro Subestação.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento_no_58-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o saneamento e calçamento da Rua Antônio José Raimundo, Rua 08 do bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1631/requerimento_no_59-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1631/requerimento_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Polícia Militar para que possa intensificar as rondas policiais nos bairros Alto do Bonitinho e Temperatura.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1632/requerimento_no_60-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1632/requerimento_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Polícia Civil para que possa solucionar os crimes de furtos e arrombamentos que estão acontecendo nos bairros Alto do Bonitinho e Temperatura.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_61-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao DNIT, que esforços sejam feitos para colocar redutores de velocidade na BR 428, especificamente no contorno para acesso à PE-499, que liga Cabrobó a Terra Nova, tendo em vista que os moradores da Comunidade Manguinha, estão apreensivos com a possibilidade de acidentes em virtude da velocidade em que os veículos trafegam na região.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_62-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Presidente da Câmara Municipal de Cabrobó, para que seja marcada audiência pública com a participação da COMPESA, especialmente com a presença dos setores e produção e distribuição, tendo em vista os constantes problemas de abastecimentos de água nas zonas urbana e rural do Município de Cabrobó.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1681/requerimento_no_63-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1681/requerimento_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito cascalhamento de forma urgente na Travessa entre as Ruas 01 e 02 do bairro Ipsep, tendo em vista que a mesma se encontra intransitável, bem como posteriormente seja feito o calçamento da referida travessa.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1682/requerimento_no_64-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1682/requerimento_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à FUNASA, Ministério dos Assuntos Indígenas e Deputado Federal Túlio Gadelha, para que esforços sejam feitos para viabilizar a implantação de água encanada para a Aldeia Pambuzinho, beneficiando 49 famílias, bem como para a Aldeia Sabonete, beneficiando 46 famílias, ambas pertencentes à Tribo Truká, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1683/requerimento_no_65-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1683/requerimento_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o cascalhamento e posterior calçamento na Rua Elza Pereira de Souza, no bairro Bozano, bem como seja feita a recuperação de esgoto e manutenção de iluminação na referida rua.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1695/requerimento_no_66-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1695/requerimento_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito para que esforços sejam feitos para asfaltar a Rua Maria Mafalda de Jesus, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_no_67-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita uma praça no bairro Alto do Bonitinho.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1697/requerimento_no_68-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1697/requerimento_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Governadora do Estado de Pernambuco, para que esforços sejam feitos para promover a recuperação asfáltica da PE 510, na Aldeia Truká da Ilha de Assunção, Município de Cabrobó, tendo em vista que a referida estrada se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1698/requerimento_no_69-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1698/requerimento_no_69-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Governadora do Estado de Pernambuco, pera que esforços sejam feitos para retomar as obras da quadra da Escola Indígena Acilon Ciriaco da Luz, na Aldeia Truká da Ilha de Assunção, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1703/requerimento_no_70-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1703/requerimento_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feito a recuperação de esgoto na Rua 13 de maio, próximo ao Bar de Otílio.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1706/requerimento_no_71-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1706/requerimento_no_71-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feito mutirão de limpeza e recuperação da Rua Elza Pereira de Souza, no bairro Bozano, tendo em vista que em virtude da chuva a referida rua ficou com muitos problemas, como esgoto estourado, muitos buracos, entre outros.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1712/requerimento_no_72-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1712/requerimento_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para fazer a reforma do CRAS indígena na Ilha de Assunção.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1713/requerimento_no_73-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1713/requerimento_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja colocada tubulação maior no saneamento da Rua Albino Aires Cavalcanti, no bairro Beira Rio, tendo em vista que quando chove o esgoto está retornando para as residências.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1714/requerimento_no_74-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1714/requerimento_no_74-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para promover a recuperação das estradas vicinais da Ilha de Assunção, principalmente para melhoramento do tráfego de ônibus escolares e escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1715/requerimento_no_75-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1715/requerimento_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja eita a remoção de árvore no meio da Rua João Vidal Pinheiro, no bairro Maria Luíza.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1720/requerimento_no_76-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1720/requerimento_no_76-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos no sentido de se construir uma pista de corrida de motocross, para realização de eventos.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1721/requerimento_no_77-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1721/requerimento_no_77-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Comandante da 2ª Companhia Independente de Polícia Militar de Cabrobó, Sr. Washington Luiz Pereira de Melo, para que sejam retomadas as rondas nas escolas municipais e estaduais de Cabrobó.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1723/requerimento_no_78-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1723/requerimento_no_78-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feita a recuperação de esgoto na Rua Luiz Gomes dos Santos, bairro Subestação.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1724/requerimento_no_79-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1724/requerimento_no_79-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja encaminhado para deliberação desta Casa Legislativa, o projeto de lei que trata da criação da guarda municipal.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1725/requerimento_no_80-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1725/requerimento_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para colocar em funcionamento as câmaras de vigilância das vias municipais.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_no_81-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_no_81-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feita a limpeza em terreno no bairro Beira Rio, nas proximidades do Colégio Espaço Livre, para realização de evento da Semana Santa.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1729/requerimento_no_82-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1729/requerimento_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feita a recuperação de esgoto na Rua Antônio Pires, bairro Maria Luíza, em frente ao Buffet de Júnior Teles.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1730/requerimento_no_83-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1730/requerimento_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura do Município, para que seja feita a recuperação das estradas da Aldeia Jiboia, Ilha de Assunção, principalmente em função do transporte escolar e escoamento de produção.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1731/requerimento_no_84-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1731/requerimento_no_84-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura do Município, para que seja feita a recuperação e cascalhamento em alguns pontos críticos na estrada da Fazenda Pinhões.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1740/requerimento_no_85-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1740/requerimento_no_85-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Comandante da 2ª CIPM, para que seja destinado policiamento durante o período comercial, das 07:30 até as 17:00,  para o Mercado do Produtor do Município, CEASA, tendo em vista os constantes furtos que têm ocorrido na localidade.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1743/requerimento_no_86-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1743/requerimento_no_86-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a ampliação da iluminação do cemitério novo, no bairro Vila Nova, tendo em vista que há pontos sem iluminação.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1744/requerimento_no_87-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1744/requerimento_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja realizada obra para implantação de iluminação no cemitério da Comunidade Murici Velho.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1745/requerimento_no_88-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1745/requerimento_no_88-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Superintendente de Iluminação Pública do Município, para que seja feita a manutenção de iluminação nas proximidades das chácaras de Ramsés Sobreira, Fernandinho e Fabrício de Martins.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1747/requerimento_no_89-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1747/requerimento_no_89-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja colocada iluminação no cemitério das Aldeias: Caatinga Grande e Assunção Velha, na Ilha de Assunção.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1748/requerimento_no_90-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1748/requerimento_no_90-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja colocado aterro e posterior nivelamento das vias municipais prejudicadas em função das chuvas.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1753/requerimento_no_91-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1753/requerimento_no_91-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, para que seja feita capacitação dos porteiros e recepcionistas do hospital e postos médicos do Município.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1755/requerimento_no_92-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1755/requerimento_no_92-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, para que seja colocado um ventilador na sala de espera do Posto de Saúde do bairro Santa Rita.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1759/requerimento_no_93-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1759/requerimento_no_93-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a manutenção na posteação e iluminação da BR 428, no perímetro urbano do município, tendo em vista que atualmente há escuridão em várias pontos.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1763/requerimento_no_94-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1763/requerimento_no_94-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Avenida principal dos bairros Vila das Flores e Vila Nova, fazendo a ligação até a Creche Gilma Carinhanha.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Defesa Social, trânsito e transporte, para que seja feito a implantação de quebramola na avenida Lourival Simões, bairro Sem Teto, logo na entrada da rua que fica próximo ao salão de Nenem cabeleireiro.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1789/requerimento_no_96-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1789/requerimento_no_96-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura, para que possa o mais breve possível dar início ao cascalhamento na estrada que dá acesso ao pé da serra no morro São José e que seja feito até a serra do Barro Preto ligando o Icó.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1793/requerimento_no_98-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1793/requerimento_no_98-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura, para que possa disponibilizar PC para que seja feita a limpeza da baronesa à margem do Rio São Francisco, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1795/requerimento_no_99-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1795/requerimento_no_99-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao DNIT, para que seja incluso no contrato de manutenção da BR 428, os dois lados de acesso ao município de Cabrobó.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1798/requerimento_no_100-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1798/requerimento_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Companhia Neoenergia (celpe), para que seja resolvido as constantes falta de energia na Comunidade Mãe Rosa.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1799/requerimento_no_101-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1799/requerimento_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito vistoria nas farmácias dos postinhos de saúde do município e seus devidos abastecimentos, tendo em vista a falta de medicamento dos mesmos.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1800/requerimento_no_102-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1800/requerimento_no_102-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que assentos, medicamentos para a farmácia e o compressor da sala do dentista do posto de saúde do bairro Sem Teto sejam providenciados, tendo em vista as reclamações e as más condições dos equipamentos.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1801/requerimento_no_103-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1801/requerimento_no_103-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito uma reforma e providenciado médico para o posto de saúde do bairro Alto do Bonitinho.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1802/requerimento_no_104-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1802/requerimento_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o saneamento básico e o calçamento da Travessa Adriano de Souza no bairro Maria Luiza.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1803/requerimento_no_105-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1803/requerimento_no_105-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito um canal para poder drenar a água da Compesa que está sendo jogada nas proximidades do prédio de Mariinha, passa pela rua da cadeia e vai até o terreno de Chico Mateus.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1830/requerimento_no_106-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1830/requerimento_no_106-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, para que seja disponibilizada equipe de saúde, ao menos de forma quinzenal, para atender os pacientes da Comunidade localizada as margens do canal da Transposição do Rio São Francisco, próximo à EB1, região da Comunidade Toco Preto.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1832/requerimento_no_107-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1832/requerimento_no_107-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a renovação do Programa Bolsa Atleta no Município de Cabrobó.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_no_108-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_no_108-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a manutenção de iluminação na Avenida que divide os bairros Maria Luíza e Alto da Temperatura.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1854/requerimento_no_109-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1854/requerimento_no_109-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Infraestrutura, para que seja colocado iluminação pública no Loteamento São Francisco, a caminho da cachoeira, visto que o percurso para chegar até o Loteamento está muito escuro.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1865/requerimento_no_110-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1865/requerimento_no_110-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Inez Simões Novaes.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1866/requerimento_no_111-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1866/requerimento_no_111-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao secretário de Infraestrutura, para que seja feita a limpeza da pracinha do loteamento Morada do Rio.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1867/requerimento_no_112-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1867/requerimento_no_112-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção de luminárias nas Comunidades Jiqui e Cigano.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1876/requerimento_no_113-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1876/requerimento_no_113-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e a Autoescola Padrão para que envie a esta Casa a relação de beneficiários que já finalizaram o processo da CNH Popular.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_no_114-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_no_114-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Educação, para que envie a esta Casa a relação das vistorias dos transportes dos alunos do Murici Massapé e dos ônibus da Região do pé da Serra.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_no_115-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_no_115-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a ampliação da adutora da Comunidade jiqui, bem como seja feita a construção da adutora da Fazenda Sítio, beneficiando também as regiões circunvizinhas.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_no_116-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_no_116-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua João Pires da Silva, bairro Pedrinhas, até a Creche Gilma Carinhanha no bairro Vila Nova, bem como da Rua José Nilton Cavalcanti Araquam, bairro Cohab.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_no_117-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_no_117-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que faça a doação de todos os prédios das escolas desativadas às Comunidades e Associações da zona rural do município.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_no_118-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_no_118-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação de buracos, bem como nivelamento da Rua Jacinto Pereira, no bairro Subestação.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1887/requerimento_no_119-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1887/requerimento_no_119-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, para que seja feita passagem de esgoto na Travessa Maria Irene Cavalcanti.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1890/requerimento_no_120-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1890/requerimento_no_120-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura, para que possa, de imediato, retomar as estradas da Ilha de Assunção, tendo em vista que as vias estão precárias, bem como disponibilizar uma retroescavadeira para que possa desobstruir os drenos que estão entupidos, causando alagamentos nos terrenos das pessoas fazendo com que perdam suas plantações.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_no_121-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_no_121-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que possa pintar, colocar refletores e rede de proteção na quadra da Comunidade do Toco Preto.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_no_122-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_no_122-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, para que possa tomar providências sobre um esgoto que se encontra estourado na avenida Agamenon Magalhães, tendo em vista que já ter várias semanas sem providências.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1894/requerimento_no_123-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1894/requerimento_no_123-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, para que seja feito aterramento na rua Adriano Rodrigues de Souza, bairro Maria Luiza, tendo em vista que devido as chuvas a referida rua ficou com vários buracos e com a tubulação de água e esgoto expostos.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_no_124-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_no_124-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos no sentido de realizar o calçamento das ruas: Pedro José dos Santos (bairro Santa Rita), Rua Antônio Pires da Silva (bairro Maria Luiza) e Travessa João Vidal Pinheiro (bairro Maria Luiza).</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1902/requerimento_no_125-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1902/requerimento_no_125-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito e a Secretária de Saúde, para que esforços sejam feitos no sentido de contratar um especialista em tomografia para ficar de plantão no Hospital para situações de urgência.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1903/requerimento_no_126-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1903/requerimento_no_126-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da rua José Nilton Cavalcanti Araquam (na rua da arena Cabrobó), bairro Cohab e rua João Pires da Silva (rua da creche Gilma Carinhanha), bairro Pedrinhas.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_no_127-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_no_127-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos no intuito de fazer o saneamento básico da rua Vereador Lourival Simões de Medeiros, bairro Alto do Bonitinho.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_no_128-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_no_128-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a rede geral de esgoto da rua 4, bairro Cohab, em razão da referida rua ter rede de esgoto passando dentro das residências.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1916/requerimento_no_129-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1916/requerimento_no_129-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, para que seja feito um mutirão de limpeza e de tapa buraco no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1917/requerimento_no_130-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1917/requerimento_no_130-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do município, para que seja feita a cobertura da quadra do bairro Beira Rio.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_no_131-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_no_131-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura, para que possa levar a Patrol para fazer a limpeza dos assentamentos Juventude e Jiboia.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_no_132-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_no_132-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que possa disponibilizar veículo para os trabalhadores do CAPS do Município.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1922/requerimento_no_133-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1922/requerimento_no_133-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja colocada cobertura para abrigo do sol, no PSF do bairro Alto da Temperatura, tendo em vista que a cobertura antiga foi retirada por estar rasgada.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_no_134-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_no_134-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação da murada da Creche Ansberto Júlio.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_no_135-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_no_135-2023.pdf</t>
   </si>
   <si>
     <t>Pedido a Governadora do Estado de Pernambuco, para que esforços sejam feitos para promover a recuperação asfáltica de toda extensão da PE-510, localizada na Comunidade Indígena Truká, na Ilha de Assunção Município de Cabrobó.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_no_136-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_no_136-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao setor de engenharia da Prefeitura Municipal de Cabrobó, para que encaminhe a esta Casa Legislativa, o Projeto de calçamento da Rua João Antônio Alves, citando o valor do total do projeto e a justificativa em virtude do recurso vir para o calçamento de 08 metros da referida rua e estar sendo calçado apenas 06 metros, ficando 01 metro de cada lado da rua sem calçamento.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_no_137-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_no_137-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja encaminhado a esta Casa Legislativa o processo licitatório para recuperação do muro da Creche Ansberto Júlio, especificando a empresa ganhadora e o valor total da obra.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1942/requerimento_no_138-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1942/requerimento_no_138-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que faça a doação de um terreno para a construção da sede dos bombeiros civis de Cabrobó.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_no_139-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_no_139-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Coordenador da Compesa de Cabrobó, para que resolva o problema do mal cheio vindo da lagoa de estabilização, tendo em vista a reclamação dos moradores, principalmente do bairro Subestação.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1955/requerimento_no_140-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1955/requerimento_no_140-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feita a recuperação de esgoto, bem como seja passada a patrol na Rua Eduardo Moreira Saraiva, que se encontra esburacada.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_no_141-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_no_141-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Travessa Manoel Gonzaga, localizado no bairro Santa Rita.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_no_142-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_no_142-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a troca da tubulação da rede de esgoto da Travessa Albino Aires Cavalcante, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2018/requerimento_no_143-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2018/requerimento_no_143-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para promover a reforma do Mercado Público Municipal.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_no_144-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_no_144-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que sejam colocados 10 banheiros químicos, sendo 5 para mulheres e 5 para homens, nas festividades do aniversário da Cidade que vão de 9 a 12 de setembro do corrente ano e se possível que os banheiros masculinos sejam colocados em local separado dos banheiros femininos para fácil identificação.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2065/requerimento_no_145-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2065/requerimento_no_145-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para colocar ponto de espera as margens da BR, no bairro Santa Rita, próximo à Borracha.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2066/requerimento_no_146-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2066/requerimento_no_146-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a pavimentação asfáltica da ponte da Ilha de Assunção até as proximidades do Colégio Espaço Livre.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2071/requerimento_no_147-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2071/requerimento_no_147-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que sejam construídos nas zonas urbanas e rural do Município, quadras para a prática de futevôlei e vôlei, principalmente na Concha Acústica.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2081/requerimento_no_148-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2081/requerimento_no_148-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a limpeza da Praça do Loteamento Rocha.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_no_149-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_no_149-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja colocado um ponto de apoio de saúde, para atendimento médico na Comunidade Riacho dos Bois, para que os moradores não necessitem se deslocar para a Comunidade Mãe Rosa.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_no_150-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_no_150-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que envie a esta Casa Legislativa, Projeto de Lei inserindo no calendário anual do Município de Cabrobó, a realização dos Jogos Escolares Indígenas.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Pedido à empresa GPIPA para que possa mandar um representante para comparecer à Câmara Municipal de Cabrobó com a finalidade de prestar esclarecimentos sobre a falhas de abastecimento dos carros-pipa, deixando a população sem água, bem como apresentar solução quando dessas falhas que estão ocorrendo.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_no_152-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_no_152-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à TV Grande Rio para que envie informações à esta Casa Legislativa sobre a falha no recebimento de sinal da TV Grande Rio em Cabrobó, tendo em vista que há vários meses o Município está sem sinal.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2104/requerimento_no_153-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2104/requerimento_no_153-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e à Secretária de Saúde do Município, para que esforços sejam feitos para agilizar a entrega de resultados de exames realizados pela rede pública do município, tendo em vista que está havendo demora, principalmente em biópsias e tomografias.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no_154-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no_154-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para promover a pavimentação asfáltica na Rua José Félix Barbosa, no Bairro Pedrinhas, tendo em vista que a referida rua que dá acesso ao cemitério novo, onde também se faz passagem de cortejos fúnebres, bem como é via-escolar, que dá acesso a Creche Municipal Gilma Carinhanha e a Escola Técnica Estadual ETE de Cabrobó.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2110/requerimento_no_155-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2110/requerimento_no_155-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja colocado postes e iluminação na Rua Floraci Canutu da Conceição, rua de escoamento de águas das chuvas do bairro Pedrinhas, bem como que seja feito o calçamento da referida rua, que fica situada por trás da antiga Barragem de Pedro do Pão.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_no_156-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_no_156-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Governadora do Estado de Pernambuco, para que esforços sejam feitos para designar uma brigada de incêndio para o Município de Cabrobó, tendo em vista o aumento dos casos de incêndios que têm ocorrido.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_no_157-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_no_157-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação do calçamento das Ruas: Tabelião Sérgio Campos e Padre Firmino.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2140/requerimento_no_158-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2140/requerimento_no_158-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feito um mutirão de limpeza no bairro Beira Rio, bem como sejam construídos quebra molas nas ruas recém calçadas do bairro Pedro Quirino.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2141/requerimento_no_159-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2141/requerimento_no_159-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para promover a pavimentação asfáltica da ponte que liga a cidade à Ilha de Assunção, bem como da Praça da Beira do Rio, em frente a Chico Saraiva.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_no_160-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, para que seja feita a recuperação da fachada do PSF da Comunidade Mãe Rosa.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_no_161-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_no_161-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que promova a pintura e revitalização da Praça João Freire de Carvalho.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_no_162-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_no_162-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para que seja criado um centro de atendimento especialista em TEA ( Transtorno do Espectro Autista) em nosso Município, disponibilizando Neuropediatra, Psicólogos especialistas, Psicopedagogo, fonoaudiólogos e terapeuta ocupacional, para melhor atendimento dos nossos autistas.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Antônio Neto</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2198/requerimento_no_163-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2198/requerimento_no_163-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para fazer o calçamento da Rua José Gonçalves de Sá, no Bairro Bozzano.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2200/requerimento_no_164-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2200/requerimento_no_164-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que sejam construídas quadras poliesportivas nas Comunidades Bananeira e Cachoeirinha.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2201/requerimento_no_165-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2201/requerimento_no_165-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção da iluminação e colocação de luminárias na Comunidade Cachoeirinha.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2202/requerimento_no_166-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2202/requerimento_no_166-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Infraestrutura do Município, para que seja feita a molhação das plantas das praças da Avenida Conrado Ferraz.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Pedido de Convocação da Assistente Judiciária do Município, Dr.ª Morgana Fonseca, para que compareça a esta Casa Legislativa, para prestar esclarecimentos sobre denúncias acerca de cobrança feita aos usuários da Assistência Judiciária do Município, bem como sobre denúncia de os móveis da assistência judiciária serem de propriedade da Dr.ª Morgana Fonseca e não da Prefeitura Municipal de Cabrobó.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2244/requerimento_no_168-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2244/requerimento_no_168-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município e ao Centro de Zoonoses do Município, para que sejam adotadas providências com relação a grande quantidade de cachorros nas ruas do Município, principalmente aqueles que estão doentes.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2248/requerimento_no_169-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2248/requerimento_no_169-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Neoenergia, para que solucione a falta de energia que vem ocorrendo com frequência no Município de Cabrobó, nas zonas Urbana e Rural, causando transtornos à população Cabroboense.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Erlândio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2249/requerimento_no_170-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2249/requerimento_no_170-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que esforços sejam feitos com a finalidade de promover a manutenção da iluminação em alguns setores da Comunidade Mãe Rosa, tendo em vista a necessidade de tornar esses setores mais seguros estando iluminados.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_no_171-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_no_171-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que esforços sejam feitos para promover a substituição de 06 refletores da Quadra da Comunidade Manguinha, que se encontram queimados.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2264/requerimento_no_172-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2264/requerimento_no_172-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feito mutirão de limpeza, calçamento e recuperação de esgoto em ruas do bairro Santa Rita, mais precisamente nas ruas localizadas por trás da Escola de Referência Evandro Ferreira.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_no_173-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_no_173-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para disponibilizar funcionário da Prefeitura, na Casa de Apoio em Recife, para auxiliar os pacientes na marcação de exames, compras de remédio e outras necessidades dos pacientes, tendo em vista, que muitos pacientes não dispõem de condições financeiras para deslocamentos em Recife.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_no_174-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_no_174-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura para que se retire as algarobas e matos abaixo da ponte no bairro Beira Rio.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_no_175-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_no_175-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da rua 1 do bairro Ipsep.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2270/requerimento_no_176-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2270/requerimento_no_176-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Defesa Social, Civil, trânsito e Transportes para que seja feita uma faixa de pedestre na rua Vereador Mozenir Araújo de frente a Paulo Motos.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Gideilson Freire</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_no_177-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_no_177-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja colocado iluminação nas Comunidades: Juá, Riacho da Areia, Mandacaru e Curralinho 2.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2282/requerimento_no_178-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2282/requerimento_no_178-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que esforços sejam realizados, a fim de consertar buracos na Rua Alexandre Francisco de Sá (centro), bem como na Travessa Abel Simões de Medeiros com a Rua João Vidal Pinheiro (Maria Luíza).</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_179-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_179-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que esforços sejam feitos, a fim de consertar esgoto nas proximidades da Avenida Flora de Novaes Lima, próximo do Bairro Pedrinhas.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2285/requerimento_no_180-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2285/requerimento_no_180-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Infraestrutura do Município, para que promovam a limpeza do canal do bairro Subestação, com a finalidade de diminuir a proliferação de muriçocas.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2286/requerimento_no_181-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2286/requerimento_no_181-2023.pdf</t>
   </si>
   <si>
     <t>Pedido a Neoenergia, para que esforços sejam feitos para verificar a Rede de energia que alimenta a Escola Estadual Senador Paulo Guerra, no Município de Cabrobó, tendo em vista que a rede atual não está suportando o consumo e está havendo quedas de energias constantes.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2291/requerimento_no_182-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2291/requerimento_no_182-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública, Sr. Odilon Lopes de Barros Filho, para que se faça a manutenção de um poste que se encontra apagado na Rua 02 do bairro Pedro Quirino, em frente à casa de zé Boi.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2292/requerimento_no_183-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2292/requerimento_no_183-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, Sr. JOEDE SOARES DA SILVA, para que seja feito um mutirão de limpeza no bairro Beira Rio, com capinação, retirada de entulhos e também recuperação de buracos do referido bairro, bem como, além da recuperação de buracos, possa ser trocada a tubulação da Travessa Albino Aires Cavalcante.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2293/requerimento_no_184-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2293/requerimento_no_184-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Sr. JOEDE SOARES DA SILVA, para que se faça a troca da tubulação, de 100 metros, da Rua da Matriz, Rua do Colégio Espaço Livre, no bairro Beira Rio, para que possa desobstruir os esgotos da região, que entopem com frequência.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2294/requerimento_no_185-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2294/requerimento_no_185-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública sr. ODILON LOPES DE BARROS FILHO, para que possa agilizar a iluminação do cemitério da Caatinga Grande, na Ilha de Assunção, tendo em vista a cobrança da população e o Prefeito já ter autorizado.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2296/requerimento_no_186-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2296/requerimento_no_186-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura, para que possa passar a máquina e fazer a recuperação da estrada tamboril, pois está muito difícil trafegar por ela.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2298/requerimento_no_187-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2298/requerimento_no_187-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a limpeza da Rua em frente ao Estádio Municipal, bem como em todo o bairro Santa Rita e na Rua em frente às Oficinas.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_188-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_188-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente da Receita Municipal, para que esforços sejam feitos para promover a retirada ou organização de sucatas de veículos em frente às oficinas às margens da BR 428.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2301/requerimento_no_189-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2301/requerimento_no_189-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a reforma do ponto de apoio de saúde da Comunidade Tamboril, que se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2302/requerimento_no_190-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2302/requerimento_no_190-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita uma operação tapa buraco no bairro Subestação, tendo em vista que várias ruas estão esburacadas, bem como com buracos feitos para consertar esgotos que não foi feita a recuperação do calçamento.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_no_191-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_no_191-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação de esgoto e recuperação do calçamento da rua localizada por trás da quadra de esportes, O Araujão.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_no_192-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_no_192-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a limpeza do canal de esgoto dos bairros Bozzano e Vila das Flores.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2316/requerimento_no_193-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2316/requerimento_no_193-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para construir uma passagem molhada na Comunidade Curralinho 2 , nas proximidades da Fazenda do Sr. Adailton Paulo.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2317/requerimento_no_194-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2317/requerimento_no_194-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura do Município, para que seja feito o mapeamento das entradas de fazendas ao longo da PE 499, que liga Cabrobó a Terra Nova, para construção de "mata burro", para tentar diminuir o acesso de animais à referida via, tendo em vista a constância de acidentes ocorridos por conta de animais na pista.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_no_195-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_no_195-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação da estrada que liga Cabrobó à Cachoeirinha, bem como a estrada da Comunidade Jatobazinho, também conhecida por Riacho da Onça.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2329/requerimento_no_196-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2329/requerimento_no_196-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Comandante da 2ª CIPM de Cabrobó, para que seja reforçado o policiamento no bairro Cohab, tendo em vista a crescente onda de roubos e arrombamentos no referido bairro.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2330/requerimento_no_197-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2330/requerimento_no_197-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município que esforços sejam feitos para promover a recapeação asfáltica da Rua Albino Aires Cavalcante, no bairro Beira Rio, tendo em vista que a referida via dá acesso ao cais do município.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2331/requerimento_no_198-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2331/requerimento_no_198-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação do calçamento da Rua Maria Luíza Cavalcante Angelim, no centro do Município.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_no_199-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_no_199-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento e saneamento das Ruas: Antônio Firmino Melquíades (Bozzano), Antônio Tributino (Alto da Temperatura, por trás do CEASA) e Avenida Nilo Coelho, (às margens da BR, saindo de frente ao CEASA).</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2357/requerimento_no_200-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2357/requerimento_no_200-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Governadora do Estado de Pernambuco, para que possa receber o Relatório da Comissão "Em Prol da PE 460", da Comunidade Riacho Pequeno, Município de Belém de São Francisco, que pede para atualizar as informações que indicam que a referida PE 460 já estaria asfaltada, porém é sabido que a mesma não é asfaltada.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2358/requerimento_no_201-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2358/requerimento_no_201-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Governadora do Estado de Pernambuco e ao Diretor Presidente do DER, para que esforços sejam feitos para promover o asfaltamento da PE 460, que liga a Comunidade Riacho Pequeno aos Municípios de Salgueiro e Belém de São Francisco, tendo em vista a importância da mesma para o escoamento da produção da referida região, bem como para alavancar o desenvolvimento de toda localidade.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2359/requerimento_no_202-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2359/requerimento_no_202-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que sejam colocados braços de iluminação na Avenida da Matriz, no bairro Beira Rio, para que os mesmos possam iluminar a parte de dentro do terreno, próximo à quadra de esportes do referido bairro.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2360/requerimento_no_203-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2360/requerimento_no_203-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao DER, para que envie a esta Casa Legislativa, o Projeto Base e o Projeto de Execução da PE 460, bem como da PE 515.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_no_204-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_no_204-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a reforma da Escola José Alves Brandão, na Comunidade Curralinho.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_no_205-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_no_205-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para promover a construção de cisternas para a população rural, tendo em vista a falta de chuvas em nossa região.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2363/requerimento_no_206-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2363/requerimento_no_206-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Diretor Presidente do DER, para que seja feita lombada na PE 499, próximo à Escola José Alves Brandão, na Comunidade Curralinho, Município de Cabrobó.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2365/requerimento_no_207-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2365/requerimento_no_207-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Diretor Presidente do DER, para que seja colocada sinalização e lombada na PE 499, em frente ao Assentamento Riacho dos Bois, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_no_208-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_no_208-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura do Município, para que possa disponibilizar horas de trator agrícola aos agricultores familiares da Fazenda Riacho Fundo, a fim de auxiliá-los no preparo da terra para o plantio.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_no_209-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_no_209-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que realize a manutenção do calçamento da Rua Lídia de Souza Santos, cruzamento com a Rua Alexandre Francisco de Sá, ao lado da Padaria de Plínio, no Centro da cidade.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2383/requerimento_no_210-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2383/requerimento_no_210-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que possa realizar a manutenção da iluminação do pátio da feira livre, a fim de possibilitar mais segurança e melhores condições para os trabalhadores do local.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2384/requerimento_no_211-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2384/requerimento_no_211-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Luiz Pereira Gonçalves no bairro Santa Rita.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2385/requerimento_no_212-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2385/requerimento_no_212-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, afim de realizar os serviços de polda das árvores em frente do PSF João Capistrano, da comunidade Mãe Rosa, como também capinação ao redor do mesmo.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Concede Licença para tratamento de saúde ao Vereador Rony Simões Gomes de Brito e dá outras providências.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2247/pr_02_-_mesa_diretora.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2247/pr_02_-_mesa_diretora.docx</t>
   </si>
   <si>
     <t>Modifica o Inciso I do Artigo 36 do Regimento Interno da Câmara Municipal de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2320/pr_03_-_mesa_diretora_-_licenca_do_vereador.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2320/pr_03_-_mesa_diretora_-_licenca_do_vereador.docx</t>
   </si>
   <si>
     <t>Concede Licença para tratar de assuntos pessoais, por período de 30 dias, ao Vereador Erlândio Antônio Loiola Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1465/pdl_01_-_karla_amando.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1465/pdl_01_-_karla_amando.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. JAIRO CORDEIRO DA SILVA.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1487/pdl_02_-_tinanan.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1487/pdl_02_-_tinanan.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. LEONARDO CARVALHO DA SILVA.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1488/pdl_03_-_tinanan.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1488/pdl_03_-_tinanan.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. RAYANA KARLA LIBERAL VERÁS SILVINO.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1510/pdl_04_-_virlane.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1510/pdl_04_-_virlane.docx</t>
   </si>
   <si>
     <t>Concede Placa Vereador Lourival Simões de Medeiros, ao Sr. GILBERTO FRANCISCO DA SILVA (Cacique Bertinho).</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1588/pdl_05_-_junior_nogueira.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1588/pdl_05_-_junior_nogueira.docx</t>
   </si>
   <si>
     <t>Concede Placa Vereador Lourival Simões de Medeiros, ao Sr. LEANDRO ALVES FERRAZ (Léo Café).</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1590/pdl_06_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1590/pdl_06_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx</t>
   </si>
   <si>
     <t>Concede Licença sem Vencimentos, ao Vice-Prefeito do Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1679/pdl_07_-_rony_russo.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1679/pdl_07_-_rony_russo.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. MARIA DAS GRAÇAS GOMES MARQUES DE ALENCAR.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1709/pdl_08_-_junior_nogueira.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1709/pdl_08_-_junior_nogueira.docx</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Legislativo Municipal Gildenor Eudócio de Araújo Pires, à Sr.ª DR.ª JAMILE FIGUEIROA SILVEIRA PAES.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1710/pdl_09_-_junior_nogueira.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1710/pdl_09_-_junior_nogueira.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Srª. LUIZA GEANDRA MENDES FERRAZ.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>Concede Placa Vereador Lourival Simões de Medeiros, ao Sr. TIBÉRIO ALENCAR NOVAES DALTRO.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1850/pdl_11_-_rony_russo.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1850/pdl_11_-_rony_russo.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Srª. MARIA LUIZA FERRAZ VASCONCELOS DE MENEZES.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1885/pdl_12_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1885/pdl_12_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. JOSÉ DIAS DE ARAÚJO.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Legislativo Municipal Gildenor Eudócio de Araújo Pires, ao Sr. JOÃO LINDOLFO GOMES DE ANDRADE.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. JOÃO JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>Paulo Gonçalves, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2172/pdl_16_-_tinanan_e_paulo.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2172/pdl_16_-_tinanan_e_paulo.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. UBIRACI DE SOUZA LIMA.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2173/pdl_17_-_paulo_goncalves.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2173/pdl_17_-_paulo_goncalves.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. MARIA DAS GRAÇAS DA SILVA BARROS.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2197/pdl_18_-_karla_amando.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2197/pdl_18_-_karla_amando.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. GUSTAVO DE SOUZA BRASILEIRO DAMASCENO.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2206/pdl_19_-_joao_da_saude.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2206/pdl_19_-_joao_da_saude.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Sr.ª MARIA CÍCERA DA SILVA.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2214/pdl_20_-_joao_pedro_novaes.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2214/pdl_20_-_joao_pedro_novaes.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. GLAUBER RIBEIRO LEITÃO.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2215/pdl_21_-_joao_pedro_novaes.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2215/pdl_21_-_joao_pedro_novaes.docx</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Legislativo Municipal Gildenor Eudócio de Araújo Pires, ao Sr. EDSON NOGUEIRA FERRAZ.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2216/pdl_22_-_antonio_neto.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2216/pdl_22_-_antonio_neto.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. JOSÉ NACÉLIO DE OLIVEIRA SEGUNDO.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2217/pdl_23_-_antonio_neto.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2217/pdl_23_-_antonio_neto.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Sr.ª CREUZA LEITE ALVES.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2241/pdl_24_-_virlane_saraiva.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2241/pdl_24_-_virlane_saraiva.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. RAFAEL RODRIGUES DE LIMA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2281/pdl_25_-_cris_beira_rio.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2281/pdl_25_-_cris_beira_rio.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. OTÍLIO JOSÉ MARTINS.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2287/pdl_26_-_virlane_saraiva.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2287/pdl_26_-_virlane_saraiva.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. SATURNINO SARAIVA DE SÁ.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2319/pdl_27_-_virlane_saraiva.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2319/pdl_27_-_virlane_saraiva.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. IVONETE LINO LEÃO BARROS DE AMORIM.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>Henriqueta Torres, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2348/pdl_28_-_henriqueta_torres_e_tinanan.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2348/pdl_28_-_henriqueta_torres_e_tinanan.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. GEÓRGIA FERNANDA TORRES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2349/pdl_29_-_joao_da_saude.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2349/pdl_29_-_joao_da_saude.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Sr.ª MARIA ELIONEIDE FREIRE DE MENEZES.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2350/pdl_30_-_yasmin_almeida.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2350/pdl_30_-_yasmin_almeida.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. JOSUÉ FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2351/pdl_31_-_yasmin_almeida.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2351/pdl_31_-_yasmin_almeida.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. LUIZ CARLOS ALVES E SILVA.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2352/pdl_32_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2352/pdl_32_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2379/pdl_33_-_junior_nogueira.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2379/pdl_33_-_junior_nogueira.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. ODILON LOPES DE BARROS NETO.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1439/mocao_no_1-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1439/mocao_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Primeira Igreja Batista em nome do Pastor José Bezerra Porto, pela realização da Cantata de Natal ocorrida no dia 17/12 do mês de dezembro de 2022 na sacada da Prefeitura Municipal e pela realização da reapresentação da cantata natalina na Igreja Batista na fazenda bananeira realizada no dia 23/12.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Henriqueta Torres, João Pedro Novaes</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1441/mocao_no_2-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1441/mocao_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Lavínia Vidal Santana, filha do casal Wellington Santana e Eliza Vidal.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1442/mocao_no_3-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1442/mocao_no_3-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Anita Ana Fernandes dos Santos.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1443/mocao_no_4-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1443/mocao_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à professora de Cabrobó Srª. Carmem Lúcia que é destaque no Programa "Futuras Cientistas" organizado pela CETENE.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>Glênio Rodrigues, Henriqueta Torres, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1444/mocao_no_5-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1444/mocao_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Francisco de Assis Alves de Oliveira.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>Henriqueta Torres, Junior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1445/mocao_no_6-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1445/mocao_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Manoel Pedro dos Santos, conhecido por seu Pedro.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1448/mocao_no_7-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1448/mocao_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Associação dos Veteranos Cabroboenses, em nome do Presidente Danton Leão e Comissão, pela realização da confraternização da referida associação.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1450/mocao_no_8-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1450/mocao_no_8-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Ednaldo dos Santos Torres.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1454/mocao_no_9-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1454/mocao_no_9-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Presidente da Comunidade Beira Rio, Sr. Reginaldo e aos amigos do bairro Beira Rio, pelas festividades natalinas realizadas no referido Bairro.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1456/mocao_no_10-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1456/mocao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Secretário de Educação e toda Equipe da referida secretaria pelo excelente resultado alcançado no Programa Movimento LED (Luz na Educação), estando entre os 60 melhores projetos selecionados.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1457/mocao_no_11-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1457/mocao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Prefeito e Conselheiros Tutelares do Município, pela aquisição e entrega de veículo para os trabalhadores do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1458/mocao_no_12-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1458/mocao_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Promotor de Justiça Dr. Luiz Marcelo da Fonseca Filho, pelo trabalho desenvolvido no município em prol da população cabroboense.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1463/mocao_no_13-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1463/mocao_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria Agna Leal Torres.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>Virlane Saraiva, Junior Nogueira, Marcos de Neuma</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1459/mocao_no_14-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1459/mocao_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Francisco Oliveira Lins, conhecido por Sargento Lins.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1460/mocao_no_15-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1460/mocao_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Pároco da Paróquia de Nossa Senhora da Conceição, Reverendíssimo Senhor Padre Cícero Praxedes, pelas celebrações, as quintas feiras, de Missa com a adoração ao Santíssimo.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1461/mocao_no_16-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1461/mocao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos senhores João Pedro Novaes e Alessandro Ferraz, organizadores do Evento Festivo Cabrobó Fest, pela realização da 30ª edição.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1462/mocao_no_17-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1462/mocao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretaria da Mulher, Cultura, Esporte e Lazer do Município e à Vereadora Antônia Henriqueta Gonçalves de Carvalho Torres, pela realização de ação no evento Cabrobó Fest 2023, com o tema: Basta de violência contra a mulher.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/mocao_no_18-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/mocao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a Silmar e Demar, organizadores da Paga de boi no mato da Fazenda Algodões, bem como a todos que fazem parte da comissão organizadora, pela realização do evento que contou com a presente dos vaqueiros cabroboenses e população em geral.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1482/mocao_no_19-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1482/mocao_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Paróquia Nossa Senhora da Conceição, pela realização de Procissão ao Morro da Conceição, no dia 29 de janeiro do corrente ano.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1483/mocao_no_20-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1483/mocao_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Secretário de Agricultura do Município, pela realização de limpeza do trajeto ao Morro da Conceição, para facilitação do acesso dos fiéis.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1484/mocao_no_21-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1484/mocao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos 05 gerentes da rede de postos Limarques, que conseguiram posição de destaque como melhores gerentes dos postos Petrobrás do Brasil, em especial aos Gerentes das unidades de Cabrobó: Anderson Rafael Gomes, Maria de Fátima Ferreira da Silva e Luiz Carlos Alves de Souza.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1485/mocao_no_22-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1485/mocao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Diretor de Desenvolvimento Econômico, Turismo e Juventude do Município, Sr. Ítalo Gabriel Fernandes Lopes, pela colocação de placas turísticas em Cabrobó.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1486/mocao_no_23-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1486/mocao_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Cícero José dos Santos.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1497/mocao_no_24-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1497/mocao_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao atleta cabroboense Pedro Henrique Nogueira de Souza, 1º colocado na categoria adulto meio pesado, da 2ª Copa Custódia de Jiu Jitsu.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1498/mocao_no_25-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1498/mocao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Academia de Jiu Jitsu CT Team Sport Fighter, em nome Professor Denilson Andrade da Silva, pelo excelente desempenho na 2ª Copa Custória de Jiu Jitsu.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1499/mocao_no_26-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1499/mocao_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Prefeito do Município e ao Secretário de Educação do Município, pela realização da Jornada Pedagógica 2023, com o Tema: "Educação Integrada e Letramento: Um Ambiente de Cuidado com Sustentabilidade que Empreende".</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1500/mocao_no_27-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1500/mocao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Flaviano Araújo pelo destaque entre os melhores caminhoneiros do Brasil, na competição Gincana do caminhoneiro, organizada pela IVECO, na cidade de Joinville-Santa Catarina.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1518/mocao_no_28-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1518/mocao_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos organizadores da Festa da Padroeira Nossa Senhora da Saúde da Comunidade Santa Cruz.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1519/mocao_no_29-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1519/mocao_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Aparecida, conhecida por Cida.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1546/mocao_no_30-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1546/mocao_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Eunice Santos, conhecido por Nicinha.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>Glênio Rodrigues, Marcos de Neuma</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1547/mocao_no_31-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1547/mocao_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Davi Soares da Silva.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>Glênio Rodrigues, Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1548/mocao_no_32-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1548/mocao_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Permino Manoel da Silva.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>Henriqueta Torres, João Pedro Novaes, Marcos de Neuma</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1549/mocao_no_33-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1549/mocao_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Jordão Firmino dos Santos.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1550/mocao_no_34-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1550/mocao_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. João Rodrigues dos Santos.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1551/mocao_no_35-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1551/mocao_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Antônio Gerônimo dos Santos.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1555/mocao_no_36-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1555/mocao_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Equipe Gestora, Professores e Estudantes da Escola de Referência em Ensino Médio José Caldas Cavalcanti, pelos ótimos resultados obtidos no ENEM 2022.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1556/mocao_no_37-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1556/mocao_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, À Comunidade do bairro Pedro Quirino, em especial ao Sr. Zé Boi, pela realização do Novenário de Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1557/mocao_no_38-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1557/mocao_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Comunidade Truká, em nome do Cacique Neguinho Truká, pelos esforços para a busca do Sr. Antônio Gerônimo.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>Cris Beira Rio, Glênio Rodrigues, Henriqueta Torres, João Pedro Novaes, João da Saúde, Junior Nogueira, Karla Amando, Marcos de Neuma, Paulo Gonçalves, Rony Russo, Tinanan, Virlane Saraiva, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1560/mocao_no_41-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1560/mocao_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, Ao Juiz Coordenador Geral do PMLPE, Exmo. Sr. Dr. Gleydson de Lima Pinheiro, a Juíza Corregedora Auxiliar da CGJ, Exma. Srª. Dr.ª Karina Aragão, a Coordenadora Adjunta do Programa Moradia Legal Pernambuco - TJPE, Srª. Sara Lima, ao Assessor de Cerimonial da Presidência, Sr. Eduardo Vaz, a Associação de Registradores de Imóveis de Pernambuco, em nome da Srª. Dr.ª Ynara Dantas Mota e Dr.ª Thuany Barros, ao Coordenador do Programa de Regularização Fundiária da UFPE, Prof. Dr. Silvio Garnés, ao Secretário de Habitação do Município, Sr. Daniel de Andrade Silva, à Secretária da Mulher, Cultura, Esporte e Lazer do Município Georgia Fernanda Torres, ao Diretor de Habitação do Município, Edézio Manoel da Silva Filho, a Serventia Notarial e Registral de Cabrobó, em nome de Robson Barros e toda equipe de servidores que contribuíram para realização do Programa Moradia Legal para entrega de escrituras dos imóveis dos bairros Parque de Exposição e Antigo Centro Social Urbano.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1572/mocao_no_42-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1572/mocao_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sr.ª Claudia Rogéria da Silva.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1573/mocao_no_43-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1573/mocao_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Pedro Ângelo.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>Junior Nogueira, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1575/mocao_no_44-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1575/mocao_no_44-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Conselho Municipal de Saúde, em nome do Presidente Cristiano Torres, aos palestrantes  Rayane Cavalcanti e Clístenes Torres, pela Pré-Conferência Municipal de Saúde, realizada com os moradores dos bairros Maria Luíza, Santa Rita e Pedro Quirino.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1576/mocao_no_45-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1576/mocao_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Djalma Angelim do Nascimento.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>Marcos de Neuma, Henriqueta Torres</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1579/mocao_no_46-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1579/mocao_no_46-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Milton Bione de Andrade, conhecido por fonfon.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1580/mocao_no_47-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1580/mocao_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Wilson dos Santos, conhecido por Dudu da Banana.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1593/mocao_no_48-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1593/mocao_no_48-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Elioenai Dias Santos, pela condução do carnaval do município e pela organização dos 30 anos do Bloco das Virgens.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1595/mocao_no_49-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1595/mocao_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Sr.ª Alice dos Santos Torres.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1596/mocao_no_50-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1596/mocao_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao cabroboense EDVALDO SOARES DE ARAÚJO, conhecido como Juninho, por ser destaque e ter conquistado 3 Medalhas no Campeonato Pernambucano de Atletismo Sub 20, ocorrido nos dias 04 e 05 no Recife.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1597/mocao_no_51-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1597/mocao_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Jacó Cavalcanti Gonzaga, ex Vereador desta Augusta Casa.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1599/mocao_no_52-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1599/mocao_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Ismael da Silva de Souza, pela aprovação em engenharia em duas das maiores Universidades Públicas do Brasil, USP e UNICAMP.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1600/mocao_no_53-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1600/mocao_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Sr.ª ELENIZIA FERREIRA DE BARROS.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1601/mocao_no_54-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1601/mocao_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do Sr. Antônio da Silva Menezes, conhecido como tonherim.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao_no_56-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à todos que fazem a Escola Técnica Estadual de Cabrobó, em nome da Gestora Srª. Lucélia Lopes Ferreira da Costa, pela realização do Projeto do Dia Internacional da Mulher, com o tema: Mulher, Tecnicamente: eficaz, capaz e muito mais.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1617/mocao_no_57-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1617/mocao_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Polícia Civil de Pernambuco, em nome do Delegado. Dr. Olegário de Lima Filho, pela realização da palestra da Caravana da Mulher "Operação Mulher Segura", objetivando ações preventivas para combate à violência contra a mulher no sertão pernambucano.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1619/mocao_no_58-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1619/mocao_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, o senhor Dr. Paulo Dantas proprietário da empresa Agrodan, pelo acolhimento e atenção dispensada para os produtores de manga do nosso município, em sua empresa.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1623/mocao_no_59-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1623/mocao_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Leondas Mariano de Sá.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1634/mocao_no_60-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1634/mocao_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo Falecimento do Sr. Manoel Justino da Silva.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1684/mocao_no_61-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1684/mocao_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Rafael Gonçalves, pela organização da 1ª etapa do Circuito de Vaquejada do Município realizado na Comunidade Curralinho 2.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1685/mocao_no_62-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1685/mocao_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Adailton e toda a Comunidade do Curralinho 2, pela excelente receptividade aos Vereadores e ao Prefeito do Município, Galego de Nanai, e para com todos que participaram da 1ª etapa do Circuito de Vaquejada.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1686/mocao_no_63-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1686/mocao_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Clube Desbravadores, pela participação no encontro estadual dos desbravadores, realizado na cidade de Garanhuns.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1704/mocao_no_64-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1704/mocao_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Nailton Alves da Cruz.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1705/mocao_no_65-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1705/mocao_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao jovem cabroboense Everton Torres Saraiva, da equipe Miranda Jiu-jitsu, e do Sensei Marlon e Adlanny em Cabrobó, participante da 1ª etapa do Campeonato Pernambucano de Jiu-Jitsu 2023 que aconteceu em Serra Talhada, conquistando Medalha de Ouro.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1708/mocao_no_66-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1708/mocao_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Francisco Viturino Alves, conhecido por Chico Boêmio.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Edson José Agostinho.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1716/mocao_no_68-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1716/mocao_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do casal, Jerônimo Oliveira e Juliana Ferraz.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1717/mocao_no_69-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1717/mocao_no_69-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Equipe Gestora, Professores, Estudantes e Funcionários da Escola de Referência em Ensino Médio José Caldas Cavalcanti, pela idealização da aula de rua realizada na concha acústica do município.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1719/mocao_no_70-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1719/mocao_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Seridan de Souza Sá.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1722/mocao_no_71-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1722/mocao_no_71-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Antônio Rodrigues da Silva, conhecido por Antônio de Lulu.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1727/mocao_no_72-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1727/mocao_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Manoel da Silva Neto, conhecido por Leleu.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1732/mocao_no_73-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1732/mocao_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. João Agostinho Torres.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1733/mocao_no_74-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1733/mocao_no_74-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Associação de Piscicultores de Cabrobó, ao Governo do Município, e à Secretaria de Desenvolvimento Econômico, Turismo e Cidades, pela realização da 14ª Feira do Peixe Vivo.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>Virlane Saraiva, João Pedro Novaes, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1734/mocao_no_75-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1734/mocao_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Júlia Vidal de Sá, conhecida por Julieta Vidal.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Wilson de Souza, conhecido por Wilson da Vacina.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>Wagner de Sarapó, João Pedro Novaes, Tinanan, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1736/mocao_no_77-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1736/mocao_no_77-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria Zenilda Gonzaga.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>Wagner de Sarapó, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1739/mocao_no_78-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1739/mocao_no_78-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Helder Vieira de Souza, conhecido por Helder do Bar.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1742/mocao_no_79-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1742/mocao_no_79-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Benedito Ferreira, conhecido por Caxexa.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1746/mocao_no_80-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1746/mocao_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Secretário de Agricultura do Município e a todos que contribuem para as ações de recuperação de estradas vicinais de Cabrobó.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1750/mocao_no_81-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1750/mocao_no_81-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do jovem Thauã de Souza Lima Leite.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1751/mocao_no_82-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1751/mocao_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do pequeno Alex Gomes dos Santos.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1752/mocao_no_83-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1752/mocao_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Secretário de Assuntos Indígenas, Sr. Welio Valdemar da Silva, pela realização de evento em homenagem ao Dia do Índio, em 19 de abril.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1754/mocao_no_84-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1754/mocao_no_84-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria Socorro Pereira de Souza.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1756/mocao_no_85-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1756/mocao_no_85-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Liduína Lopes de Santana.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1760/mocao_no_86-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1760/mocao_no_86-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos organizadores da 2ª Etapa do Circuito de Vaquejada do Município, realizada na Fazenda Mosquito, em nome de Nego e família.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1762/mocao_no_87-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1762/mocao_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao atleta cabroboense Eliel Natã de Oliveira Menezes, ganhador de duas medalhas de bronze no Campeonato Brasileiro Paralímpico de Atletismo, realizado em São Paulo.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1764/mocao_no_88-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1764/mocao_no_88-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos Postos Limarques, em nome dos Gestores: Públio Ramalho e Janyclei Santos, pelo troféu recebido no Panamá, da premiação do Desafio Petrobras de 2022, por ter superado todas as metas do ano e ter conseguido excelente resultado no atendimento da equipe.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1765/mocao_no_89-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1765/mocao_no_89-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Francisco Ferreira da Silva, conhecido por Chicão.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1766/mocao_no_90-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1766/mocao_no_90-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Manoel Torres de Souza, conhecido por Seu Manoel Nicolau.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1767/mocao_no_91-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1767/mocao_no_91-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Luiz Simões de Almeida, conhecido por Luiz Russo.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>Glênio Rodrigues, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1768/mocao_no_92-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1768/mocao_no_92-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria de Lourdes Gomes.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1769/mocao_no_93-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1769/mocao_no_93-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Expedita Leite de Souza, conhecida por Dona Edite.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1770/mocao_no_94-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1770/mocao_no_94-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Gestora Elineide Alves, professores, estudantes e colaboradores da Escola de Referência Evandro Ferreira dos Santos, finalistas do Prêmio LED, com o Projeto: Distantes Sim, Desconectados Não!</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1771/mocao_no_95-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1771/mocao_no_95-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à toda equipe da Escola de Referência Evandro Ferreira dos santos, pela conquista do Prêmio LED da Rede Globo, com o Projeto: Distantes Sim, Desconectados Não!</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1772/mocao_no_96-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1772/mocao_no_96-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao desportista Fernando da Jiboia, pela realização do 24º campeonato society do Assentamento Jiboia.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1792/mocao_no_97-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1792/mocao_no_97-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Bibi pela realização do Torneio de futebol de campo Society, ocorrido no Balneário Ilha do Sol no dia 30, de abril de 2023.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1794/mocao_no_98-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1794/mocao_no_98-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao secretário de esporte Emerson Vidal, ao Assessor Especial de esporte Hélio Roberto e ao Prefeito do Município Galego de Nanai pela realização do campeonato ocorrido no dia 1 de maio em comemoração ao Dia do Trabalhador.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1796/mocao_no_99-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1796/mocao_no_99-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Francisco Raimundo de Souza.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>Glênio Rodrigues, Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1822/mocao_no_100-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1822/mocao_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Ed Alves de Araújo.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1823/mocao_no_101-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1823/mocao_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Luiz Vieira de Souza, conhecido por Luiz de Panta.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1824/mocao_no_102-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1824/mocao_no_102-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Izidório Rozendo.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1826/mocao_no_103-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1826/mocao_no_103-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, para o jovem enfermeiro sr. Júlio César por ter sido homenageado na Assembleia Legislativa pelo seu empenho e atuação na saúde.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1827/mocao_no_104-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1827/mocao_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Prefeito do Município e ao secretário de Infraestrutura pelo início das obras de saneamento e calçamento da rua João Antônio Alves, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1841/mocao_no_105-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1841/mocao_no_105-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos as senhoras: Wanda Marcelino dos Santos, Leilma Gomes Ferreira, Jaciara Lopes da Silva e Eduarda Diniz Simões de Medeiros Carvalho, pelo conclusão do curso de Alvenaria, no município de Cabrobó.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1842/mocao_no_106-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1842/mocao_no_106-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às escolas Municipais que realizaram a festa do dia das Mães.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1843/mocao_no_107-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1843/mocao_no_107-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Municipal Ministro Marcos Freire, pela participação na Copa TV Grande Rio.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1844/mocao_no_108-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1844/mocao_no_108-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Igreja Evangélica Batista Missionária de Cabrobó pela realização da 1ª Edição do IMERSOS, ocorrido nos 20 e 21 de maio com a participação de pastores das cidades de Petrolina-PE e Juazeiro-BA.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretaria Especial da Mulher (Juntas), a Coordenação de Políticas Públicas para as Mulheres, em nome da Diretora da Mulher, Srª. Williane Menezes da Silva, pela realização da live solidária em alusão ao dia das mães, realizada no dia 12 de maio e ofertando um dia especial a uma mãe incrível, com o apoio do comércio local.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1846/mocao_no_110-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1846/mocao_no_110-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às Empresas: Mega Modas, Damara Alves Manicure, Salão de Beleza Dayane Alves, Sandra Torres Makeup, Garota Fashionista e Salão de Beleza Jô Araújo Torres, pelo apoio para realização da live solidária em alusão ao dia das mães, realizada no dia 12 de maio e ofertando um dia especial a uma mãe incrível, com o apoio do comércio local.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1851/mocao_no_111-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1851/mocao_no_111-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Antônio Pereira da Silva.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1852/mocao_no_112-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1852/mocao_no_112-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Aurivalter Cordeiro Pereira da Silva, pelos serviços prestados ao Município de Cabrobó, através da CODEVASF.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1853/mocao_no_113-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1853/mocao_no_113-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Luis João Inocêncio, conhecido por Galego Moto Táxi.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1856/mocao_no_114-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1856/mocao_no_114-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Postos Limarques e Postos Valdivino, pela realização de ação em alusão ao Maio Amarelo.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1857/mocao_no_115-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1857/mocao_no_115-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Antônio Josino.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1858/mocao_no_116-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1858/mocao_no_116-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Cícero Pipa, pela realização do Campeonato de Aldeias na comunidade indígena de Ilha de Assunção.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1859/mocao_no_117-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1859/mocao_no_117-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Iraci Gonçalves.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1860/mocao_no_118-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1860/mocao_no_118-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Torcida do Clube Espanhol Valência, à La Liga, e à FIFA, pelos atos racistas da torcida do Valência contra o jogador brasileiro Vinícius Júnior, bem como pela conivência dos aludidos órgãos, diante dos casos de racismo.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>Karla Amando, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1861/mocao_no_119-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1861/mocao_no_119-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. João Barbosa de Araújo.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1862/mocao_no_120-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1862/mocao_no_120-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da srª. Maria Hildete Mendes do Nascimento.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1864/mocao_no_121-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1864/mocao_no_121-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao secretário de Educação e toda equipe, pela realização da III feira Orgânica Ecoempreendedora no Município de Cabrobó.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1868/mocao_no_122-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1868/mocao_no_122-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao escritor cabroboense Wellington Gonçalves da Silva, pelo lançamento do Livro: A Pureza do amor, a legitimidade, o destino e o realismo mágico com pitadas de brasilidade.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1869/mocao_no_123-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1869/mocao_no_123-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. João da Cruz Gomes, conhecido como João Lourenço.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1870/mocao_no_124-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1870/mocao_no_124-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da srª. Geracina Maria de Souza.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1871/mocao_no_125-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1871/mocao_no_125-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Secretário de Educação, toda equipe e professores pelo trabalho que vem realizando à frente da Secretaria de Educação.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1872/mocao_no_126-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1872/mocao_no_126-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Prefeito do Município e ao Secretário Especial de Cultura, Esporte e Lazer sr. Emerson Vidal Nogueira Pontes pela organização da festa do Murici.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1873/mocao_no_127-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1873/mocao_no_127-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, para a creche Ansberto Júlio pela realização do Projeto Reciclar.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1874/mocao_no_128-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1874/mocao_no_128-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Creche Gilma Carinhanha pela realização do Projeto Reciclar.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1875/mocao_no_129-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1875/mocao_no_129-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao gerente do Banco de Brasil sr. DOUGLAS ENDRIGO MEDEIROS SOUZA pelo ato de assinatura do contrato de empréstimo de 15.000.000,00 (quinze milhões de reais) da Prefeitura Municipal com o Banco do Brasil que beneficiará o Município com obras de Infraestrutura.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1878/mocao_no_130-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1878/mocao_no_130-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao sr. Rodrigo Novaes pela eleição ganha para conselheiro do TCE-PE.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>Junior Nogueira, Karla Amando, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1880/mocao_no_131-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1880/mocao_no_131-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. José Alves.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1889/mocao_no_133-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1889/mocao_no_133-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da srª. Adeilde Antônia.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1892/mocao_no_134-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1892/mocao_no_134-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da srª. Izabel Firmino, conhecida por Dona Biluca.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1895/mocao_no_135-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1895/mocao_no_135-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da jovem Emyle Gabriela Pereira Sales.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>Cris Beira Rio, Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1896/mocao_no_136-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1896/mocao_no_136-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da srª. Ana Célia da Silva Lima, conhecida por Ninha Goleira.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1901/mocao_no_137-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1901/mocao_no_137-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da srª. Maria Dezuíta da Silva Santos.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1905/mocao_no_138-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1905/mocao_no_138-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao jovem Marcos Nascimento, pela participação como Conferencista e pela palestra realizada na 11ª Conferência da Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1906/mocao_no_139-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1906/mocao_no_139-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao jovem cabroboense Júlio Cesar Matias Barros, pela primeira colocação no Campeonato Pernambucano de Atletismo Sub 18.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1907/mocao_no_140-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1907/mocao_no_140-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a toda Equipe da Secretaria de Assistências Social, em nome da Secretária srª. Carmém Lúcia de Souza, pela realização da 11ª conferência de Assistência Social.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1909/mocao_no_142-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1909/mocao_no_142-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos senhores Heraldo e Ranielson, pela realização da 1ª Etapa do Circuito de Vaquejada do Município, realizada no Parque Joaquim Callou, na Fazenda Algodões.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1910/mocao_no_143-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1910/mocao_no_143-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Antônio Barros Callou, conhecido por Antônio de Nevinha.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1915/mocao_no_144-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1915/mocao_no_144-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a srª. Maria Vidal Pinheiro, pelos 42 anos de trabalho, prestando serviços a nossa Cidade.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>Henriqueta Torres, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1920/mocao_no_145-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1920/mocao_no_145-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Edilson Fernandes dos Santos.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>Junior Nogueira, Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1921/mocao_no_146-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1921/mocao_no_146-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Antônio Vieira de Brito.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1923/mocao_no_147-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1923/mocao_no_147-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. José Gonçalves dos Santos.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>João Pedro Novaes, Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1924/mocao_no_148-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1924/mocao_no_148-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Antônia Novaes Gonçalves dos Santos.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1926/mocao_no_149-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1926/mocao_no_149-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Manoel Senhor dos Santos, conhecido por Senhor.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>Glênio Rodrigues, João Pedro Novaes</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1927/mocao_no_150-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1927/mocao_no_150-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a toda equipe da Escola Municipal Presidente Costa e Silva, da Comunidade Murici, pela realização da festa do São João.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1928/mocao_no_151-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1928/mocao_no_151-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a todos que fazem parte da Maçonaria do Município de Cabrobó, pela realização da Festa do Bode.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1929/mocao_no_152-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1929/mocao_no_152-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Eudes Gomes da Silva, conhecido por Eudin.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1930/mocao_no_153-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1930/mocao_no_153-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a srª. Evandra Maria de Souza, Presidente do bairro Santa Rita, pela realização do são João no Referido bairro.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1932/mocao_no_154-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1932/mocao_no_154-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da srª. Joaquina Nogueira Jerônimo, conhecida por Dona Joaquina.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1933/mocao_no_155-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1933/mocao_no_155-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Prefeito do Município Elioenai Dias Santos Filho, ao Vereador Cris Beira Rio, ao Secretário de Cultura Esporte e Lazer sr. Emerson Vidal, ao Diretor de Cultura sr. Rafael Santos e toda Equipe, pela realização do 4º Concurso de Quadrilhas, regional e local, ocorrido ontem em nossa Cidade.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1939/mocao_no_156-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1939/mocao_no_156-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos Bombeiros Civis Guardiões da Vida, pelo excelente trabalho desenvolvido no 4º Concurso de Quadrilhas do Município de Cabrobó, realizado em 25 de junho do corrente ano.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1940/mocao_no_157-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1940/mocao_no_157-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos profissionais de saúde: Albuino Ribeiro de Sá, Raquel Alves Gonzaga de Carvalho e Sebastião Xavier de Lima Neto, pelo trabalho e apoio no 4º Concurso de Quadrilhas do Município, realizado em 25 de junho do corrente ano.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1943/mocao_no_158-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1943/mocao_no_158-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Estudante Pedro Henrique, à Equipe Gestora da Escola Municipal Jornalista Assis Chateaubriand, à Coordenadora do Núcleo de Inclusão Social, Srª. Lurdes Marinheiro e à Professora Ana Dálete do Nascimento Luna, pelo exemplo de inclusão no São João da citada escola, quando propiciaram ao estudante Pedro Henrique que é deficiente, participar das apresentações das danças tradicionais.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1956/mocao_no_159-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1956/mocao_no_159-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Creche Gilma Carinhanha, ganhadora da melhor fantasia de reciclagem infantil.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1957/mocao_no_160-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1957/mocao_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Francisco de Assis Rodrigues e todos os organizadores, da Etapa do Circuito de Vaquejada de Cabrobó e Paga de Boi no Mato da Fazenda Barro Branco.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1959/mocao_no_161-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1959/mocao_no_161-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao sr. Olan Juncundes Rodrigues de Souza, pela inauguração do empreendimento da academia Império Fitnes no nosso Município.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1961/mocao_no_162-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1961/mocao_no_162-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ex Secretário sr. Emerson Vidal Nogueira Pontes, pelos trabalhos prestados no nosso Município.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1962/mocao_no_163-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1962/mocao_no_163-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da srª. Alexandrina Cavalcanti de Souza.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1963/mocao_no_164-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1963/mocao_no_164-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Deputado Federal Túlio Gadelha e ao Cacique da Ilha de Assunção Neguinho Truká, por conseguir uma emenda parlamentar para aquisição de um ônibus para a cidade de Cabrobó.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>João Pedro Novaes, Junior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1964/mocao_no_165-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1964/mocao_no_165-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Diretor da Juventude, Sr. Thiago Freire Torres, ao Secretário Executivo de Planejamento e Gestão, Sr. Alisson Vieira de Souza e a Ravilly Freire, pela realização do 1º Festival da Juventude de Cabrobó.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1968/mocao_no_166-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1968/mocao_no_166-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Vereador Paulo Gonçalves do Nascimento e demais organizadores, pela realização do Campeonato entre ruas do bairro Subestação, bem como pela belíssima final ocorrida no dia 15 de julho, com grande disputa entre as equipes finalistas.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1977/mocao_no_167-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1977/mocao_no_167-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Francisco Taveira da Silva Filho, conhecido por Neno.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2015/mocao_no_168-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2015/mocao_no_168-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à toda Equipe Gestora, Professores e Estudantes da Escola Estadual Indígena Militão Primo dos Santos, localizada na Ilha de Assunção, no Município de Cabrobó, pertencente ao território do Povo Truká, pelo recebimento do prêmio de 1º lugar do Índice de Desenvolvimento da Educação de Pernambuco - IDEPE 2022.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_no_169-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_no_169-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao jogador Léo Café, primeiro jogador cabroboense a atuar profissionalmente na Europa, na liga de futsal da Espanha.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_no_170-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_no_170-2023.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento do sr. José Eudes Fernandes, conhecido por Eudinho.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_no_171-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_no_171-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos servidores da Secretaria Executiva, Tesouraria e Controle Interno da Câmara Municipal de Cabrobó, pelo trabalho desenvolvido e pelo comprometimento com o serviço público do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2022/mocao_no_172-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2022/mocao_no_172-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Filipe Jhonnathan Muniz Fernandes.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2024/mocao_no_173-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2024/mocao_no_173-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Orientadora Social do Centro de Convivência dos Idosos do CRAS do bairro Subestação, Srª. Josenilda Maria Benta, pelo seu belíssimo trabalho realizado em prol do Grupo da Boa Idade.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_no_174-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_no_174-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Seleção Cabroboense de Futsal, campeã de campeonato disputado na cidade de Orocó-PE.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2035/mocao_no_175-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2035/mocao_no_175-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Filemon Gomes Purdeus.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>João Pedro Novaes, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2036/mocao_no_176-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2036/mocao_no_176-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos Senhores Beneilson Cavalcante e Miudim Carvalho, pela organização da 6ª Etapa do Circuito Cabroboense de Pé de Porteira, realizado na Fazenda Córrego da Égua.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_no_177-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_no_177-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. José Osvaldo Ferreira, conhecido por zé de mãe.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>Virlane Saraiva, João da Saúde</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Ivoneide de Araújo.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2043/mocao_no_179-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2043/mocao_no_179-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao sr. Alécio dos Santos Gomes, ao sr. Aldenir Benicio de Souza, a sr.ª Lariane de Sá Alves Oliveira, e ao sr. José Weliton Sá Oliveira, pela realização da vaquejada ocorrida na Ilha de Assunção nos dias 12 e 13 de agosto do corrente ano, no Parque Manoel Cirilo, Aldeia Caatinguinha.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2050/mocao_no_180-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2050/mocao_no_180-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da srª. Maria Luclécia de Souza Santos.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2051/mocao_no_181-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2051/mocao_no_181-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a secretária da Assistência Social srª. Carmem Lúcia de Souza e toda sua Equipe, pela realização da ação "CAFÉ LILÁS - COMBATE À VIOLÊNCIA CONTRA A MULHER", ocorrido no dia 9 do corrente mês.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2052/mocao_no_182-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2052/mocao_no_182-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Secretário de Infraestrutura sr. Joede Soares da Silva, pela realização da limpeza feita no cemitério do Município.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2053/mocao_no_183-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2053/mocao_no_183-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao sr. Cosme e toda equipe, por ter feito a realização do cinema na Comunidade Murici.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2054/mocao_no_184-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2054/mocao_no_184-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Prefeito do Município Exmo. Sr. ELIOENAI DIAS SANTOS FILHO "Galego de Nanai", ao secretário de Esporte e Cultura do Município, Sr. Mercinho Vidal e aos Vereadores Tinanan e João Pedro Novaes, pela realização da 1ª Cavalgada ocorrida no dia 20 de agosto, em alusão ao "DIA MUNICIPAL DO VAQUEIRO DE CABROBÓ" onde dezenas de Vaqueiros e Vaqueiras, que se destacam por sua bravura, coragem e amor na labuta cotidiana, cavalgaram pelas ruas e bairros da Cidade.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2055/mocao_no_185-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2055/mocao_no_185-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, para a Associação dos Vaqueiros de Cabrobó - AVACA  e ao Sr. Marcelo Gomes e Equipe, pela participação na 1ª Cavalgada do Município de Cabrobó, ocorrida no dia 20 de agosto de 2023.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2056/mocao_no_186-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2056/mocao_no_186-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Antônio Cordeiro dos Santos.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2057/mocao_no_187-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2057/mocao_no_187-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a Professora da UPE srª. Márcia Macedo pela idealização e desenvolvimento dos aplicativos "Cabrobó na Palma da Mão e o Recicla Cabrobó", contribuindo para o desenvolvimento do Município.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_no_188-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_no_188-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Davi de Moraes.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2064/mocao_no_189-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2064/mocao_no_189-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Vauderus Gerônimo Pereira.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>Junior Nogueira, Henriqueta Torres</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2067/mocao_no_190-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2067/mocao_no_190-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da srª. Alice Ana dos Santos, conhecida como Alice do Hospital.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>Wagner de Sarapó, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2068/mocao_no_191-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2068/mocao_no_191-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelos falecimentos do sr. Leonardo Alves da Silva e a pequena Milena Vieira Alves.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2069/mocao_no_192-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2069/mocao_no_192-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao empresário Klésio Mororó, pelo investimento realizado no Município, por meio do condomínio Paraíso Prime.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2070/mocao_no_193-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2070/mocao_no_193-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao sr. Fabrício, ao irmão Antônio Eduardo e ao sr. Antônio de Lurdes, pela realização da Etapa de Pega de Boi no Mato, ocorrida na Fazenda Novo Horizonte.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2072/mocao_no_194-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2072/mocao_no_194-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Romildo Tenório e a Srª. Izabella Tenório, pela idealização do Loteamento Paraíso do Rio, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>Virlane Saraiva, Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2079/mocao_no_195-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2079/mocao_no_195-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Escola Estadual Ministro Marcos Freire, pela realização da Copa Marcão de Futsal, reunindo escolas do município e de municípios vizinhos, promovendo grandes partidas e ao mesmo tempo valorizando os esportistas.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2080/mocao_no_196-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2080/mocao_no_196-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao técnico Jean e aos jogadores do Colégio Espaço Livre, campeões da categoria Fraldinha na Copa Marcão de Futsal.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_no_197-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_no_197-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a srª. Maria Elenilda Delfino dos Santos e toda Equipe, pela realização do evento "ORGANIZAÇÃO DA JUVENTUDE INDÍGENA" (OJIT), com o tema "Fortalecendo a Juventude para Semear o nosso saber".</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>Moção de repúdio à empresa que gerencia o GPIPA.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>Moção de Aplausos aos representantes da exposição de Carros Antigos, às Comunidades Quilombolas pelas apresentações Culturais e aos Idosos...</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2096/mocao_no_200-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2096/mocao_no_200-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Secretário sr. Pedro Kaio Alves de Carvalho Rocha e toda equipe envolvida, pela realização da 3ª Corrida e Pedal da Independência, ocorrida no Município.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2097/mocao_no_201-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2097/mocao_no_201-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Vereador Cristiano Santos dos Anjos e ao cacique sr. Aurivan dos Santos Barros (Neguinho Truká), pela realização do Festival Cultural da Juventude Realizado na Ilha de Assunção.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>Moção de Aplausos à Coordenadora-adjunta do Programa Moradia Legal, Srª. Sara Lima e ao Presidente da Associação dos Notários e Registradores do Estado do Pernambuco (Anoreg), Sr. Dan Lócio, pela entrega de 100 escrituras no bairro Antônio Brandão Cavalcanti (Pedro Quirino), em parceria com o Governo do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>Henriqueta Torres, João da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2105/mocao_no_203-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2105/mocao_no_203-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Ozivan Dantas Freire.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2107/mocao_no_204-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2107/mocao_no_204-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Abraão Paulo, criador de ovinos e caprinos do Município de Cabrobó, por ter sido destaque na ExpoSerrita 2023, sendo premiado em 4 categorias.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>João Pedro Novaes, Glênio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2111/mocao_no_205-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2111/mocao_no_205-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Francisco Romonilson Mariano de Moura, proprietário da Rede Mais de postos de combustíveis, pela inauguração do grande empreendimento na Comunidade Murici, Município de Cabrobó,  com um dos maiores postos de combustíveis do Nordeste, com belíssima estrutura e acima de tudo geração de emprego e renda.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2121/mocao_no_206-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2121/mocao_no_206-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Joaquim Gonçalves Torres, conhecido por Joaquim de Jeremias.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2122/mocao_no_207-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2122/mocao_no_207-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Francisca Nunes da Silva, conhecida por Chiquinha de Zé Conrado.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2123/mocao_no_208-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2123/mocao_no_208-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Srª. Maria Gerca dos Santos e Família e à Srª. Maria Vilanir dos Santos Silva e Família, pela realização da Missa do Vaqueiro em homenagem a Zé do Velho e Mozir do Alazão, na Comunidade Alazão.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2124/mocao_no_209-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2124/mocao_no_209-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à professora Adezuíta Campos e a todos da Escola Municipal André Florentino, pelo prêmio obtido em votação ao Projeto Reciclagem, da Turma do 8º ano.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2125/mocao_no_210-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2125/mocao_no_210-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria José Sabino Pereira.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2126/mocao_no_211-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2126/mocao_no_211-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Lauciene Cavalcanti Viana.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2127/mocao_no_212-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2127/mocao_no_212-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria de Sá Ferreira, conhecida por Lilia.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2142/mocao_no_213-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2142/mocao_no_213-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Benício Gonçalves Torres.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2143/mocao_no_214-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2143/mocao_no_214-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. João Pereira da Silva.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2155/mocao_no_215-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2155/mocao_no_215-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Eudemar Soares, Gileno Soares, Marciel João Soares e Silmara Soares, pela organização da Etapa do Circuito de Vaquejada do Município de Cabrobó, realizada no Parque de Vaquejada Antônio Soares de Brito, na Fazenda Algodões.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2156/mocao_no_216-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2156/mocao_no_216-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Comissão Eleitoral, responsável pelo processo de escola dos Conselheiros Tutelares, pelo belíssimo trabalho desenvolvido e pela lisura do pleito eleitoral.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2158/mocao_no_217-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2158/mocao_no_217-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Gomes de Sá Filho.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2159/mocao_no_218-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2159/mocao_no_218-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Estelita Jacinta Torres.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2163/mocao_no_219-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2163/mocao_no_219-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Mariano Veríssimo Da Silva Neto, pela organização da 7ª Etapa do circuito do Vaqueiro (Pé de porteira), realizado na Fazenda Salgadinho.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2177/mocao_no_220-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2177/mocao_no_220-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos senhores Neguinho Truká e Ednaldo Truká, pela organização da Festa de São Francisco, na Aldeia Caatinguinha, Ilha de Assunção.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2178/mocao_no_221-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2178/mocao_no_221-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria de Fátima da Conceição.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2179/mocao_no_222-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2179/mocao_no_222-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Francisco de Bozzano Freire Ribeiro e Maria Estelita Rodrigues Freire, pela fundação e desenvolvimento do Bairro Bozzano, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2182/mocao_no_223-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2182/mocao_no_223-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à todos que compõem a Operação Criança Feliz, pela realização de evento de entrega de brinquedos às crianças carentes do Município, no Dia das Crianças.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2183/mocao_no_224-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2183/mocao_no_224-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Amerentina Torres Gonzaga.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2184/mocao_no_225-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2184/mocao_no_225-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Salete da Conceição.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2199/mocao_no_226-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2199/mocao_no_226-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Vereador Cristiano Santos dos Anjos, pela realização do Projeto Caravana Social, atendendo mais de 1.800 pessoas, nas Comunidades Pedro Quirino, Alto da Temperatura, Beira Rio e Ilha de Assunção.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2203/mocao_no_227-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2203/mocao_no_227-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos Amigos da Comunidade Beira Rio, pelo empenho e trabalho para realização do Projeto da Caravana Social, atendendo a mais de 1.800 pessoas nas Comunidades Pedro Quirino, Alto da Temperatura, Beira Rio e Ilha de Assunção.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2204/mocao_no_228-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2204/mocao_no_228-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Dió Soares, pela realização de evento no Dia das Crianças, na praça Pastor João Camilo dos Santos, abrangendo 6 bairros com doação de vários brinquedos, 5 bicicletas e muitas gulosiemas para as crianças.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2205/mocao_no_229-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2205/mocao_no_229-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Sr.ª Maria de Lourdes Ferreira, conhecida por Lourdes Coco.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2222/mocao_no_230-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2222/mocao_no_230-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Bombeiros Militares de Santa Maria da Boa Vista: Sargente Jair, Cabo Manassés, Soldado Maycon e Soldado Wesley, pelo combate ao incêndio de grande proporção na região da Maria Preta e Riacho dos Bois.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2223/mocao_no_231-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2223/mocao_no_231-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Secretário de Defesa Social do Município, Sr. Daniel de Andrade Silva, ao Bombeiro Civil, Sr. Jean Kilder e aos senhores Fagner Geovane e Fernando, pelos esforços para combater o incêndio de grande proporção, ocorrido na região da Maria Preta e Riacho dos Bois.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2225/mocao_no_232-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2225/mocao_no_232-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos vencedores do Circuito do Vaqueiro do Município de Cabrobó, na modalidade pega de boi no mato, 1º Lugar: Janailton e Maurício - Município de Serrita, 2º Lugar: Edimir e Pequeno - Município de Cabrobó e 3º Lugar: Pequeno e Damásio - Município de Cabrobó.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2226/mocao_no_233-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2226/mocao_no_233-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Associação dos Vaqueiros de Cabrobó - AVACA, em nome do Presidente Marizan Rodrigues, pela realização da Final do Circuito do Vaqueiro do Município de Cabrobó, na modalidade pega de boi no mato, ocorrida domingo, dia 29, na Fazenda Novo Horizonte.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2245/mocao_no_234-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2245/mocao_no_234-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Alberto Bione Ferraz, conhecido por Bebé Ferraz.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2251/mocao_no_235-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2251/mocao_no_235-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Ivonete Dionísio de Araújo, conhecida por Dadá.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2252/mocao_no_236-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2252/mocao_no_236-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Israel Gonçalves da Silva, conhecido por Rael.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao_no_237-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao_no_237-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Secretário de Infraestrutura do Município, pela ação feita na Vila das Flores, com equipe para promover a recuperação de esgotos que estavam a céu aberto do referido bairro.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_no_238-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_no_238-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da pequena Maria Cecília de Oliveira.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Junior Nogueira, Glênio Rodrigues, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2271/mocao_no_239-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2271/mocao_no_239-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do sr. Sebastião Melquiades de Souza.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2280/mocao_no_240-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2280/mocao_no_240-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sr.ª Creuza Leite Mendes.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Glênio Rodrigues, Paulo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2284/mocao_no_241-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2284/mocao_no_241-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sr.ª Neuza Amorim da Cruz, conhecida por Dona Nem.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Antônia Gonçalves dos Santos, conhecida por Dona Antônia.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2295/mocao_no_243-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2295/mocao_no_243-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Secretário Especial de Cultura, Esporte e Lazer sr. EMERSON VIDAL NOGUEIRA PONTES, ao Diretor de Cultura, Esporte e Lazer e todos que organizaram o Campeonato Regional de Futsal.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2300/mocao_no_244-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2300/mocao_no_244-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr, Clésio Alves dos Santos.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2305/mocao_no_245-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2305/mocao_no_245-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Quitéria Izabel de Jesus Monteiro.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2306/mocao_no_246-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2306/mocao_no_246-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria das Dores da Conceição, conhecida como Dona Lia.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2307/mocao_no_247-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2307/mocao_no_247-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria Pires da Silva, conhecida por Alzira.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2308/mocao_no_248-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2308/mocao_no_248-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a secretaria Especial dos Povos Quilombolas, em nome da Secretária, Srª. Rosimere Gomes e ao Diretor de Assuntos Quilombolas, Sr. Valdenes de Souza, pela realização do 4º Encontro de Comunidades Quilombolas de Cabrobó.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2309/mocao_no_249-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2309/mocao_no_249-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Miguel José Florêncio.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Marcos de Neuma, Cris Beira Rio</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2311/mocao_no_250-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2311/mocao_no_250-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Antônio José Gonçalves dos Santos, conhecido por Antônio Gido.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2315/mocao_no_251-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2315/mocao_no_251-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Heloísa Leonides de Jesus.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2324/mocao_no_252-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2324/mocao_no_252-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Prefeito do Município, à Secretária de Assistência Social do Município, pela realização da 1ª Conferência Municipal dos Direitos da Pessoa com deficiência, com a temática: Cenário atual e futuro na implantação dos Direitos da Pessoa com Deficiência: Construindo um Brasil mais Inclusivo.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>João da Saúde, Junior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2325/mocao_no_253-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2325/mocao_no_253-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria do Socorro Pinto dos Santos.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2326/mocao_no_254-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2326/mocao_no_254-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Antônio Salvador, pela organização do 10º Desfile de Vaqueiros da Associação São José.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2327/mocao_no_255-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2327/mocao_no_255-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Equipe Gestora, Professores, Servidores e Integrantes da Escola Estadual Ministro Marcos Freire, em nome da Diretora Fábia Lúcia, ao Maestro Bruno Menezes, bem como à todas as Bandas e Fanfarras participantes do 10º Encontro de Bandas e Fanfarras de Cabrobó, em homenagem a Erisvan dos Santos Ribeiro.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2334/mocao_no_256-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2334/mocao_no_256-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Equipe de Veteranos do Bairro Subestação, pelo incentivo a prática de esportes de seus membros e pelo momento de confraternização e fortalecimento dos laços familiares e de amizades.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2335/mocao_no_257-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2335/mocao_no_257-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Prefeito do Município e à Secretária de Assistência Social pela inauguração da Cozinha Comunitária no Município.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2336/mocao_no_258-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2336/mocao_no_258-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Júlia de Carvalho Ribeiro.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2337/mocao_no_259-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2337/mocao_no_259-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Rosa Gomes da Silva.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2338/mocao_no_260-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2338/mocao_no_260-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos empresários e proprietários do restaurante Paulista Grill, Sr. Ednaldo Guedes e Srª. Keliane Soares,  pelo empreendimento aberto em nosso município.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2339/mocao_no_261-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2339/mocao_no_261-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Adenilda Xavier.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2340/mocao_no_262-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2340/mocao_no_262-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Empresa Clorofila Agropecuária e Consultoria, em nome do Diretor Presidente Luiz Eduardo Carvalho de Souza Ferraz, pela geração de empregos e renda, com o desenvolvimento da manga em nossa região, bem como levando o nome de Cabrobó, através da exportação de manga.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2341/mocao_no_263-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2341/mocao_no_263-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Empresa Ibó Frutas, em nome dos proprietários Francisco André Lau Soares e João Maria Coringa Bezerra, pela geração de emprego e renda, bem como pelo desenvolvimento da cultura da manga em nosso município, exportando o nosso produto para vários países.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2364/mocao_no_264-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2364/mocao_no_264-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao atleta cabroboense Valdemir Jacinto Pereira Sobrinho, conhecido por Amokachy, campeão paranaense de futsal, com o time Pato Futsal.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJRL - Comissão de Justiça e Redação de Leis</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº. 29/2023, alterando o Art. 1º do referido Projeto de Lei que institui o Troféu do Circuito de Vaquejada do Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
@@ -7068,1113 +7068,1113 @@
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Decreto Legislativo nº. 30/2023, de autoria da Vereadora Yasmin Almeida, que Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. JOSUÉ FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Decreto Legislativo nº. 31/2023, de autoria da Vereadora Yasmin Almeida, que Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. LUIZ CARLOS ALVES E SILVA.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Decreto Legislativo nº 32/2023, oriundo da Mesa Diretora, que concede, a partir de 1º de janeiro de 2024, licença sem vencimentos pelo prazo de 180 dias, ao Vice-Prefeito do Município de Cabrobó, Exmo. Sr. Lucas Cavalcante Novaes Neto.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1475/pedido_de_informacao_no_1-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1475/pedido_de_informacao_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação à 3ª Superintendência da CODEVASF em Petrolina, para que informe o andamento da licitação para pavimentação asfáltica de ruas do município de Cabrobó.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1591/pedido_de_informacao_no_2-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1591/pedido_de_informacao_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Cultura, para que envie a esta Casa Legislativa, informações sobre os ganhadores de melhor fantasia do Bloco das Virgens, bem como os valores pagos aos ganhadores.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1614/pedido_de_informacao_no_3-2023_.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1614/pedido_de_informacao_no_3-2023_.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação à Secretária de Saúde sobre as quantidades e em que frequência estão sendo realizadas as cirurgias no Município, especialmente as Cesarianas, tendo em vista muitas reclamações das gestantes, que são transferidas para outras cidades, as quais dizem que quando chegam lá, não tem estrutura adequada.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1633/pedido_de_informacao_no_4-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1633/pedido_de_informacao_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de informação ao Prefeito do Município, sobre quais os valores já pagos e quais são os beneficiários do Programa Bolsa Atleta, bem como envie informações sobre a não participação de Cabrobó na copa TV Grande Rio.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1640/pedido_de_informacao_no_5-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1640/pedido_de_informacao_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e à Empresa: Construtora Assis Lopes LTDA. que informem a esta Casa Legislativa, a quantidade de funcionários que trabalham na referida empresa, tendo em vista a demora na conclusão da obra de reforma do Estádio Municipal João Freire de Carvalho.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1726/pedido_de_informacao_no_6-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1726/pedido_de_informacao_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que envie a esta Casa Legislativa informações acerca do não funcionamento das Câmaras de vigilância das vias municipais.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1790/pedido_de_informacao_no_7-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1790/pedido_de_informacao_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Detran - PE sobre a quantidade de veículos registrados em Cabrobó.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1791/pedido_de_informacao_no_8-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1791/pedido_de_informacao_no_8-2023.pdf</t>
   </si>
   <si>
     <t>Pedido à Polícia Civil de Cabrobó sobre a quantidade de registros de acidentes de trânsito que ocorreram em Cabrobó, nos anos de 2021, 2022 e 2023.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1833/pedido_de_informacao_no_9-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1833/pedido_de_informacao_no_9-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que informe a esta Casa legislativa, o motivo da demora para conclusão do calçamento da Avenida que divide os bairros Alto da Temperatura e Maria Luíza, tendo em vista que há mais de dois meses que a obra foi iniciada e não concluída.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2039/pedido_de_informacao_no_10-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2039/pedido_de_informacao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação ao Secretário de Educação sr. Pedro kaio, para que informe quais providências foram tomadas em apoio aos estudantes, em virtude dos disparos de arma de fogo na Casa do Estudante em Petrolina, se foi feito Boletim de Ocorrência e se foi realizado alguma ação de apoio psicológico aos referidos estudantes.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2040/pedido_de_informacao_no_11-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2040/pedido_de_informacao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação à Polícia Civil de Petrolina, que informe como está o andamento das investigações sobre os disparos de arma de fogo desferidos contra a Casa dos Estudantes de Cabrobó em Petrolina.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2297/pedido_de_informacao_no_12-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2297/pedido_de_informacao_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Pedido ao Ministério de Integração Nacional e à APAC, para que informem o motivo da baixa vazão para abastecer o Riacho Grande no Município de Cabrobó, tendo em vista que há várias regiões que não estão sendo abastecidas, principalmente nas partes finais do referido riacho, prejudicando as lavouras de muitos agricultores que cultivam às margens do Riacho Grande.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>PRCTC</t>
   </si>
   <si>
     <t>Parecer Prévio TCE-PE</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Pernambuco - TCEPE</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1741/oficio_de_comunicacao.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1741/oficio_de_comunicacao.pdf</t>
   </si>
   <si>
     <t>Perecer Prévio do Tribunal de Contas de Pernambuco, referente ao Processo T.C. nº 17100029-8, Prestação de Contas de Governo da Prefeitura Municipal de Cabrobó, exercício 2016.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2160/parecer_previo_-_prestacao_de_contas_2021_-_prefeitura.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2160/parecer_previo_-_prestacao_de_contas_2021_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de Pernambuco, refente ao Processo T.C. nº 22100587-0, Prestação de Contas de Governo da Prefeitura Municipal de Cabrobó, exercício 2021.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>Elioenai Dias Santos Filho</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1511/mensagem_e_projeto_de_lei_no_01-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1511/mensagem_e_projeto_de_lei_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 140.000,00 (cento e quarenta mil reais), destinados à cobertura de despesas administrativas do Fundo Municipal de Saúde e Secretaria de Esporte.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1512/mensagem_e_projeto_de_lei_no_02-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1512/mensagem_e_projeto_de_lei_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 621.000,00 (seiscentos e vinte e um mil reais), destinados a construção de pavimentação de diversas ruas.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_no_03-2023_-_estrutura_administrativa_da_prefeitura_de_cabrobo.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_no_03-2023_-_estrutura_administrativa_da_prefeitura_de_cabrobo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa básica da Prefeitura Municipal de Cabrobó, cria e reconhece os cargos de provimentos em comissão e funções de gratificação que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto_de_lei_no_04-2023_-_gratificacoes_do_magisterio_e_escola_integral.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto_de_lei_no_04-2023_-_gratificacoes_do_magisterio_e_escola_integral.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.255/1998 que estabelece o Plano de Cargos, Salários e Carreiras do Magistério Público Municipal e altera a Lei nº 1.825/2017 que cria gratificação por exercício de função nas escolas de referência de ensino integral da rede pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1515/projeto_de_lei_no_05-2023_-_altera_valor_da_bolsa_do_estagiario.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1515/projeto_de_lei_no_05-2023_-_altera_valor_da_bolsa_do_estagiario.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.032/2021, que dispõe sobre a criação do programa de estágio no âmbito do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1516/projeto_de_lei_no_06-2023_-_reajuste_atc_-_funprecab_e_controle_interno.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1516/projeto_de_lei_no_06-2023_-_reajuste_atc_-_funprecab_e_controle_interno.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº.s 1.537/2008, 1.476/2005 e 1.858/2018, a fim de reajustar vencimentos e gratificações de cargos nela tratados, e dá outras providências.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1544/projeto_de_lei_07.2023_-_implantacao_e_compartilhamento_de_infraestrutura_de_suporte_e_de_telecomunicacoes.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1544/projeto_de_lei_07.2023_-_implantacao_e_compartilhamento_de_infraestrutura_de_suporte_e_de_telecomunicacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para a implantação e compartilhamento de infraestrutura de suporte e de telecomunicações no âmbito do Município de Cabrobó.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1545/projeto_de_lei_08.2023_-_programa_de_regularizacao_fiscal_-_proref_1.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1545/projeto_de_lei_08.2023_-_programa_de_regularizacao_fiscal_-_proref_1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Regularização Fiscal - PROREF do Município de Cabrobó-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1629/projeto_de_lei_n_09_13.03.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1629/projeto_de_lei_n_09_13.03.pdf</t>
   </si>
   <si>
     <t>Denomina o centro de Especialidades Odontológicas de Cabrobó.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1680/projeto_de_lei_no_010-2023_-_altera_lei_2.091-2022_-_desvinculacao_receitas_1.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1680/projeto_de_lei_no_010-2023_-_altera_lei_2.091-2022_-_desvinculacao_receitas_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 2.091 de 26 de janeiro de 2022 para incluir rol de despesas para utilizar pelos recursos oriundos das desvinculação de receitas correntes da contribuição econômica para custeio dos serviços de iluminação pública - CIP, em conformidade com o dispositivo no art. 76-B do Ato das Disposições Constitucionais Transitórias da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1694/projeto_de_lei_no_11_2023__que_altera_lei_no_2116.2022_-_investimentos.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1694/projeto_de_lei_no_11_2023__que_altera_lei_no_2116.2022_-_investimentos.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei Municipal nº 2.116/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1776/projeto_de_lei_no_12-2023_-_credito_adiconal_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1776/projeto_de_lei_no_12-2023_-_credito_adiconal_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar no valor de R$ 1.481.144,00 (um milhão, quatrocentos e oitenta e um mil, cento e quarenta e quatro reais), para suprir dotações orçamentárias insuficientes no orçamento de 2023, objetivando viabilizar diversas ações administrativas.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_lei_no_13-2023_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_lei_no_13-2023_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 789.850,83 (setecentos e oitenta e nove mil, oitocentos e cinquenta reais e oitenta e três centavos), visando suprir dotações orçamentárias insuficientes do Fundo Municipal de Saúde, Fundo Municipal de Assistência Social e Secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_lei_no_14-2023_-_.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_lei_no_14-2023_-_.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 110.000,00 (cento e dez mil reais), destinados à aquisição de premiação aos alunos da Rede Municipal de Ensino envolvidos no Programa Recicla Cabrobó.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1820/projeto_de_lei_no_15-2023_-_altera_a_estrutura_administrativa_basica.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1820/projeto_de_lei_no_15-2023_-_altera_a_estrutura_administrativa_basica.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da estrutura administrativa básica da Prefeitura de Cabrobó, Lei nº 2.172/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1821/projeto_de_lei_no_16-2023_-_altera_tabela_do_magisterio.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1821/projeto_de_lei_no_16-2023_-_altera_tabela_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo da Lei nº 2.122/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_no_17-2023_-_bolsa_cultural.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_no_17-2023_-_bolsa_cultural.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Lei de Incentivo a atividades culturais, no âmbito do Município de Cabrobó, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1946/projeto_de_lei_no_18-2023_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1946/projeto_de_lei_no_18-2023_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de 529.000,00 (quinhentos e vinte e nove mil reais), para custeio do Fundo Municipal de Saúde, tais como, aquisição de medicamentos e materiais para a farmácia hospitalar, gêneros alimentícios, materiais de limpeza e oxigênio para o hospital municipal, serviços terceirizados de saúde e manutenção de equipamentos.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1947/projeto_de_lei_no_19-2023_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1947/projeto_de_lei_no_19-2023_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 920.679,00 (novecentos e vinte mil, seiscentos e setenta e nove reais), para custeio dos serviços públicos de saúde, compreendendo os de assistência à média e alta complexidade (MAC), e os do Piso de Atenção Primária (PAP).</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1970/projeto_de_lei_no_20-2023_-_casamento_coletivo.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1970/projeto_de_lei_no_20-2023_-_casamento_coletivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto de custeio de despesas da cerimônia do casamento civil denominado "Casamento Coletivo".</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1965/projeto_de_lei_no_21-2023_-_altera_e_acrescenta_dispositivos_a_lei_no_1.557_de_18_de_dezembro_de_2008_2_1.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1965/projeto_de_lei_no_21-2023_-_altera_e_acrescenta_dispositivos_a_lei_no_1.557_de_18_de_dezembro_de_2008_2_1.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei nº 1.557, de 18 de dezembro de 2008, que institui o Código Tributário Municipal - CTM de Cabrobó-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1966/projeto_de_lei_no_22-2023_-_ratifica_protocolo_de_intencoes_para_fins_de_celebracao_de_contrato_de_consorcio_publico_cisape-mesclado_1_1.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1966/projeto_de_lei_no_22-2023_-_ratifica_protocolo_de_intencoes_para_fins_de_celebracao_de_contrato_de_consorcio_publico_cisape-mesclado_1_1.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções para fins de celebração de Contrato de Consórcio Público (CISAPE) e dá outras providências.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_no_23-2023_-_fundef.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_no_23-2023_-_fundef.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização dos recursos extraordinários recebidos em decorrência de decisão judicial relativa ao FUNDEF, definem os beneficiários, percentuais, critérios de rateio e adota outras providências.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_no_24-2023_-_doacao_de_terreno.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_no_24-2023_-_doacao_de_terreno.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar, por doação, imóvel Público Municipal que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1979/projeto_de_lei_no_25-2023_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1979/projeto_de_lei_no_25-2023_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar no valor 1.250.000,00 (um milhão, duzentos e cinquenta mil reais), destinados à manutenção do atendimento aos serviços de saúde de alta complexidade e média complexidade e do Programa de Atenção Básica no sistema de saúde do município.</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_no_26-2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_no_26-2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2033/projeto_de_lei_no_27-2023_-_credito_especial.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2033/projeto_de_lei_no_27-2023_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 2.841.277,54 (dois milhões, oitocentos e quarenta e um mil, duzentos e setenta e sete reais e cinquenta e quarto centavos), destinados à construção do complexo turístico religioso na localidade Morro da Conceição; construção de campos society no bairro Vila das Flores e Comunidade Murici Novo e recapeamento asfáltico em CBUQ em vias públicas da cidade.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_28-2023_-_credito_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_28-2023_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar no valor de R$ 2.050.000,00 (dois milhões e cinquenta mil reais), para cobrir despesas com o Fundo Municipal de Saúde, Fundo Municipal de Educação, Secretaria de Finanças, Secretaria de Infraestrutura, Secretaria Especial de Cultura, Esporte e Lazer e Secretaria de Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2049/projeto_de_lei_no_29_-_2023_-_reajuste_do_piso_salarial_do_magisterio.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2049/projeto_de_lei_no_29_-_2023_-_reajuste_do_piso_salarial_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos profissionais do magistério público da educação básica no âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2060/projeto_de_lei_no_30-2023_-_alteracao_codigo_tributario.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2060/projeto_de_lei_no_30-2023_-_alteracao_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_lei_no_31.2023_-_credito_especial.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_lei_no_31.2023_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 265.993,30 (duzentos e sessenta e cinco mil, novecentos e noventa e três reais e trinta centavos), para aquisição de equipamentos e materiais permanentes para implantação de Unidade de Triagem e Transbordo de Resíduos Sólidos no Município.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_32-2023_-_cumprir_acordo_para_indenizacao.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_32-2023_-_cumprir_acordo_para_indenizacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a indenizar a posse de imóveis de interesse público.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_no_33_-_credito_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_no_33_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 713.228,59 (setecentos e treze mil, duzentos e vinte e oito reais e cinquenta e nove centavos), destinados ao início da construção de unidade escolar com doze salas de aula, padrão FNDE, no bairro Pedrinhas, deste município.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_no_34-2023_-_piso_da_enfermagem.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_no_34-2023_-_piso_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal nº 14.434, de 4 de agosto de 2022 que institui o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_lei_no_35-2023_-_credito_especial_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_lei_no_35-2023_-_credito_especial_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Cabrobó - PE e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 328.856,92 (trezentos e vinte e oito mil, oitocentos e cinquenta e seis reais e noventa e dois centavos), para recebimento dos recursos da União oriundos da Lei Complementar nº 195, de 8 de julho de 2022, amplamente conhecida como Lei Paulo Gustavo - LPG.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_lei_no_36_de_2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_lei_no_36_de_2023.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 755.000,00 (setecentos e cinquenta e cinco mil reais), destinados à transferência de recursos recebidos da União, destinados ao cumprimento da Assistência Financeira Complementar de que trata a Emenda Constitucional nº 127 de dezembro de 2022, para efetivação do Piso Nacional da Emfermagem.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_lei_n_37.2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_lei_n_37.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria Geral do Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_n_38.2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_n_38.2023.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 40.000,00 (Quarenta Mil Reais), destinados à cobertura de despesas administrativas do Fundo Municipal de Saúde, para distribuição gratuita de leite por ordem judicial, com recursos próprios.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 4.985.757,00 (quatro milhões, novecentos e oitenta e cinco mil, setecentos e cinquenta e sete reais), originado da decisão judicial transitada em julgado em julgado no Processo 0020395-46.2012.05.8300 e requisitório nº 20218300007200811, autuado perante o TRF5, que garantiu ao Município de Cabrobó o recebimento de verbas do FUNDEF não repassadas pela União entre os anos de 1998 a 2006.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2161/projeto_de_lei_no_40-2023_-_ppa.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2161/projeto_de_lei_no_40-2023_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual 2022-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2162/projeto_de_lei_no_41-2023_-_loa.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2162/projeto_de_lei_no_41-2023_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cabrobó para o exercício de 2024.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto_de_lei_no_42-2023_-_dotacao_cisape.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto_de_lei_no_42-2023_-_dotacao_cisape.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de 26.811,08 (vinte e seis mil, oitocentos e onze reais e oito centavos), com a finalidade de cobrir despesas de rateio pela participação no Consórcio Intermunicipal do Sertão do Araripe Pernambuco - CISAPE, de acordo com contrato firmado autorizado pela Lei Municipal 2.202/2023.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_lei_no_43-2023_-_previne_brasil.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_lei_no_43-2023_-_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Institui o incentivo variável por desempenho de metas do Programa Previne Brasil, além de tratar de outras providências.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2219/projeto_de_lei_no_44-2023_-_credito_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2219/projeto_de_lei_no_44-2023_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 4.245.500,00 (quatro milhões, duzentos e quarenta e cinco mil e quinhentos reais) para cobrir despesas com folhas de pagamento de servidores efetivos e contratados e as obrigações previdenciárias de diversas secretarias.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2220/projeto_de_lei_no_45-2023_-_credito_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2220/projeto_de_lei_no_45-2023_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 191.199,48 (cento e noventa e um mil, cento e noventa e nove reais e quarenta e oito centavos), destinados a construção de muro de contenção com pedra argamassada (muro de arrimo), para alinhamento de terreno onde será construída Unidade Escolar com doze salas de aula, padrão PNDE, no bairro Pedrinhas, deste Município.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2221/projeto_de_lei_no_46-2023_-_novo_codigo_tributario_do_municipio.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2221/projeto_de_lei_no_46-2023_-_novo_codigo_tributario_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Código Tributário do Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2239/projeto_de_lei_047.2023_-_cria_secretaria_de_justica_e_cidadania.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2239/projeto_de_lei_047.2023_-_cria_secretaria_de_justica_e_cidadania.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Estrutura Administrativa Básica da Prefeitura Municipal de Cabrobó, Lei nº 2.172/2023 e Lei nº 2.191/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2261/projeto_de_lei_no_48-2023_-_aquisicao_de_ar_condicionado_para_escolas_-_fundef.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2261/projeto_de_lei_no_48-2023_-_aquisicao_de_ar_condicionado_para_escolas_-_fundef.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 500.000,00 (quinhentos mil reais), destinados a aquisição de aparelhos de condicionadores de ar, para instalação em escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2262/projeto_de_lei_no_49-2023_-_saldos_orcamentarios_-_funprecab.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2262/projeto_de_lei_no_49-2023_-_saldos_orcamentarios_-_funprecab.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar no valor de R$ 260.000,00 (duzentos e sessenta mil reais), para cobertura de despesas com a manutenção das atividades de rotina relativas ao dispêndio de inativos e pensionistas do Fundo Previdenciário de Cabrobó (FUNPRECAB), até o mês de dezembro/2023.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_no_50-2023_-_denomina_cozinha_comunitaria_de_cabrobo.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_no_50-2023_-_denomina_cozinha_comunitaria_de_cabrobo.pdf</t>
   </si>
   <si>
     <t>Denomina a Cozinha Comunitária de Cabrobó como Cozinha Comunitária Elza Pereira de Souza.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_no_51-2023.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Alterar a denominação das Escolas do Território Quilombolas de Santana, Jatobá II e Cruz dos Riachos. Nomes das Escolas das comunidades Quilombolas: Escola Municipal Manoel Pereira da Silva, Santana. Escola Municipal Alexandre Parente de Sá, Jatobá II. Escola Municipal Manoel Joaquim de Morais, Cruz dos Riachos e dá outras providências.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2318/projeto_de_lei_no_52-2023_-_altera_a_lei_do_previne_brasil.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2318/projeto_de_lei_no_52-2023_-_altera_a_lei_do_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei nº 2.234/2023 que institui o incentivo variável por desempenho de metas do Programa Previne Brasil, além de tratar de outras providências.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2353/projeto_de_lei_no_53-2023_-_.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2353/projeto_de_lei_no_53-2023_-_.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.907.837,00 (um milhão, novecentos e sete mil, oitocentos e trinta e sete reais), destinados á cobertura das ações de: Repasse do valor da Assistência Financeira Complementar; Rateio de rendimentos com os professores da rede municipal, oriundos de aplicação de valores relativos às parcelas 1 e 2 dos precatórios do FUNDEB; Reforma da Escola Infantil Antônia Caldas Brandão e Complemento de remuneração de servidores da Secretaria de Justiça e Cidadania.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2354/projeto_de_lei_no_54-2023_-_.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2354/projeto_de_lei_no_54-2023_-_.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 6.696.200,00 (seis milhões, seiscentos e noventa e seis mil e duzentos reais), destinados a garantir os saldos de créditos orçamentários para cobertura de despesas de folha de pagamento dos servidores públicos, referente ao mês de dezembro de 2023, bem como, despesas com obrigações patronais, referentes ao mês de novembro de 2023 e 13º.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2355/projeto_de_lei_no_55-2023_-_.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2355/projeto_de_lei_no_55-2023_-_.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação mensal ao Agente de Contratação, Comissão de Contratação, Pregoeiro, Equipes de Apoio e dá outras providências.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_no_56-2023_-.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_no_56-2023_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate a Endemias (ACE) o incentivo financeiro adicional - IFA, e dá outras providências.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_1-2023_-_junior_nogueira.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_1-2023_-_junior_nogueira.pdf</t>
   </si>
   <si>
     <t>Estabelece a Honraria "Diploma de Honra ao Mérito Servidor Público Municipal Márcio Freire da Silva" e dá outras providências.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_no_2-2023_-_henriqueta_torres.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_no_2-2023_-_henriqueta_torres.pdf</t>
   </si>
   <si>
     <t>Institui a segunda semana do mês de março como "semana da mulher".</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto_de_lei_no_3-2023_-_mesa_diretora.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto_de_lei_no_3-2023_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.511/2007, modificando a remuneração, nomenclatura e atribuições de cargos no âmbito da Câmara Municipal de Cabrobó e dá providências.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1539/projeto_de_lei_no_4-2023_-_marcos_de_neuma.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1539/projeto_de_lei_no_4-2023_-_marcos_de_neuma.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Secretários Municipais.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_de_lei_no_5-2023_-_tinanan.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_de_lei_no_5-2023_-_tinanan.doc</t>
   </si>
   <si>
     <t>Revoga o art. 6º da Lei nº 2.111-2022, que inclui o Circuito do Vaqueiro no calendário de festividades do Município.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>Henriqueta Torres, Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1605/projeto_de_lei_no_6-2023_-_henriqueta.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1605/projeto_de_lei_no_6-2023_-_henriqueta.doc</t>
   </si>
   <si>
     <t>Institui no Calendário do Município as campanhas "Março Lilás” de conscientização, prevenção e controle do câncer do colo do útero e “Março Amarelo” de conscientização e enfrentamento à Endometriose, e dá outras providências.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1626/projeto_de_lei_no_7-2023_-_glenio_rodrigues.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1626/projeto_de_lei_no_7-2023_-_glenio_rodrigues.doc</t>
   </si>
   <si>
     <t>Denomina Vias Públicas Municipais no Loteamento Vereador Djalma Freire de Sá e dá outras providências.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1678/projeto_de_lei_no_8-2023_-_rony_russo.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1678/projeto_de_lei_no_8-2023_-_rony_russo.doc</t>
   </si>
   <si>
     <t>Veda a participação de secretários municipais nas competições municipais públicas ou privadas as quais a Prefeitura Municipal é patrocinadora da premiação.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1687/projeto_de_lei_no_9-2023_-_tinanan_e_junior_nogueira.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1687/projeto_de_lei_no_9-2023_-_tinanan_e_junior_nogueira.doc</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Vaqueiro e dá outras providências.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1718/projeto_de_lei_no_10-2023_-_henriqueta_torres.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1718/projeto_de_lei_no_10-2023_-_henriqueta_torres.doc</t>
   </si>
   <si>
     <t>Denomina Vias Públicas Municipais no Loteamento Portal do Rio e dá outras providências.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_de_lei_no_11-2023_-_cris.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_de_lei_no_11-2023_-_cris.pdf</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1779/projeto_de_lei_no_12-2023_-_henriqueta_torres.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1779/projeto_de_lei_no_12-2023_-_henriqueta_torres.docx</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos e Datas Comemorativas do Município de Cabrobó, o Maio Laranja.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_de_lei_no_13-2023_-_henriqueta_torres.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_de_lei_no_13-2023_-_henriqueta_torres.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção da Gravidez na Adolescência.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_de_lei_no_14-2023_-_cris_beira_rio.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_de_lei_no_14-2023_-_cris_beira_rio.doc</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do Município de Cabrobó, a realização de competições e eventos de Ciclismo e Trilha de Motocross e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1782/projeto_de_lei_no_15-2023_-_cris_beira_rio.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1782/projeto_de_lei_no_15-2023_-_cris_beira_rio.doc</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do Município de Cabrobó, o Dia de São José e dá outras providências.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1783/projeto_de_lei_no_16-2023_-_joao_pedro_novaes.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1783/projeto_de_lei_no_16-2023_-_joao_pedro_novaes.doc</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1784/projeto_de_lei_no_17-2023_-_joao_pedro_novaes.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1784/projeto_de_lei_no_17-2023_-_joao_pedro_novaes.doc</t>
   </si>
   <si>
     <t>Denomina Praças na Avenida Higino Pires e dá outras providências.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1785/projeto_de_lei_no_18-2023_-_tinanan.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1785/projeto_de_lei_no_18-2023_-_tinanan.doc</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1786/projeto_de_lei_no_19-2023_-_mesa_diretora.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1786/projeto_de_lei_no_19-2023_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.511/2007, criando cargos e alterando remuneração no âmbito da estrutura da Câmara Municipal de Cabrobó e dá outras providencias.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1831/projeto_de_lei_no_20-2023_-_junior_nogueira.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1831/projeto_de_lei_no_20-2023_-_junior_nogueira.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de atendimento para autistas e pessoas que realizam tratamento de quimioterapia, radioterapia, hemodiálise ou utilizem bolsa de colostomia no município de Cabrobó.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1848/projeto_de_lei_no_21-2023_-_tinanan.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1848/projeto_de_lei_no_21-2023_-_tinanan.docx</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial do município de Cabrobó, a Semana Municipal de Enfrentamento a LGBTfobia e dá outras providências.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1849/projeto_de_lei_no_22-2023_-_junior_nogueira.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1849/projeto_de_lei_no_22-2023_-_junior_nogueira.docx</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Orientação, Prevenção e Conscientização da Depressão, Transtorno de Ansiedade e Síndrome do Pânico no Município de Cabrobó, e dá outras Providências.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1886/projeto_de_lei_no_23-2023_-_junior_nogueira.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1886/projeto_de_lei_no_23-2023_-_junior_nogueira.docx</t>
   </si>
   <si>
     <t>Estabelece critérios para realização de palestras, campanhas, seminários e afins no âmbito das escolas do Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1934/projeto_de_lei_no_24-2023_-_marcos_de_neuma.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1934/projeto_de_lei_no_24-2023_-_marcos_de_neuma.docx</t>
   </si>
   <si>
     <t>Institui o Programa "Cavalo de Lata", no Município de Cabrobó, visando a redução gradativa do número de veículos com tração animal e sua substituição por veículos de tração elétrica ou mecânica.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei nº 1.511/2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei_no_26-2023_-_henriqueta_torres.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei_no_26-2023_-_henriqueta_torres.docx</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município o "Mês de Agosto Lilás" com o objetivo de conscientizar a população sobre a violência doméstica e suas espécies, e dá outras providências.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1976/projeto_de_lei_no_27-2023_-_junior_nogueira.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1976/projeto_de_lei_no_27-2023_-_junior_nogueira.doc</t>
   </si>
   <si>
     <t>Denomina vias de acesso à Comunidade Associação São José e dá outras providências.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de toda mulher a ter um acompanhante, pessoa de sua livre escolha, nas consultas e exames, inclusive os ginecológicos, bem como durante o período de internação, principalmente antes e após procedimentos cirúrgicos nos estabelecimentos públicos e privados de saúde no Município de Cabrobó, e dá outras providências.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2061/projeto_de_lei_no_29-2023.1_-_junior_nogueira.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2061/projeto_de_lei_no_29-2023.1_-_junior_nogueira.doc</t>
   </si>
   <si>
     <t>Institui o Troféu do Circuito de Vaquejada do Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_no_30-2023_-_joao_pedro_novaes.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_no_30-2023_-_joao_pedro_novaes.doc</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do Município de Cabrobó, o Dia do Ciclista e do Motociclista e dá outras providências.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_no_31-2023_-_junior_nogueira.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_no_31-2023_-_junior_nogueira.doc</t>
   </si>
   <si>
     <t>Denomina Quadra de Esportes na Comunidade Mãe Rosa e dá outras providências.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_lei_no_32-2023_-_junior_nogueira.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_lei_no_32-2023_-_junior_nogueira.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Cabrobó - PE, a "Semana Municipal da Educação no Trânsito".</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_no_33-2023_-_glenio_rodrigues.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_no_33-2023_-_glenio_rodrigues.doc</t>
   </si>
   <si>
     <t>Denomina Campo Society da Comunidade Murici e dá outras providências.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_no_34-2023_-_paulo_goncalves.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_no_34-2023_-_paulo_goncalves.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de meia-entrada para Radialistas, Jornalistas e Publicitários em estabelecimentos e eventos culturais, esportivos, de lazer e entretenimento no âmbito do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_no_35-2023_-_mesa_diretora.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_no_35-2023_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores para a Legislatura 2025-2028.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2169/projeto_de_lei_no_36-2023_-_paulo_goncalves.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2169/projeto_de_lei_no_36-2023_-_paulo_goncalves.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Alcivando Barbosa Pereira, a Travessa que liga ruas nos Bairros Vila IPA 1 e 2 e dá outras providências.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2170/projeto_de_lei_no_37-2023_-_tinanan.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2170/projeto_de_lei_no_37-2023_-_tinanan.doc</t>
   </si>
   <si>
     <t>Denomina Avenida Quitéria Tenório dos Santos, via pública no Loteamento Paraíso do Rio e dá outras providências.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2171/projeto_de_lei_no_38-2023_-_paulo_goncalves.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2171/projeto_de_lei_no_38-2023_-_paulo_goncalves.doc</t>
   </si>
   <si>
     <t>Denomina Avenida Luciano Alves Cavalcante, via pública no Loteamento Paraíso do Rio e dá outras providências.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto_de_lei_no_39-2023_-_antonio_neto.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto_de_lei_no_39-2023_-_antonio_neto.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Bairro Bozzano determinando as delimitações e dá outras providências.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_lei_no_40-2023_-_marcos_de_neuma.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_lei_no_40-2023_-_marcos_de_neuma.docx</t>
   </si>
   <si>
     <t>Dispõe Sobre a implementação do “programa educacional para a prática de educação física adaptada para estudantes com deficiência” no âmbito do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>Henriqueta Torres, Marcos de Neuma</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_no_41-2023_-_henriqueta_torres_e_marcos_de_neuma.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_no_41-2023_-_henriqueta_torres_e_marcos_de_neuma.docx</t>
   </si>
   <si>
     <t>"Institui no âmbito do Município de Cabrobó, o Programa Código "Sinal Vermelho”, como medida de combate e prevenção à violência doméstica e familiar contra a mulher."</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>Marcos de Neuma, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_no_42-2023_-_virlane_saraiva_e_marcos_de_neuma.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_no_42-2023_-_virlane_saraiva_e_marcos_de_neuma.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de meia-entrada para Professores em estabelecimentos e eventos culturais, esportivos, de lazer e entretenimento no âmbito do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2218/projeto_de_lei_no_43-2023_-_antonio_neto.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2218/projeto_de_lei_no_43-2023_-_antonio_neto.docx</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Cabrobó, a Assistência Judiciária Itinerante.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_lei_no_44-2023_-_joao_pedro_novaes.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_lei_no_44-2023_-_joao_pedro_novaes.doc</t>
   </si>
   <si>
     <t>Denomina vias públicas no Loteamento Paraíso do Rio e dá outras providências.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_no_45-2023_-_junior_nogueira_e_henriqueta_torres.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_no_45-2023_-_junior_nogueira_e_henriqueta_torres.docx</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural Imaterial do Município de Cabrobó, o Coral da Primeira Igreja Batista em Cabrobó.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_lei_no_46-2023_-_junior_nogueira.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_lei_no_46-2023_-_junior_nogueira.docx</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural Imaterial do Município de Cabrobó, o Novenário de Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2346/projeto_de_lei_no_47-2023_-_tinanan.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2346/projeto_de_lei_no_47-2023_-_tinanan.doc</t>
   </si>
   <si>
     <t>CRIA A HONRARIA “DIPLOMA DE MÉRITO AGRICULTOR MANOEL GONÇALVES DA SILVA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2347/projeto_de_lei_no_48-2023_-_yasmin_almeida.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2347/projeto_de_lei_no_48-2023_-_yasmin_almeida.docx</t>
   </si>
   <si>
     <t>Institui no município de Cabrobó a Semana Municipal da Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>Cria a função gratificada de Agente de Contratação e da Equipe de Apoio da Câmara Municipal de Cabrobó, Estado de Pernambuco e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -8487,67 +8487,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1737/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1855/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2038/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2181/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1440/requerimento_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1451/requerimento_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1452/requerimento_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1453/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1455/requerimento_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1466/requerimento_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1467/requerimento_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/requerimento_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1471/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1472/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1491/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1540/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1543/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1553/requerimento_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1554/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1565/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1574/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1581/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1582/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1583/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1584/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1586/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1587/requerimento_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1606/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1608/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1609/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1610/requerimento_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1611/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1612/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1613/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1615/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1618/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1621/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1622/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1624/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1631/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1632/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1681/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1682/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1683/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1695/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1697/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1698/requerimento_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1703/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1706/requerimento_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1712/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1713/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1714/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1715/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1720/requerimento_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1721/requerimento_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1723/requerimento_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1724/requerimento_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1725/requerimento_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1729/requerimento_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1730/requerimento_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1731/requerimento_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1740/requerimento_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1743/requerimento_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1744/requerimento_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1745/requerimento_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1747/requerimento_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1748/requerimento_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1753/requerimento_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1755/requerimento_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1759/requerimento_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1763/requerimento_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1789/requerimento_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1793/requerimento_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1795/requerimento_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1798/requerimento_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1799/requerimento_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1800/requerimento_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1801/requerimento_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1802/requerimento_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1803/requerimento_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1830/requerimento_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1832/requerimento_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1854/requerimento_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1865/requerimento_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1866/requerimento_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1867/requerimento_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1876/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1887/requerimento_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1890/requerimento_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1894/requerimento_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1902/requerimento_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1903/requerimento_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1916/requerimento_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1917/requerimento_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1922/requerimento_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1942/requerimento_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1955/requerimento_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2018/requerimento_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2065/requerimento_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2066/requerimento_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2071/requerimento_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2081/requerimento_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2104/requerimento_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2110/requerimento_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2140/requerimento_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2141/requerimento_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2198/requerimento_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2200/requerimento_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2201/requerimento_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2202/requerimento_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2244/requerimento_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2248/requerimento_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2249/requerimento_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2264/requerimento_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2270/requerimento_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2282/requerimento_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2285/requerimento_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2286/requerimento_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2291/requerimento_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2292/requerimento_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2293/requerimento_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2294/requerimento_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2296/requerimento_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2298/requerimento_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2301/requerimento_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2302/requerimento_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2316/requerimento_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2317/requerimento_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2329/requerimento_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2330/requerimento_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2331/requerimento_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_no_199-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2357/requerimento_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2358/requerimento_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2359/requerimento_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2360/requerimento_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2363/requerimento_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2365/requerimento_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2383/requerimento_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2384/requerimento_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2385/requerimento_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2247/pr_02_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2320/pr_03_-_mesa_diretora_-_licenca_do_vereador.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1465/pdl_01_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1487/pdl_02_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1488/pdl_03_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1510/pdl_04_-_virlane.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1588/pdl_05_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1590/pdl_06_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1679/pdl_07_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1709/pdl_08_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1710/pdl_09_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1850/pdl_11_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1885/pdl_12_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2172/pdl_16_-_tinanan_e_paulo.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2173/pdl_17_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2197/pdl_18_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2206/pdl_19_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2214/pdl_20_-_joao_pedro_novaes.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2215/pdl_21_-_joao_pedro_novaes.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2216/pdl_22_-_antonio_neto.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2217/pdl_23_-_antonio_neto.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2241/pdl_24_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2281/pdl_25_-_cris_beira_rio.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2287/pdl_26_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2319/pdl_27_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2348/pdl_28_-_henriqueta_torres_e_tinanan.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2349/pdl_29_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2350/pdl_30_-_yasmin_almeida.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2351/pdl_31_-_yasmin_almeida.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2352/pdl_32_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2379/pdl_33_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1439/mocao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1441/mocao_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1442/mocao_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1443/mocao_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1444/mocao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1445/mocao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1448/mocao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1450/mocao_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1454/mocao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1456/mocao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1457/mocao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1458/mocao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1463/mocao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1459/mocao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1460/mocao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1461/mocao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1462/mocao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/mocao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1482/mocao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1483/mocao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1484/mocao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1485/mocao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1486/mocao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1497/mocao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1498/mocao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1499/mocao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1500/mocao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1518/mocao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1519/mocao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1546/mocao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1547/mocao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1548/mocao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1549/mocao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1550/mocao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1551/mocao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1555/mocao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1556/mocao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1557/mocao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1560/mocao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1572/mocao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1573/mocao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1575/mocao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1576/mocao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1579/mocao_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1580/mocao_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1593/mocao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1595/mocao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1596/mocao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1597/mocao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1599/mocao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1600/mocao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1601/mocao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1617/mocao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1619/mocao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1623/mocao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1634/mocao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1684/mocao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1685/mocao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1686/mocao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1704/mocao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1705/mocao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1708/mocao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1716/mocao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1717/mocao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1719/mocao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1722/mocao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1727/mocao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1732/mocao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1733/mocao_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1734/mocao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1736/mocao_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1739/mocao_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1742/mocao_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1746/mocao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1750/mocao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1751/mocao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1752/mocao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1754/mocao_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1756/mocao_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1760/mocao_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1762/mocao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1764/mocao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1765/mocao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1766/mocao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1767/mocao_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1768/mocao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1769/mocao_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1770/mocao_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1771/mocao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1772/mocao_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1792/mocao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1794/mocao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1796/mocao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1822/mocao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1823/mocao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1824/mocao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1826/mocao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1827/mocao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1841/mocao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1842/mocao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1843/mocao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1844/mocao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1846/mocao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1851/mocao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1852/mocao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1853/mocao_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1856/mocao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1857/mocao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1858/mocao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1859/mocao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1860/mocao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1861/mocao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1862/mocao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1864/mocao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1868/mocao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1869/mocao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1870/mocao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1871/mocao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1872/mocao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1873/mocao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1874/mocao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1875/mocao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1878/mocao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1880/mocao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1889/mocao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1892/mocao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1895/mocao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1896/mocao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1901/mocao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1905/mocao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1906/mocao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1907/mocao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1909/mocao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1910/mocao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1915/mocao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1920/mocao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1921/mocao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1923/mocao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1924/mocao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1926/mocao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1927/mocao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1928/mocao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1929/mocao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1930/mocao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1932/mocao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1933/mocao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1939/mocao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1940/mocao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1943/mocao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1956/mocao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1957/mocao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1959/mocao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1961/mocao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1962/mocao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1963/mocao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1964/mocao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1968/mocao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1977/mocao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2015/mocao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2022/mocao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2024/mocao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2035/mocao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2036/mocao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2043/mocao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2050/mocao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2051/mocao_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2052/mocao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2053/mocao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2054/mocao_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2055/mocao_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2056/mocao_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2057/mocao_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2064/mocao_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2067/mocao_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2068/mocao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2069/mocao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2070/mocao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2072/mocao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2079/mocao_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2080/mocao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2096/mocao_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2097/mocao_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2105/mocao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2107/mocao_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2111/mocao_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2121/mocao_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2122/mocao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2123/mocao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2124/mocao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2125/mocao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2126/mocao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2127/mocao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2142/mocao_no_213-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2143/mocao_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2155/mocao_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2156/mocao_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2158/mocao_no_217-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2159/mocao_no_218-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2163/mocao_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2177/mocao_no_220-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2178/mocao_no_221-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2179/mocao_no_222-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2182/mocao_no_223-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2183/mocao_no_224-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2184/mocao_no_225-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2199/mocao_no_226-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2203/mocao_no_227-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2204/mocao_no_228-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2205/mocao_no_229-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2222/mocao_no_230-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2223/mocao_no_231-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2225/mocao_no_232-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2226/mocao_no_233-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2245/mocao_no_234-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2251/mocao_no_235-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2252/mocao_no_236-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao_no_237-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_no_238-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2271/mocao_no_239-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2280/mocao_no_240-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2284/mocao_no_241-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2295/mocao_no_243-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2300/mocao_no_244-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2305/mocao_no_245-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2306/mocao_no_246-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2307/mocao_no_247-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2308/mocao_no_248-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2309/mocao_no_249-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2311/mocao_no_250-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2315/mocao_no_251-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2324/mocao_no_252-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2325/mocao_no_253-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2326/mocao_no_254-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2327/mocao_no_255-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2334/mocao_no_256-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2335/mocao_no_257-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2336/mocao_no_258-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2337/mocao_no_259-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2338/mocao_no_260-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2339/mocao_no_261-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2340/mocao_no_262-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2341/mocao_no_263-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2364/mocao_no_264-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1475/pedido_de_informacao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1591/pedido_de_informacao_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1614/pedido_de_informacao_no_3-2023_.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1633/pedido_de_informacao_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1640/pedido_de_informacao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1726/pedido_de_informacao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1790/pedido_de_informacao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1791/pedido_de_informacao_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1833/pedido_de_informacao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2039/pedido_de_informacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2040/pedido_de_informacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2297/pedido_de_informacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1741/oficio_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2160/parecer_previo_-_prestacao_de_contas_2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1511/mensagem_e_projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1512/mensagem_e_projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_no_03-2023_-_estrutura_administrativa_da_prefeitura_de_cabrobo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto_de_lei_no_04-2023_-_gratificacoes_do_magisterio_e_escola_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1515/projeto_de_lei_no_05-2023_-_altera_valor_da_bolsa_do_estagiario.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1516/projeto_de_lei_no_06-2023_-_reajuste_atc_-_funprecab_e_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1544/projeto_de_lei_07.2023_-_implantacao_e_compartilhamento_de_infraestrutura_de_suporte_e_de_telecomunicacoes.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1545/projeto_de_lei_08.2023_-_programa_de_regularizacao_fiscal_-_proref_1.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1629/projeto_de_lei_n_09_13.03.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1680/projeto_de_lei_no_010-2023_-_altera_lei_2.091-2022_-_desvinculacao_receitas_1.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1694/projeto_de_lei_no_11_2023__que_altera_lei_no_2116.2022_-_investimentos.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1776/projeto_de_lei_no_12-2023_-_credito_adiconal_suplementar.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_lei_no_13-2023_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_lei_no_14-2023_-_.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1820/projeto_de_lei_no_15-2023_-_altera_a_estrutura_administrativa_basica.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1821/projeto_de_lei_no_16-2023_-_altera_tabela_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_no_17-2023_-_bolsa_cultural.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1946/projeto_de_lei_no_18-2023_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1947/projeto_de_lei_no_19-2023_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1970/projeto_de_lei_no_20-2023_-_casamento_coletivo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1965/projeto_de_lei_no_21-2023_-_altera_e_acrescenta_dispositivos_a_lei_no_1.557_de_18_de_dezembro_de_2008_2_1.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1966/projeto_de_lei_no_22-2023_-_ratifica_protocolo_de_intencoes_para_fins_de_celebracao_de_contrato_de_consorcio_publico_cisape-mesclado_1_1.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_no_23-2023_-_fundef.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_no_24-2023_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1979/projeto_de_lei_no_25-2023_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_no_26-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2033/projeto_de_lei_no_27-2023_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_28-2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2049/projeto_de_lei_no_29_-_2023_-_reajuste_do_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2060/projeto_de_lei_no_30-2023_-_alteracao_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_lei_no_31.2023_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_32-2023_-_cumprir_acordo_para_indenizacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_no_33_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_no_34-2023_-_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_lei_no_35-2023_-_credito_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_lei_no_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_lei_n_37.2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_n_38.2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2161/projeto_de_lei_no_40-2023_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2162/projeto_de_lei_no_41-2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto_de_lei_no_42-2023_-_dotacao_cisape.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_lei_no_43-2023_-_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2219/projeto_de_lei_no_44-2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2220/projeto_de_lei_no_45-2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2221/projeto_de_lei_no_46-2023_-_novo_codigo_tributario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2239/projeto_de_lei_047.2023_-_cria_secretaria_de_justica_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2261/projeto_de_lei_no_48-2023_-_aquisicao_de_ar_condicionado_para_escolas_-_fundef.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2262/projeto_de_lei_no_49-2023_-_saldos_orcamentarios_-_funprecab.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_no_50-2023_-_denomina_cozinha_comunitaria_de_cabrobo.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2318/projeto_de_lei_no_52-2023_-_altera_a_lei_do_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2353/projeto_de_lei_no_53-2023_-_.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2354/projeto_de_lei_no_54-2023_-_.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2355/projeto_de_lei_no_55-2023_-_.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_no_56-2023_-.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_1-2023_-_junior_nogueira.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_no_2-2023_-_henriqueta_torres.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto_de_lei_no_3-2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1539/projeto_de_lei_no_4-2023_-_marcos_de_neuma.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_de_lei_no_5-2023_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1605/projeto_de_lei_no_6-2023_-_henriqueta.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1626/projeto_de_lei_no_7-2023_-_glenio_rodrigues.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1678/projeto_de_lei_no_8-2023_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1687/projeto_de_lei_no_9-2023_-_tinanan_e_junior_nogueira.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1718/projeto_de_lei_no_10-2023_-_henriqueta_torres.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_de_lei_no_11-2023_-_cris.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1779/projeto_de_lei_no_12-2023_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_de_lei_no_13-2023_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_de_lei_no_14-2023_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1782/projeto_de_lei_no_15-2023_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1783/projeto_de_lei_no_16-2023_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1784/projeto_de_lei_no_17-2023_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1785/projeto_de_lei_no_18-2023_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1786/projeto_de_lei_no_19-2023_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1831/projeto_de_lei_no_20-2023_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1848/projeto_de_lei_no_21-2023_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1849/projeto_de_lei_no_22-2023_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1886/projeto_de_lei_no_23-2023_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1934/projeto_de_lei_no_24-2023_-_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei_no_26-2023_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1976/projeto_de_lei_no_27-2023_-_junior_nogueira.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2061/projeto_de_lei_no_29-2023.1_-_junior_nogueira.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_no_30-2023_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_no_31-2023_-_junior_nogueira.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_lei_no_32-2023_-_junior_nogueira.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_no_33-2023_-_glenio_rodrigues.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_no_34-2023_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_no_35-2023_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2169/projeto_de_lei_no_36-2023_-_paulo_goncalves.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2170/projeto_de_lei_no_37-2023_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2171/projeto_de_lei_no_38-2023_-_paulo_goncalves.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto_de_lei_no_39-2023_-_antonio_neto.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_lei_no_40-2023_-_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_no_41-2023_-_henriqueta_torres_e_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_no_42-2023_-_virlane_saraiva_e_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2218/projeto_de_lei_no_43-2023_-_antonio_neto.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_lei_no_44-2023_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_no_45-2023_-_junior_nogueira_e_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_lei_no_46-2023_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2346/projeto_de_lei_no_47-2023_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2347/projeto_de_lei_no_48-2023_-_yasmin_almeida.docx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1737/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1855/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1897/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2038/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2181/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1440/requerimento_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1451/requerimento_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1452/requerimento_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1453/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1455/requerimento_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1466/requerimento_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1467/requerimento_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/requerimento_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1471/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1472/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1491/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1496/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1540/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1543/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1553/requerimento_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1554/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1565/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1574/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1581/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1582/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1583/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1584/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1586/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1587/requerimento_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1592/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1606/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1608/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1609/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1610/requerimento_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1611/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1612/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1613/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1615/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1618/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1621/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1622/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1624/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1631/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1632/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1638/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1639/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1681/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1682/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1683/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1695/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1697/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1698/requerimento_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1703/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1706/requerimento_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1712/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1713/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1714/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1715/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1720/requerimento_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1721/requerimento_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1723/requerimento_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1724/requerimento_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1725/requerimento_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1729/requerimento_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1730/requerimento_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1731/requerimento_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1740/requerimento_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1743/requerimento_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1744/requerimento_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1745/requerimento_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1747/requerimento_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1748/requerimento_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1753/requerimento_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1755/requerimento_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1759/requerimento_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1763/requerimento_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1789/requerimento_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1793/requerimento_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1795/requerimento_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1798/requerimento_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1799/requerimento_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1800/requerimento_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1801/requerimento_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1802/requerimento_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1803/requerimento_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1830/requerimento_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1832/requerimento_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1834/requerimento_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1854/requerimento_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1865/requerimento_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1866/requerimento_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1867/requerimento_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1876/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1887/requerimento_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1890/requerimento_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1894/requerimento_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1902/requerimento_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1903/requerimento_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1904/requerimento_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1916/requerimento_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1917/requerimento_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1922/requerimento_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1942/requerimento_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1955/requerimento_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1960/requerimento_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2018/requerimento_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2065/requerimento_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2066/requerimento_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2071/requerimento_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2081/requerimento_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2104/requerimento_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2110/requerimento_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2140/requerimento_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2141/requerimento_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2198/requerimento_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2200/requerimento_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2201/requerimento_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2202/requerimento_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2244/requerimento_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2248/requerimento_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2249/requerimento_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2264/requerimento_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2270/requerimento_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2282/requerimento_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2285/requerimento_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2286/requerimento_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2291/requerimento_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2292/requerimento_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2293/requerimento_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2294/requerimento_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2296/requerimento_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2298/requerimento_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2301/requerimento_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2302/requerimento_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2316/requerimento_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2317/requerimento_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2328/requerimento_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2329/requerimento_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2330/requerimento_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2331/requerimento_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_no_199-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2357/requerimento_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2358/requerimento_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2359/requerimento_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2360/requerimento_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2362/requerimento_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2363/requerimento_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2365/requerimento_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2381/requerimento_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2382/requerimento_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2383/requerimento_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2384/requerimento_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2385/requerimento_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2247/pr_02_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2320/pr_03_-_mesa_diretora_-_licenca_do_vereador.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1465/pdl_01_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1487/pdl_02_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1488/pdl_03_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1510/pdl_04_-_virlane.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1588/pdl_05_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1590/pdl_06_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1679/pdl_07_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1709/pdl_08_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1710/pdl_09_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1850/pdl_11_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1885/pdl_12_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2172/pdl_16_-_tinanan_e_paulo.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2173/pdl_17_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2197/pdl_18_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2206/pdl_19_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2214/pdl_20_-_joao_pedro_novaes.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2215/pdl_21_-_joao_pedro_novaes.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2216/pdl_22_-_antonio_neto.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2217/pdl_23_-_antonio_neto.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2241/pdl_24_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2281/pdl_25_-_cris_beira_rio.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2287/pdl_26_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2319/pdl_27_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2348/pdl_28_-_henriqueta_torres_e_tinanan.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2349/pdl_29_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2350/pdl_30_-_yasmin_almeida.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2351/pdl_31_-_yasmin_almeida.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2352/pdl_32_-_mesa_diretora_-_afastamento_do_vice-prefeito.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2379/pdl_33_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1439/mocao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1441/mocao_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1442/mocao_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1443/mocao_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1444/mocao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1445/mocao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1448/mocao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1450/mocao_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1454/mocao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1456/mocao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1457/mocao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1458/mocao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1463/mocao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1459/mocao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1460/mocao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1461/mocao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1462/mocao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/mocao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1482/mocao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1483/mocao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1484/mocao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1485/mocao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1486/mocao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1497/mocao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1498/mocao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1499/mocao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1500/mocao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1518/mocao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1519/mocao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1546/mocao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1547/mocao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1548/mocao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1549/mocao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1550/mocao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1551/mocao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1555/mocao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1556/mocao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1557/mocao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1560/mocao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1572/mocao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1573/mocao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1575/mocao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1576/mocao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1579/mocao_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1580/mocao_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1593/mocao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1595/mocao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1596/mocao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1597/mocao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1599/mocao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1600/mocao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1601/mocao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1617/mocao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1619/mocao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1623/mocao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1634/mocao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1684/mocao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1685/mocao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1686/mocao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1704/mocao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1705/mocao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1708/mocao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1716/mocao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1717/mocao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1719/mocao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1722/mocao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1727/mocao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1732/mocao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1733/mocao_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1734/mocao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1736/mocao_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1739/mocao_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1742/mocao_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1746/mocao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1750/mocao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1751/mocao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1752/mocao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1754/mocao_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1756/mocao_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1760/mocao_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1762/mocao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1764/mocao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1765/mocao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1766/mocao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1767/mocao_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1768/mocao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1769/mocao_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1770/mocao_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1771/mocao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1772/mocao_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1792/mocao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1794/mocao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1796/mocao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1822/mocao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1823/mocao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1824/mocao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1826/mocao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1827/mocao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1841/mocao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1842/mocao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1843/mocao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1844/mocao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1846/mocao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1851/mocao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1852/mocao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1853/mocao_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1856/mocao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1857/mocao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1858/mocao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1859/mocao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1860/mocao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1861/mocao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1862/mocao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1864/mocao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1868/mocao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1869/mocao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1870/mocao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1871/mocao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1872/mocao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1873/mocao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1874/mocao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1875/mocao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1878/mocao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1880/mocao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1889/mocao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1892/mocao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1895/mocao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1896/mocao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1901/mocao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1905/mocao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1906/mocao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1907/mocao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1909/mocao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1910/mocao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1915/mocao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1920/mocao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1921/mocao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1923/mocao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1924/mocao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1926/mocao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1927/mocao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1928/mocao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1929/mocao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1930/mocao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1932/mocao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1933/mocao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1939/mocao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1940/mocao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1943/mocao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1956/mocao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1957/mocao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1959/mocao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1961/mocao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1962/mocao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1963/mocao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1964/mocao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1968/mocao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1977/mocao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2015/mocao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2022/mocao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2024/mocao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2035/mocao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2036/mocao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2043/mocao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2050/mocao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2051/mocao_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2052/mocao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2053/mocao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2054/mocao_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2055/mocao_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2056/mocao_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2057/mocao_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2064/mocao_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2067/mocao_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2068/mocao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2069/mocao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2070/mocao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2072/mocao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2079/mocao_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2080/mocao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2096/mocao_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2097/mocao_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2105/mocao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2107/mocao_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2111/mocao_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2121/mocao_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2122/mocao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2123/mocao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2124/mocao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2125/mocao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2126/mocao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2127/mocao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2142/mocao_no_213-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2143/mocao_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2155/mocao_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2156/mocao_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2158/mocao_no_217-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2159/mocao_no_218-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2163/mocao_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2177/mocao_no_220-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2178/mocao_no_221-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2179/mocao_no_222-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2182/mocao_no_223-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2183/mocao_no_224-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2184/mocao_no_225-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2199/mocao_no_226-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2203/mocao_no_227-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2204/mocao_no_228-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2205/mocao_no_229-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2222/mocao_no_230-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2223/mocao_no_231-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2225/mocao_no_232-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2226/mocao_no_233-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2245/mocao_no_234-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2251/mocao_no_235-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2252/mocao_no_236-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao_no_237-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_no_238-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2271/mocao_no_239-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2280/mocao_no_240-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2284/mocao_no_241-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2295/mocao_no_243-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2300/mocao_no_244-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2305/mocao_no_245-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2306/mocao_no_246-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2307/mocao_no_247-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2308/mocao_no_248-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2309/mocao_no_249-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2311/mocao_no_250-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2315/mocao_no_251-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2324/mocao_no_252-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2325/mocao_no_253-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2326/mocao_no_254-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2327/mocao_no_255-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2334/mocao_no_256-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2335/mocao_no_257-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2336/mocao_no_258-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2337/mocao_no_259-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2338/mocao_no_260-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2339/mocao_no_261-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2340/mocao_no_262-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2341/mocao_no_263-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2364/mocao_no_264-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1475/pedido_de_informacao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1591/pedido_de_informacao_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1614/pedido_de_informacao_no_3-2023_.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1633/pedido_de_informacao_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1640/pedido_de_informacao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1726/pedido_de_informacao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1790/pedido_de_informacao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1791/pedido_de_informacao_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1833/pedido_de_informacao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2039/pedido_de_informacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2040/pedido_de_informacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2297/pedido_de_informacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1741/oficio_de_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2160/parecer_previo_-_prestacao_de_contas_2021_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1511/mensagem_e_projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1512/mensagem_e_projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1513/projeto_de_lei_no_03-2023_-_estrutura_administrativa_da_prefeitura_de_cabrobo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto_de_lei_no_04-2023_-_gratificacoes_do_magisterio_e_escola_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1515/projeto_de_lei_no_05-2023_-_altera_valor_da_bolsa_do_estagiario.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1516/projeto_de_lei_no_06-2023_-_reajuste_atc_-_funprecab_e_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1544/projeto_de_lei_07.2023_-_implantacao_e_compartilhamento_de_infraestrutura_de_suporte_e_de_telecomunicacoes.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1545/projeto_de_lei_08.2023_-_programa_de_regularizacao_fiscal_-_proref_1.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1629/projeto_de_lei_n_09_13.03.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1680/projeto_de_lei_no_010-2023_-_altera_lei_2.091-2022_-_desvinculacao_receitas_1.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1694/projeto_de_lei_no_11_2023__que_altera_lei_no_2116.2022_-_investimentos.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1776/projeto_de_lei_no_12-2023_-_credito_adiconal_suplementar.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_lei_no_13-2023_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_lei_no_14-2023_-_.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1820/projeto_de_lei_no_15-2023_-_altera_a_estrutura_administrativa_basica.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1821/projeto_de_lei_no_16-2023_-_altera_tabela_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_no_17-2023_-_bolsa_cultural.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1946/projeto_de_lei_no_18-2023_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1947/projeto_de_lei_no_19-2023_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1970/projeto_de_lei_no_20-2023_-_casamento_coletivo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1965/projeto_de_lei_no_21-2023_-_altera_e_acrescenta_dispositivos_a_lei_no_1.557_de_18_de_dezembro_de_2008_2_1.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1966/projeto_de_lei_no_22-2023_-_ratifica_protocolo_de_intencoes_para_fins_de_celebracao_de_contrato_de_consorcio_publico_cisape-mesclado_1_1.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_no_23-2023_-_fundef.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_no_24-2023_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1979/projeto_de_lei_no_25-2023_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_lei_no_26-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2033/projeto_de_lei_no_27-2023_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_28-2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2049/projeto_de_lei_no_29_-_2023_-_reajuste_do_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2060/projeto_de_lei_no_30-2023_-_alteracao_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_lei_no_31.2023_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_32-2023_-_cumprir_acordo_para_indenizacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_no_33_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_no_34-2023_-_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_lei_no_35-2023_-_credito_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_lei_no_36_de_2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_lei_n_37.2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_n_38.2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2161/projeto_de_lei_no_40-2023_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2162/projeto_de_lei_no_41-2023_-_loa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto_de_lei_no_42-2023_-_dotacao_cisape.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_lei_no_43-2023_-_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2219/projeto_de_lei_no_44-2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2220/projeto_de_lei_no_45-2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2221/projeto_de_lei_no_46-2023_-_novo_codigo_tributario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2239/projeto_de_lei_047.2023_-_cria_secretaria_de_justica_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2261/projeto_de_lei_no_48-2023_-_aquisicao_de_ar_condicionado_para_escolas_-_fundef.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2262/projeto_de_lei_no_49-2023_-_saldos_orcamentarios_-_funprecab.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2263/projeto_de_lei_no_50-2023_-_denomina_cozinha_comunitaria_de_cabrobo.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2289/projeto_de_lei_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2318/projeto_de_lei_no_52-2023_-_altera_a_lei_do_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2353/projeto_de_lei_no_53-2023_-_.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2354/projeto_de_lei_no_54-2023_-_.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2355/projeto_de_lei_no_55-2023_-_.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2378/projeto_de_lei_no_56-2023_-.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_1-2023_-_junior_nogueira.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_no_2-2023_-_henriqueta_torres.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto_de_lei_no_3-2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1539/projeto_de_lei_no_4-2023_-_marcos_de_neuma.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_de_lei_no_5-2023_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1605/projeto_de_lei_no_6-2023_-_henriqueta.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1626/projeto_de_lei_no_7-2023_-_glenio_rodrigues.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1678/projeto_de_lei_no_8-2023_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1687/projeto_de_lei_no_9-2023_-_tinanan_e_junior_nogueira.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1718/projeto_de_lei_no_10-2023_-_henriqueta_torres.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_de_lei_no_11-2023_-_cris.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1779/projeto_de_lei_no_12-2023_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1780/projeto_de_lei_no_13-2023_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_de_lei_no_14-2023_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1782/projeto_de_lei_no_15-2023_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1783/projeto_de_lei_no_16-2023_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1784/projeto_de_lei_no_17-2023_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1785/projeto_de_lei_no_18-2023_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1786/projeto_de_lei_no_19-2023_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1831/projeto_de_lei_no_20-2023_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1848/projeto_de_lei_no_21-2023_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1849/projeto_de_lei_no_22-2023_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1886/projeto_de_lei_no_23-2023_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1934/projeto_de_lei_no_24-2023_-_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei_no_26-2023_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/1976/projeto_de_lei_no_27-2023_-_junior_nogueira.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2061/projeto_de_lei_no_29-2023.1_-_junior_nogueira.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_no_30-2023_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_lei_no_31-2023_-_junior_nogueira.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_lei_no_32-2023_-_junior_nogueira.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_no_33-2023_-_glenio_rodrigues.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_no_34-2023_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_no_35-2023_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2169/projeto_de_lei_no_36-2023_-_paulo_goncalves.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2170/projeto_de_lei_no_37-2023_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2171/projeto_de_lei_no_38-2023_-_paulo_goncalves.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto_de_lei_no_39-2023_-_antonio_neto.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_lei_no_40-2023_-_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_no_41-2023_-_henriqueta_torres_e_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_no_42-2023_-_virlane_saraiva_e_marcos_de_neuma.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2218/projeto_de_lei_no_43-2023_-_antonio_neto.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_lei_no_44-2023_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_no_45-2023_-_junior_nogueira_e_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_lei_no_46-2023_-_junior_nogueira.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2346/projeto_de_lei_no_47-2023_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2023/2347/projeto_de_lei_no_48-2023_-_yasmin_almeida.docx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H862"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="188.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>