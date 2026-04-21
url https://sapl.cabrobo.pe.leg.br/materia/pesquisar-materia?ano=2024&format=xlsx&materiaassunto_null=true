--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -54,3972 +54,3972 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge Cavalcanti</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_no_1-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que veja, com carinho, o pagamento do piso salarial dos Cirurgiões Dentistas.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2456/indicacao_no_2-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2456/indicacao_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a instalação de uma bandeira representativa de nossa cidade na entrada principal do município, tendo em vista que a presença dessa bandeira não apenas fortalecerá o senso de identidade entre os cidadãos, mas também servirá como um símbolo acolhedor para visitantes. Além disso, esta iniciativa contribuirá para promover o orgulho cívico e a valorização de nossa comunidade.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_no_3-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município e ao Secretário Especial de Cultura, Esporte e lazer do Município, para que seja feita a inclusão do atleta Pedro Henrique no Programa Bolsa Atleta do município. Atleta de Jiu-Jítsu, faixa roxa, ativo em competições há 3 anos, com destaque nos anos de 2022 e 2023, atualmente, carrega o nome de Cabrobó com orgulho em todas as competições que participa, acumulando 19 medalhas, sendo 11 de ouro, 4 de prata e 4 de bronze. Suas conquistas refletem não apenas no seu comprometimento com o esporte, mas também a representatividade positiva que pode trazer para nossa comunidade.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Daniel da Autoescola</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_no_4-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município para que seja passado o maquinário para recuperar as estradas da Comunidade Gangorrinha.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ulisses Bione</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_no_5-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_no_5-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja construído Campo Society de grama sintética na Comunidade Quilombola Santana.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Glênio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_no_6-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_no_6-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja alterado o Artigo 261 do Código Tributário Municipal de Cabrobó - Lei Complementar nº 2.242/2023 - ampliando o rol de isenções da COSIP para acrescentar os medidores de energia das bombas de irrigação para agricultura, independentemente do consumo mensal.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_no_7-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_no_7-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que durante a construção de calçamento de novas ruas, possam ser inseridas lombadas com o próprio paralelepípedo em forma de elevação, com a finalidade de diminuir a velocidade dos veículos que trafegam pelas mesmas, trazendo mais segurança aos pedestres.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcos de Neuma</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_no_8-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_no_8-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feito um Campo Society de grama sintética na Fazenda Bananeira.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2711/indicacao_no_9-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2711/indicacao_no_9-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja construído um campo de grama sintética na Comunidade Santana.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Cris Beira Rio</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2726/indicacao_no_10-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2726/indicacao_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja construído um campo de grama sintética, na Comunidade Riacho dos Bois.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2737/indicacao_no_11-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2737/indicacao_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos para tornar as Comunidades: Mãe Rosa, Murici Velho, Murici Novo, Alazão e Vila Produtiva Rural Baixio dos Grandes, Distritos do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_no_12-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Indicação à Secretaria de Desenvolvimento Econômico, Turismo e Cidades do Município, para que sejam disponibilizados cursos de operador de retroescavadeira em nosso município.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2774/indicacao_no_13-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2774/indicacao_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para fazer a cobertura da quadra de esportes da Aldeia Jiboia, na Ilha de Assunção.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2971/indicacao_no_14-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2971/indicacao_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que sejam construídos campos society de grama sintética nas Comunidades: Represa e Junco.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2972/indicacao_no_15-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2972/indicacao_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos para realizar as seguintes ações na Comunidade Jatobá II: construção de campo society de grama sintética, construção de Academia da Saúde, construção de Praça em frente ao prédio da Associação da referida Comunidade, construção de muro ao redor da escola e da quadra, bem como colocação de aterro no lado esquerdo e na frente da quadra, e por fim, realização de coleta periódica incluindo a Comunidade Represa.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no_1-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita uma reorganização da Casa de Apoio de Saúde em Recife, tendo em vista reclamações acerca de má qualidade da alimentação e principalmente problemas na disponibilização de passagens para o retorno dos pacientes à Cabrobó.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no_2-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que possa ser feito um Posto Médico na Comunidade Manguinha, e caso não seja possível, que seja realizado atendimento médico uma vez no mês ou de 15 em 15 dias, na referida Comunidade.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no_3-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura, para que seja realizada uma operação de tapa buraco e o desentupimento do esgoto na rua Malfada Maria de Jesus no bairro Beira Rio.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2402/requerimento_no_4-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2402/requerimento_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação, para que seja colocada iluminação na ponte que dá acesso à Ilha de Assunção, bem como no poste que fica de frente ao Colégio Espaço Livre.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>Gideilson Freire</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no_5-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no_5-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito um postinho médico na Comunidade Quilombola Santana.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2404/requerimento_no_6-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2404/requerimento_no_6-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao DNIT, para que seja colocada uma lombada em frente ao Hotel Bela Vista e outra em frente ao Via Hotel.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2405/requerimento_no_7-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2405/requerimento_no_7-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que haja um aumento no números de pessoas beneficiárias de próteses.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no_8-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no_8-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura para que seja feita a podação das árvores e limpeza da praça do bairro Beira Rio, localizada em frente à Chico Saraiva, bem como seja feita a retirada de entulhos na Avenida São Francisco.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no_9-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no_9-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura para que seja feito a recuperação de esgotos na rua 03, bairro Temperatura, e rua Eduardo Moreira Saraiva, bairro Alto do Bonitinho.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no_10-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Vigilância Sanitária e Centro de Zoonoses do Município, para que seja feito o recolhimentos de cachorros na Avenida Mozenir Araújo, nas proximidades do Bar de Otílio, tendo em vista que duas pessoas já foram mordidas pelos animais e a população está pedindo providências.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>Junior Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2424/requerimento_no_11-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2424/requerimento_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura para que seja feita a extensão da rede de esgoto na rua Antônio Pires da Silva, no bairro Maria Luiza.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2425/requerimento_no_12-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2425/requerimento_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a capinação no bairro Subestação.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2443/requerimento_no_13-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2443/requerimento_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura para que seja feito o Rosso na PE 510 na Ilha de Assunção.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2444/requerimento_no_14-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2444/requerimento_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública para que possa estender a rede de iluminação, às margens da BR, da Vila das Flores até o Loteamento Paraíso do Rio.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2445/requerimento_no_15-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2445/requerimento_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, Exmo. Sr. Paulo Gonçalves do Nascimento, para que seja feita uma reforma no cemitério da Comunidade Saco da Serra.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_no_16-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_no_16-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Trânsito e transportes para que seja feita uma lombada, no bairro Ipsep, próximo à academia de Alex, perto do cruzamento da Rua da Chácara de Galeguinho.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2448/requerimento_no_17-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2448/requerimento_no_17-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, Exmo. Sr. Paulo Gonçalves do Nascimento, e a Secretária de Saúde Srª. Mariane da Silva Souza Mororó, para que sejam acrescidos os atendimentos de Neuro e de Ortopedista no Município, que tenha atendimento de pelo menos 1 vez por semana.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2451/requerimento_no_18-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2451/requerimento_no_18-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Compesa, para que seja feita a recuperação de tubulação de água estourada na Avenida São Francisco, em frente a Casa das Cordas.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_no_19-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_no_19-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja feita a recuperação de esgotos nas Ruas 1 e 2 do bairro Vila Nova, bem como nas Ruas 2 e 3 do bairro Vila das Flores.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2453/requerimento_no_20-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2453/requerimento_no_20-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Defesa Social, Civil, Trânsito e Transporte do Município, para que seja feita a recuperação e pintura de lombadas na Rua Estanislau Luiz Bione, centro do Município.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_no_21-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Defesa Social, Civil, Trânsito e Transporte do Município, para que seja feita a construção de lombada na Avenida Júlio Pires da Silva, no centro do município, em frente ao Supermercado da Gente, bem como seja colocada sinalização vertical nos cruzamentos da referida via.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2455/requerimento_no_22-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2455/requerimento_no_22-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, para que esforços sejam feitos para promover atendimento de prevenção com equipe médica, destinado às pessoas idosas e com deficiência nas Comunidades: Saco da Serra, Novo Horizonte, Milagres, Caldeirão, Poço da Umburana, Almirante e Quilombola Santana, tendo em vista a dificuldade desses pacientes específicos de se deslocarem aos postos de saúde.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Henriqueta Torres</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2462/requerimento_no_23-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2462/requerimento_no_23-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da rua 04, no bairro da Subestação.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2463/requerimento_no_24-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2463/requerimento_no_24-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Infraestrutura, para que seja feita a revitalização e a pavimentação do final da rua Prefeito Pedro Sobrinho, próximo à padaria de Batista.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_no_25-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_no_25-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que interligue o calçamento da Avenida principal do bairro Vila das Flores com o calçamento da Avenida principal do bairro Vila Nova, construindo o calçamento até a Creche Municipal Gilma Carinhanha.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_no_26-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_no_26-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito um mutirão de limpeza nos bairros Pedro Quirino e Beira Rio.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Cris Beira Rio, Glênio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2468/requerimento_no_27-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2468/requerimento_no_27-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Agricultura, para que possa ser feito o término das estradas que ainda faltam, na Ilha de Assunção.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Cris Beira Rio, Daniel da Autoescola</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2472/requerimento_no_28-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2472/requerimento_no_28-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção da iluminação da Aldeia Canudos, localizado na Ilha de Assunção.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2474/requerimento_no_29-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2474/requerimento_no_29-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que seja feito o calçamento da rua Jurandir Marques Castro.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2475/requerimento_no_30-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2475/requerimento_no_30-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que seja feito um mutirão de limpeza nos bairros Vila Nova e Maria Luiza.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2476/requerimento_no_31-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2476/requerimento_no_31-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que seja feita a reforma do matadouro do município, bem como seja feito o conserto do freezer da câmara fria.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2477/requerimento_no_32-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2477/requerimento_no_32-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que seja feito o orçamento do que a Compesa destruiu no município e ajuizar uma ação.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2478/requerimento_no_33-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2478/requerimento_no_33-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que melhore os acessos à BR 428, em toda extensão urbana.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2479/requerimento_no_34-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2479/requerimento_no_34-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que se faça o desmatamento no final da rua Eunice Dias, próximo às olarias.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2480/requerimento_no_35-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2480/requerimento_no_35-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que seja feita a pavimentação asfáltica da Travessa ao lado da aquarela e da rua 15 de Novembro.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_no_36-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_no_36-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja realizada a restauração e a pintura das lombadas da rua Odilon Freire do Nascimento, bairro Maria Luiza.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2482/requerimento_no_37-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2482/requerimento_no_37-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que se se dê a continuação do calçamento da rua Eurípedes Gomes de Carvalho, sentido às chácaras bem como da rua Marcos Antônio de Almeida, bairro Maria Luiza.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2483/requerimento_no_38-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2483/requerimento_no_38-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que envie a essa Casa Legislativa para deliberação, Projeto de Lei para criação da Guarda Municipal e municipalização do trânsito.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_no_39-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_no_39-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que seja realizada uma operação tapa buracos na Avenida Júlio Pires da Silva, nas proximidades do Mercado Público.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2505/requerimento_no_40-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2505/requerimento_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública para que seja feita a manutenção da iluminação e colocação de luminárias no Assentamento Santo Antônio, Região do Tamboril.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2506/requerimento_no_41-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2506/requerimento_no_41-2024.pdf</t>
   </si>
   <si>
     <t>pedido à Secretária de Saúde, Sra. MARIANE SILVA SOUZA MORORÓ, para que quando informar os pacientes sobre a marcação de seus exames, que seja realizado o registro da comunicação, tanto da chamada telefônica como da mensagem enviada a esses pacientes, para que não haja dúvidas de que o paciente foi informado de sua marcação.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_no_42-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_no_42-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município de Cabrobó, para que esforços sejam feitos para promover a recuperação da estrada da Fazenda Algodões.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_no_43-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a conclusão da manutenção da iluminação das Comunidades: Caldeirão, Almirante, Ponta da Serra, Varginha e Quilombola Santana.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Ulisses Bione, Daniel da Autoescola</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_no_44-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_no_44-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para fazer a pavimentação asfáltica da Avenida Mozenir Araújo (Avenida da Caixa Econômica).</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_no_45-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_no_45-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que esforços sejam feitos para promover a manutenção de iluminação da BR, no perímetro urbano do Município.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_no_46-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_no_46-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Educação do Município, para que esforços sejam feitos para mudar a rota no período da manhã, do transporte escolar que atende as Comunidades: Mandacaru, Riacho da Areia, Juá e Curralinho, tendo em vista que os estudantes estão tendo que acordar às 4:30h para pegar o transporte, o que tem gerado pedidos para mudança da rota do referido transporte para que o mesmo passe em horário mais tarde.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_no_47-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_no_47-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura do Município, para que esforços sejam feitos para destinar máquinas para atender as Comunidades: Mandacaru, Riacho da Areia, Juá e Curralinho, nos serviços de recuperação de barreiros , limpezas de áreas e recuperação de estradas.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2528/requerimento_no_48-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2528/requerimento_no_48-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a substituição da tubulação de esgoto da Rua Prefeito Pedro Sobrinho, nas proximidades da residência de Rosilda Xavier.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_no_49-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_no_49-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o saneamento e calçamento das Ruas: Santo Antônio, José Freire de Alencar (Rua 08), Francisco F. dos Santos (Rua 02), no bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2535/requerimento_no_50-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2535/requerimento_no_50-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua 01 do bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2537/requerimento_no_51-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2537/requerimento_no_51-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para promover a colocação de postes e manutenção de iluminação nas proximidades da Creche Gilma Carinhanha e do Cemitério Novo, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2542/requerimento_no_52-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2542/requerimento_no_52-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Compesa, para que seja disponibilizado caminhão de jateamento grande, para promover a limpeza dos canais de esgoto do bairro Vila das Flores.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2543/requerimento_no_53-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2543/requerimento_no_53-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a troca de lâmpada em poste na Rua Salvador, próximo á residência de Dr. Marcos.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2544/requerimento_no_54-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2544/requerimento_no_54-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita lombada na Rua João Pessoa, bairro Subestação.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_no_55-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_no_55-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o saneamento e calçamento da Rua Venâncio Pires Neto, Centro do Município.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_no_56-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_no_56-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o complemento do asfalto da Rua Prefeito Manoel Cassiano, até chegar à BR, tendo em vista que a referida rua é muito acessada pelos pacientes que vão ao hospital municipal.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_no_57-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_no_57-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Agricultura do Município, para que esforços sejam feitos pra liberar o acesso, se possível com passagem molhada, da Fazenda Curralinho 2, mais precisamente onde dá acesso à Fazenda do Sr. Alfredo Januário, tendo em vista a dificuldade de acesso devido às chuvas que danificaram o acesso à localidade.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_no_58-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_no_58-2024.pdf</t>
   </si>
   <si>
     <t>pedido ao Prefeito do Município e ao Secretário de Agricultura do Município, para que esforços sejam feitos pra promover a retirada de parte do vertedouro, bem como seja feita a recuperação da Barragem da Fazenda Curralinho 1, tendo em vista que a mesma está em más condições.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2549/requerimento_no_59-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2549/requerimento_no_59-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Agricultura do Município, para que esforços sejam feitos para promover desmatamento na Comunidade Murici Novo, bem como seja enviada equipe de topografia, para fazer o arruamento e loteamento de terreno já doado, para legalização aos proprietários.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2550/requerimento_no_60-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2550/requerimento_no_60-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o desmatamento na Rua Lígia de Souza Santos, nas proximidades do Mercado de Mariinha, principalmente às margens do canal, bem como seja feito o calçamento da rua localizada na frente do referido canal.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2552/requerimento_no_61-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2552/requerimento_no_61-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Infraestrutura do Município, para que seja feita a coleta periódica na Comunidade Indígena da Ilha de Assunção.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2553/requerimento_no_62-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2553/requerimento_no_62-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da rua que liga a Rua Albino Aires à Praça de Chico Saraiva, no bairro Beira Rio, bem como da Travessa B, também no bairro Beira Rio.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_no_63-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_no_63-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a manutenção da iluminação na Aldeia Sede, Ilha de Assunção.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2555/requerimento_no_64-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2555/requerimento_no_64-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Defesa Social, Trânsito e Transporte do Município, para que possa organizar as vans que ficam na Praça João Freire de Carvalho e se, possível possa organizá-las ao longo da rua da loteria, com a finalidade de melhorar o trânsito na região.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2556/requerimento_no_65-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2556/requerimento_no_65-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a recuperação de tampa de esgoto no início da Rua Darci Freire Mororó.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2560/requerimento_no_66-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2560/requerimento_no_66-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Valdivino Alves de Oliveira, bairro Ipsep.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2561/requerimento_no_67-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2561/requerimento_no_67-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura do Município, para que seja feita a recuperação de estradas na região do Morro de São José, Barro Preto 2 e Tapera.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_no_68-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_no_68-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Miguel André Cavalcanti, bairro Vila das Flores e das Ruas: Anízio Salustiano de Barros e Jaime Euclides dos Santos, no bairro Parque de Exposição.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2570/requerimento_no_69-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2570/requerimento_no_69-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja resolvido problema de acúmulo de água, possibilitando a proliferação de mosquito da dengue, na Rua José Félix Barbosa, no bairro Pedrinhas, bem como seja espalhado aterro que está impedindo a passagem de água na referida rua.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2571/requerimento_no_70-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2571/requerimento_no_70-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para melhorar a infraestrutura do Morro São José, inclusive com a colocação mais uma escadaria para facilitar a subida e descida dos visitantes.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2576/requerimento_no_71-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2576/requerimento_no_71-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o complemento do calçamento da Travessa 27 de julho, até a AABB, no centro do Município.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2578/requerimento_no_72-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2578/requerimento_no_72-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita recuperação e posterior calçamento da Rua Francisco Gomes Correia, bairro Ipsep, tendo em vista as más condições da mesma.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_no_73-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_no_73-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação do telhado da quadra de esportes da Cohab, bem como que seja feita a pintura da mesma, incluindo as arquibancadas, piso e área externa.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2583/requerimento_no_74-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2583/requerimento_no_74-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Empresa Progresso, para que esforços sejam feitos para renovar os ônibus que fazem a rota de Cabrobó a Recife, tendo em vista a reclamação dos usuários em função das más condições dos ônibus atuais, que os mesmos estão em mal estado de conservação e quebrando com frequência.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2584/requerimento_no_75-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2584/requerimento_no_75-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Empresa Guanabara, que informe os motivos de os passageiros que vem a Cabrobó de outros destinos, precisam comprar passagens para Petrolina ou Salgueiro, uma vez que não são emitidas passagens diretas para o Município de Cabrobó.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2585/requerimento_no_76-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2585/requerimento_no_76-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a pavimentação em paralelepípedos no trecho que vai da Equipadora Juracar até a residência de Célia Fernandes, bem como seja feita a pavimentação asfáltica da Rua Alexandre Francisco de Sá até o Mercado de Verinha.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2586/requerimento_no_77-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2586/requerimento_no_77-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a capinação do terreno próximo ao Colégio Espaço Livre, no bairro Beira Rio, para as festividades da Semana Santa.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2587/requerimento_no_78-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2587/requerimento_no_78-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Defesa Social, Trânsito e Transporte do Município, para que sejam colocadas lombadas nas ruas recém calçadas do bairro Pedro Quirino, bem como em frente à Escola de Referência Evandro Ferreira dos Santos.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Paulo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_no_79-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_no_79-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a pavimentação da Rua Pedro Alves de Sá, Bairro Sem Teto, Antigo Parque de Exposição.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2597/requerimento_no_80-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2597/requerimento_no_80-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para promover a recuperação das praças da Avenida Mozenir Araújo, inclusive reformando os bancos já existentes.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2606/requerimento_no_81-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2606/requerimento_no_81-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja colocado barro vermelho no acesso do bairro Pedro Quirino ao bairro Subestação, as margens da BR 428.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2607/requerimento_no_82-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2607/requerimento_no_82-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Frei Martins Dinantes.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2608/requerimento_no_83-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2608/requerimento_no_83-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação das estradas da Fazenda Boa Esperança, bem como seja feita a manutenção da iluminação da Fazenda Cachoeirinha.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2610/requerimento_no_84-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2610/requerimento_no_84-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a recuperação de esgoto na Rua Eduardo Moreira Saraiva, no bairro Alto do Bonitinho.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2611/requerimento_no_85-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2611/requerimento_no_85-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Imaculada Conceição, rua 05 do bairro Sem Teto.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2616/requerimento_no_86-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2616/requerimento_no_86-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja colocada posteação e iluminação na avenida que está calçada, que dá acesso ao bairro Pedro Quirino, bem como em frente à Escola Municipal Evandro Ferreira dos Santos.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2619/requerimento_no_87-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2619/requerimento_no_87-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a pavimentação da Rua Joaquina da Conceição, no bairro Pedrinhas, por trás do cemitério antigo.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2625/requerimento_no_88-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2625/requerimento_no_88-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente da Receita Municipal e à CELPE, para que o Sítio Escurinho e a região do Morro da Conceição, sejam incluídos no zoneamento urbano da cidade de Cabrobó, constando assim no sistema de endereços da CELPE e no sistema da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2626/requerimento_no_89-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2626/requerimento_no_89-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que sejam construídas lombadas na rua recém calçada do bairro Bozzano.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2629/requerimento_no_90-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2629/requerimento_no_90-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feito mutirão de limpeza e capinação, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2631/requerimento_no_91-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2631/requerimento_no_91-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à CELPE, para que seja feita a substituição de poste nº 9110226, localizado na Rua Alexandre Francisco de Sá com a Avenida Conrado Ferraz, tendo em vista que o mesmo está bastante inclinado.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2644/requerimento_no_92-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2644/requerimento_no_92-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a manutenção da iluminação da Aldeia Sede, na Ilha de Assunção.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2645/requerimento_no_93-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2645/requerimento_no_93-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Luiz Rodrigues de Aragão, no bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>João Pedro Novaes</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2654/requerimento_no_94-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2654/requerimento_no_94-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura Urbana do Município, para que seja colocado cascalho na Rua Frei Martins Dinantes, tendo em vista que a mesma se encontra intransitável em função das chuvas.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2657/requerimento_no_95-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2657/requerimento_no_95-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Francisco Gomes Correia, no bairro IPSEP.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2665/requerimento_no_96-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2665/requerimento_no_96-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município e à Coordenadora de Atenção Básica do Município, para que informe por quais razões o médico da ESF da Mãe Rosa não está realizando atendimento os quatro dias da semana, como deveria ser feito.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2666/requerimento_no_97-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2666/requerimento_no_97-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, para que seja enviada equipe de Agentes de Endemias, para a Rua José Félix Barbosa, no bairro Pedrinhas, tendo em vista possível foco de dengue na região, devido à grande quantidade de água parada.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2667/requerimento_no_98-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2667/requerimento_no_98-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a pavimentação asfáltica da Avenida Nilo Coelho, bairro Alto da Temperatura; da Avenida Manoel Cassiano, bairro Maria Luíza e da Avenida Eunice Dias, bairro Santa Rita.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Rony Russo, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2668/requerimento_no_99-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2668/requerimento_no_99-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, para que seja encaminhado a esta Casa Legislativa, o cronograma dos horários de atendimento dos médicos das Unidades Básicas de Saúde do Município.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2669/requerimento_no_100-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2669/requerimento_no_100-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que envie a esta Casa Legislativa o cronograma das ruas já licitadas e calçadas, bem como o cronograma das ruas que ainda vão ser calçadas ou licitadas.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2670/requerimento_no_101-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2670/requerimento_no_101-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Secretária de Saúde do Município, para que envie a esta Casa Legislativa, as folhas de ponto dos médicos e fichas de atendimento médico da UBS - joão Capistrano dos Santos, na Comunidade Mãe Rosa.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2677/requerimento_no_102-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2677/requerimento_no_102-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a manutenção da iluminação na Comunidade Poço do Angico, com a colocação de 01 braço e 06 lâmpadas.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_no_103-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_no_103-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a limpeza nos cemitérios antigo e novo.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2682/requerimento_no_104-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2682/requerimento_no_104-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a recuperação de esgoto a céu aberto, no bairro Pedro Quirino, o qual está obstruindo a passagem da população do bairro por debaixo da ponte da BR 428.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2683/requerimento_no_105-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2683/requerimento_no_105-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a limpeza e desobstrução do canal de esgoto na Rua Flora de Novaes Lima, nas proximidades da cadeia pública.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2684/requerimento_no_106-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2684/requerimento_no_106-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a limpeza e capinação da Rua Antônio Manoel do Nascimento (Rua 02) do bairro Subestação.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2685/requerimento_no_107-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2685/requerimento_no_107-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a limpeza e desobstrução de esgoto na Rua Eduardo Moreira Saraiva, bairro Alto do Bonitinho.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2695/requerimento_no_108-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2695/requerimento_no_108-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município para que seja feita a recuperação do acesso à BR 428, em frente ao Hotel Bela Vista, tendo em vista que na localidade há um grande buraco que está dificultando o acesso à BR.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2696/requerimento_no_109-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2696/requerimento_no_109-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feito o roço na ao longo da PE 510 na Ilha de Assunção.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2697/requerimento_no_110-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2697/requerimento_no_110-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a retirada de fio de baixa tensão em frente à Igreja Matriz do Bairro Beira Rio.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2698/requerimento_no_111-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2698/requerimento_no_111-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Defesa Civil, Trânsito e Transporte do Município, para que seja feita a repintura das faixas de pedestres do Município.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2703/requerimento_no_112-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2703/requerimento_no_112-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita uma lombada na Rua 05 do bairro Alto da Temperatura.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2704/requerimento_no_113-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2704/requerimento_no_113-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que sejam colocados gelos baianos na Rua da Equipadora Paulo Som, as margens do contorno do acesso da BR 428 ao Centro do Município, tendo em vista a ocorrência constante de acidentes, devido à  altura da referida rua com relação ao contorno.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2708/requerimento_no_114-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2708/requerimento_no_114-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a colocação de luminárias nos postes da Avenida do Loteamento Rocha, com início nas proximidades do bar de Otílio.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2712/requerimento_no_115-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2712/requerimento_no_115-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e Secretário de Agricultura do Município, para que seja concluída a recuperação das estradas das Comunidades: Santana, Coité, Almirante, Catolé, até a Fazenda Juá.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2715/requerimento_no_116-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2715/requerimento_no_116-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja transformado o espaço da quadra do bairro Santa Rita, em um campo de grama sintética.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2725/requerimento_no_117-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2725/requerimento_no_117-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja reativada a Escola Joaquim Clementino do Nascimento, localizada no Assentamento Riacho dos Bois.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2727/requerimento_no_118-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2727/requerimento_no_118-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Desenvolvimento Agrário de Pernambuco, para que seja marcada uma Audiência Pública, no Município de Cabrobó, com a participação de representantes da referida Secretaria, a fim de tratar do andamento da adutora oriunda do Projeto de Integração do São Francisco (PISF), que está sendo implantada nas comunidades.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2738/requerimento_no_119-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2738/requerimento_no_119-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para contratar um neuropediatra para atender em Cabrobó, tendo em vista o grande número de crianças com deficiência em nosso Município.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2740/requerimento_no_120-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2740/requerimento_no_120-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a limpeza na parede da antiga barragem de Pedro do Pão, no bairro Pedrinhas, em virtude de estar com muito mato, colocando em risco a segurança da população.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2742/requerimento_no_121-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2742/requerimento_no_121-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para que haja atendimento de cardiologista de forma semanal em nosso município.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2743/requerimento_no_122-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2743/requerimento_no_122-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que explique os critérios adotados na premiação do Prêmio Município Empreendedor.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2744/requerimento_no_123-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2744/requerimento_no_123-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que informe quais cursos já foram ofertados no Município de Cabrobó, através da parceria com o Sest Senac, nos últimos três anos.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2745/requerimento_no_124-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2745/requerimento_no_124-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que informe os valores investidos pelo Município de Cabrobó, para disponibilização de cursos através da parceria com o Sest Senac, nos últimos três anos.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2749/requerimento_no_125-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2749/requerimento_no_125-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que seja feito o calçamento da rua Antônio Pires da Silva, no bairro Maria Luíza.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2750/requerimento_no_126-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2750/requerimento_no_126-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o complemento do calçamento da Rua Prefeito Manoel Cassiano, no bairro Maria Luíza.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2751/requerimento_no_127-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2751/requerimento_no_127-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja construída uma quadra com cobertura na Escola Municipal Presidente Costa e Silva, na Comunidade Rural Murici.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2760/requerimento_no_128-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2760/requerimento_no_128-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à OAB, para que esforços sejam feitos para viabilizar uma Sala do Advogado na Delegacia de Cabrobó.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2771/requerimento_no_129-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2771/requerimento_no_129-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Agricultura do Município, para que seja colocado aterro em área de grande desnível, na Escola Municipal Manoel Vieira de Brito, na Comunidade Tapera.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_no_130-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_no_130-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a recuperação de esgoto na Vila do Gás.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_no_131-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_no_131-2024.pdf</t>
   </si>
   <si>
     <t>Pedido às Operadoras de telefonia: Claro, Tim e Telemar, para que reforcem a segurança nas Torres, colocando muros altos e grades com tranca, tendo em vista os casos de pessoas que tentam acessar as torres das referidas empresas para cometerem suicídio.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2802/requerimento_no_132-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2802/requerimento_no_132-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o saneamento e calçamento das ruas do Bairro das Chácaras.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2809/requerimento_no_133-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2809/requerimento_no_133-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua 01 do Assentamento São Miguel.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2810/requerimento_no_134-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2810/requerimento_no_134-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Raimundo Sebastião dos Anjos, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2822/requerimento_no_135-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2822/requerimento_no_135-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e ao Secretário de Agricultura do Município, para que esforços sejam feitos para fazer a recuperação das estradas vicinais das seguintes Comunidades: Boa Esperança (até o Posto Vila Bela), Boqueirão, Jatobá, Casa Nova, Vassoura, Saco, Massapê, São José, Maria Preta e Salão, bem como as adjacências das referidas regiões.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2831/requerimento_no_136-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2831/requerimento_no_136-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção da iluminação nas Aldeias: Jatobazeiro, Sede, Pambuzinho e Caatinga Grande, na Ilha de Assunção.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2844/requerimento_no_137-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2844/requerimento_no_137-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Compesa, para que seja feita uma extensão da rede de água, para abastecer o bairro das Pedrinhas, na região das chácaras no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2851/requerimento_no_138-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2851/requerimento_no_138-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da rua da baixa da Subestação que liga a Rua 06 do bairro Subestação à Avenida Mozenir Araújo.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2852/requerimento_no_139-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2852/requerimento_no_139-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita lombada na Rua Flora de Novaes Lima, nas proximidades da residência de Romildo da Aquarela, tendo em vista ser um local de fluxo constante de veículos, bem como de estudantes da Escola Jornalista Assis Chateaubriand.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2861/requerimento_no_140-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2861/requerimento_no_140-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja construído uma Unidade Básica de Saúde no bairro Bozzano.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_no_141-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_no_141-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita uma lombada em frente à Escola Municipal Antônia Caldas Brandão.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_no_142-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_no_142-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município para que o desfile do dia 11 de setembro do corrente ano, possa fazer o percurso até a Praça João Freire de Carvalho (Praça do Banco do Brasil), tendo em vista a necessidade de beneficiar vários vendedores ambulantes e comércios de alimentos e lanches que trabalham na referida praça.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2881/requerimento_no_143-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2881/requerimento_no_143-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento das Ruas: Pedro Alves de Sá e Jaime Euclides dos Santos, no bairro Parque de Exposição.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2882/requerimento_no_144-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2882/requerimento_no_144-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a pavimentação asfáltica das Ruas: Alexandre Francisco de Sá e Joaquim André Cavalcanti, no Centro do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_no_145-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_no_145-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita uma lombada na Rua da Arena Cabrobó, no bairro Cohab.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_no_146-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_no_146-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Travessa Estanislau Luiz Bione, localizada em frente a Nilma Fest.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2887/requerimento_no_147-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2887/requerimento_no_147-2024.pdf</t>
   </si>
   <si>
     <t>Pedido às Operadores de telefonia: Tim e Claro, para que esforços sejam feitos para melhoramento dos respectivos sinais, tendo em vista que há vários pontos em nossa cidade que o referido sinal está fraco, prejudicando os usuários de telefonia móvel.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2889/requerimento_no_148-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2889/requerimento_no_148-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção da iluminação da Rua Olímpio Avelino Novaes, no bairro Maria Luíza, tendo em vista que há vários postes sem iluminação.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2906/requerimento_no_149-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2906/requerimento_no_149-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a recuperação do calçamento em frente à Academia Império Fitness.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2907/requerimento_no_150-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2907/requerimento_no_150-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento em frente à Escola Municipal Presidente Costa e Silva, bem como em frente a Unidade Básica de Saúde da Comunidade Murici, e também seja construída uma Praça na referida Comunidade.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2915/requerimento_no_151-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2915/requerimento_no_151-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a troca da tubulação de esgoto na Rua da Matriz, no trecho que liga a Escola Brígida de Alencar, ao Colégio Espaço Livre.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_no_152-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_no_152-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a recuperação do asfalto das avenidas do bairro Subestação, bem como seja feita a pavimentação asfáltica da Avenida Hermínia Florentina de Sá.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2920/requerimento_no_153-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2920/requerimento_no_153-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município e a Secretária de Saúde do Município, para que esforços sejam feitos para que a Unidade Básica de Saúde do bairro Beira Rio, passa atender urgências 24 horas por dia, diminuindo assim, a demanda do hospital municipal.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2921/requerimento_no_154-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2921/requerimento_no_154-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à COMPESA, para que seja feito o aumento da vazão na adutora que abastece as regiões: Caeira, Umburana, Bananeira, Curral novo 1 e 2, Umari e Roça Nova, bem como seja feita a troca da tubulação da Comunidade Tolda até a Comunidade Baixa da Aroeira, onde há problema constante de tubulações estouradas, prejudicando o abastecimento.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2923/requerimento_no_155-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2923/requerimento_no_155-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a manutenção da iluminação nas proximidades do Portal da Cidade e em frente à Compesa.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_no_156-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_no_156-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o saneamento e calçamento das Ruas: Raimundo Sebastião dos Anjos e Francisco Damas de Oliveira, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2927/requerimento_no_157-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2927/requerimento_no_157-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para construir uma Unidade Básica de Saúde no bairro Vila das Flores, com a finalidade de atender a população do referido bairro, bem como dos bairros Vila Nova e Bozzano.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2928/requerimento_no_158-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2928/requerimento_no_158-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Compesa e ao Secretário de Infraestrutura do Município, para que esforços sejam feitos para promover a desobstrução de esgoto, na Rua Flora de Novaes Lima (ao lado da Padaria Soares), bem como na Rua 03 do bairro Subestação (próximo à Chácara La Vic).</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2929/requerimento_no_159-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2929/requerimento_no_159-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a limpeza e recolhimento de entulho por trás do depósito da Renovar, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2930/requerimento_no_160-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2930/requerimento_no_160-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua José Benedito dos Santos, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2931/requerimento_no_161-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2931/requerimento_no_161-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Coordenador da COMPESA do Município, para que possa comparecer à Sessão Ordinária do dia 12 de novembro do corrente ano, para tratar sobre os problemas de abastecimento de água no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2932/requerimento_no_162-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2932/requerimento_no_162-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à COMPESA do Município de Cabrobó, para que seja feita a substituição da rede de água da Rua Frei Martins Dinantes, como forma de aumentar a vazão e melhorar o abastecimento das residências.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2933/requerimento_no_163-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2933/requerimento_no_163-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que sejam colocadas lombadas na avenida recém calçada que liga a BR à Escola de Referência Evandro Ferreira dos Santos.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2934/requerimento_no_164-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2934/requerimento_no_164-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que sejam instalados bebedouros no Ceasa do Município.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_no_165-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_no_165-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a podação das árvores do Município, principalmente das praças municipais.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2941/requerimento_no_166-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2941/requerimento_no_166-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a manutenção da iluminação e da rede de proteção na quadra da Comunidade Murici.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2942/requerimento_no_167-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2942/requerimento_no_167-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente de Iluminação Pública do Município, para que seja feita a manutenção em postes na rua recém calçada que dá acesso à Creche Ansberto, mais precisamente nas proximidades do lava jato de Nego, bem como seja feita a manutenção em postes na Avenida que dá acesso ao bairro Pedro Quirino. Em ambas as situações têm postes que estão o dia todo aceso e outros sem iluminação.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2943/requerimento_no_168-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2943/requerimento_no_168-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita rede de esgoto na Rua Pedro Ferreira de Sá, bairro Maria Luíza, por trás do Balneário.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2954/requerimento_no_169-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2954/requerimento_no_169-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Defesa Civil, Trânsito e Transporte do Município, para que o trânsito da Avenida São Francisco seja de mão única, devido ao grande fluxo de veículos que circulam diariamente na via.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Pedido ao Secretário de Infraestrutura do Município, para que seja feita a limpeza do terreno, localizado em frente ao Colégio Espaço Livre, no bairro Beira Rio, tendo em vista a realização do Novenário de Nossa Senhora da Conceição, na Igreja Matriz.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_no_171-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_no_171-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Gerência Regional da Compesa em Salgueiro, para que esforços sejam feitos, de forma urgente, para solucionar a constante falta de água na Comunidade Boqueirão e regiões circunvizinhas, no Município de Cabrobó, tendo em vista que há relatos dos moradores que a encanação da adutora que abastece a localidade está velha e se rompendo com facilidade.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2966/requerimento_no_172-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2966/requerimento_no_172-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Superintendente da CODEVASF em Petrolina, para que seja marcada reunião com os Vereadores do Município de Cabrobó, para tratar sobre as demandas do nosso Município.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_no_173-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_no_173-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a desobstrução da Rua Joaquim Venâncio no bairro Subestação, tendo em vista que a referida via está em obras e há grande concentração de entulhos, causando transtornos à população.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/3002/requerimento_no_174-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/3002/requerimento_no_174-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feito o meio fio na estrada recém pavimentada que dá acesso ao Morro da Conceição.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2388/resolucao_no_01-2024_-_concede_licenca_para_tratamento_de_saude_a_vereadora_karla_amando_da_silva.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2388/resolucao_no_01-2024_-_concede_licenca_para_tratamento_de_saude_a_vereadora_karla_amando_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Licença para tratamento de saúde à Vereadora Karla Amando da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2501/pr_02-2024_-_rony_russo_-_criacao_da_comissao_de_direitos_do_consumidor.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2501/pr_02-2024_-_rony_russo_-_criacao_da_comissao_de_direitos_do_consumidor.docx</t>
   </si>
   <si>
     <t>Altera o Artigo 232, insere o inciso VII para incluir a Comissão Permanente de Direito do Consumidor no Regimento Interno da Câmara Municipal de Cabrobó e inclui o Artigo 253-B e dá outras providências.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2510/pr_03-2024_-_mesa_diretora.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2510/pr_03-2024_-_mesa_diretora.docx</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do Município de Cabrobó/PE para a legislatura com início em 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2532/pr_04-2024_-_tinanan_-_modifica_os_arts._36_i_e_43_do_regimento_interno.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2532/pr_04-2024_-_tinanan_-_modifica_os_arts._36_i_e_43_do_regimento_interno.docx</t>
   </si>
   <si>
     <t>Altera o inciso I do Artigo 36 e o Artigo 43 do Regimento Interno da Câmara Municipal de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas de Governo da Prefeitura Municipal de Cabrobó, referente ao exercício de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Vereadores de Cabrobó/PE e dá outras providências.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas de Governo da Prefeitura Municipal de Cabrobó, referente ao exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2397/pdl_1-2024_-_joao_da_saude.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2397/pdl_1-2024_-_joao_da_saude.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Sr.ª MARIA FRANCISCA DOS SANTOS.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2398/pdl_2-2024_-_joao_da_saude.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2398/pdl_2-2024_-_joao_da_saude.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. CÍCERO ALVES DOS SANTOS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2399/pdl_3-2024_-_joao_da_saude.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2399/pdl_3-2024_-_joao_da_saude.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. DAYANA CELY DOS SANTOS OLIVEIRA RAMOS.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. REGINALDO FERNANDES DE HOLANDA.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2440/pdl_5-2024_-_rony_russo.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2440/pdl_5-2024_-_rony_russo.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Srª. JOSEANE RAFAELA SANTOS DE ANDRADE.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2441/pdl_6-2024_-_rony_russo.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2441/pdl_6-2024_-_rony_russo.docx</t>
   </si>
   <si>
     <t>Concede Placa Vereador Lourival Simões de Medeiros, ao Sr. FRANCISCO APRÍGIO DE MENEZES FILHO.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2502/pdl_7-2024_-_paulo_goncalves.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2502/pdl_7-2024_-_paulo_goncalves.docx</t>
   </si>
   <si>
     <t>Concede Medalha Ilda Cordeiro Brandão, Medalha de Honra ao Mérito, a Srª. ROSIMEYRE GOMES DA SILVA.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2503/pdl_8-2024_-_paulo_goncalves.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2503/pdl_8-2024_-_paulo_goncalves.docx</t>
   </si>
   <si>
     <t>Concede Medalha Ilda Cordeiro Brandão, Medalha de Honra ao Mérito, a Srª. FRANCISCA PAULA DA SILVA GUIMARÃES.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2523/pdl_9-2024_-_daniel_da_autoescola.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2523/pdl_9-2024_-_daniel_da_autoescola.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Srª. AUXILIADORA PEREIRA MATIAS.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2530/pdl_10-2024_-_tinanan.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2530/pdl_10-2024_-_tinanan.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. OSMUNDO CANÁRIO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2580/pdl_11-2024_-_daniel_da_autoescola.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2580/pdl_11-2024_-_daniel_da_autoescola.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. JOSÉ ARAÚJO SILVA.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. MARIA DA CONCEIÇÃO DE BARROS PÔRTO.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>Concede Medalha Ilda Cordeiro Brandão, Medalha de Honra ao Mérito, em homenagem póstuma a Srª. DORALICE BARROS DA CRUZ.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2722/pdl_14-2024_-_paulo_goncalves.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2722/pdl_14-2024_-_paulo_goncalves.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. RIZONEIDE MARIA DE JESUS TORRES.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2755/pdl_15-2024_-_karla_amando.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2755/pdl_15-2024_-_karla_amando.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de Cidadão Cabroboense ao Sr. João Pedro Alves.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. GISLENO DE SÁ PIRES.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2795/pdl_17-2024_-_henriqueta_torres.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2795/pdl_17-2024_-_henriqueta_torres.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. NIVALDO ALVES BEZERRA FILHO.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2796/pdl_18-2024_-_tinanan.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2796/pdl_18-2024_-_tinanan.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. JOSÉ FIRMINO DE CARVALHO.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2818/pdl_19-2024_-_daniel_da_autoescola.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2818/pdl_19-2024_-_daniel_da_autoescola.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Srª. MARIA VIRLANE MOREIRA SARAIVA.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2819/pdl_20-2024_-_virlane_saraiva.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2819/pdl_20-2024_-_virlane_saraiva.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Srª. MARIA DO SOCORRO GOMES GONÇALVES.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2820/pdl_21-2024_-_virlane_saraiva.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2820/pdl_21-2024_-_virlane_saraiva.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. ÍTALO RENAN DA SILVA.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2821/pdl_22-2024_-_virlane_saraiva.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2821/pdl_22-2024_-_virlane_saraiva.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Srª. JOSELITA MARIA SARAIVA DE SÁ RODRIGUES.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. OTÁVIO ROSENO DA SILVA.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2832/pdl_24-2024_-_cris_beira_rio.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2832/pdl_24-2024_-_cris_beira_rio.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. LUCICLEIDSON FERREIRA LACERDA.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2859/pdl_25-2024_-_paulo_goncalves.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2859/pdl_25-2024_-_paulo_goncalves.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. MICHELY ALVES DOS SANTOS SILVA.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2860/pdl_26-2024_-_paulo_goncalves.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2860/pdl_26-2024_-_paulo_goncalves.docx</t>
   </si>
   <si>
     <t>Concede Medalha Ilda Cordeiro Brandão, Medalha de Honra ao Mérito, a Srª. JÉSSICA WANNE BARRETO CAVALCANTE.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, a Srª. MARIA DEUSDETE DOS SANTOS FREIRE.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Legislativo Municipal Gildenor Eudócio de Araújo Pires, a Srª. GIORGEANE NUNES DE ALENCAR GONZAGA.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>Concede Medalha Ilda Cordeiro Brandão, Medalha de Honra ao Mérito, a Srª. ICLEIDE GOMES DA SILVA.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2389/mocao_no_1-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2389/mocao_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Associação dos Veteranos Cabroboenses, em nome do Presidente Danton Leão e Comissão, pela realização da confraternização da referida associação.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>João da Saúde, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2407/mocao_no_2-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2407/mocao_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Cheldon Chyrlan Martins Cavalcanti.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2408/mocao_no_3-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2408/mocao_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Celso Maria de Novaes Pires.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2411/mocao_no_4-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2411/mocao_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Secretária de Saúde do Município, Srª. Mariane da Silva Souza Mororó e à Diretora do Hospital Municipal de Cabrobó, Srª. Carmem Diana Torres Viana Cavalcante, pelo excelente trabalho que vêm desempenhando com os pacientes do nosso Município.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>Henriqueta Torres, Tinanan</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2426/mocao_no_5-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2426/mocao_no_5-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento de Rosimar de Novaes Sampaio Ferraz e sua filha Aline de Novaes Sampaio Ferraz.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2427/mocao_no_6-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2427/mocao_no_6-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Pedro Pereira Dantas.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>Cris Beira Rio, Rony Russo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2464/mocao_no_7-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2464/mocao_no_7-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria de Lourdes de Barros, conhecida por Dona Maria de Lourdes.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2465/mocao_no_8-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2465/mocao_no_8-2024.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Sebastião José Deodato dos Santos.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2469/mocao_no_9-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2469/mocao_no_9-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Capitão Dena, localizada na Ilha de Assunção, por ser a primeira Escola Indígena de Tempo Integral no Brasil.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2470/mocao_no_10-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2470/mocao_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a toda Equipe organizadora do novenário da padroeira Nossa Senhora da Saúde, ocorrido na Comunidade Santa Cruz.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2471/mocao_no_11-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2471/mocao_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria do Socorro da Silva.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2484/mocao_no_12-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2484/mocao_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à secretaria Especial (Juntas) das mulheres, pelo belo trabalho realizado no período do Carnaval com prevenção e orientação contra a violência às mulheres.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>Virlane Saraiva, Henriqueta Torres</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2486/mocao_no_13-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2486/mocao_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Paulo Roberto Amando Rangel, conhecido por Paulo de Glicerino.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>Wagner de Sarapó, Glênio Rodrigues, Ulisses Bione</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2487/mocao_no_14-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2487/mocao_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Wellington dos Santos.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2488/mocao_no_15-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2488/mocao_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria de Lourdes da Silva, conhecido por Irmã Nega de Urias.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2489/mocao_no_16-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2489/mocao_no_16-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Argentina do Nascimento Costa, conhecida por Maria Vaqueiro.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>Henriqueta Torres, Ulisses Bione</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2490/mocao_no_17-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2490/mocao_no_17-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Lúcia da Silva Santos, conhecido por Dodó.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2504/mocao_no_18-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2504/mocao_no_18-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Gari Leidaiane Leite Caldas de Sá, pelo trabalho de limpeza no período do carnaval.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_no_19-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_no_19-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos Vereadores do Município de Cabrobó, Vice-campeões do Torneio entre Vereadores, realizado pela União dos Vereadores de Pernambuco, na cidade de Petrolândia.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2511/mocao_no_20-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2511/mocao_no_20-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria do Carmo de Carvalho, conhecida por Kaká.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2529/mocao_no_21-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2529/mocao_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Coordenadora do Programa Municipal Educação que Cuida, ao Secretário de Educação do Município e toda equipe envolvida, pelos serviços disponibilizados e pelo trabalho desenvolvido, através do Programa Educação que Cuida, levando, além de educação, saúde e assistência social aos nossos estudantes.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2536/mocao_no_22-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2536/mocao_no_22-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. João Carlos Barreto Júnior.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2551/mocao_no_23-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2551/mocao_no_23-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Prefeito do Município de Cabrobó, pela realização do Programa Educação que Cuida, levando saúde e assistência social aos nossos estudantes.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2557/mocao_no_24-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2557/mocao_no_24-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Equipe Subestação, Vice-Campeã da Copa Wilkson Fernandes de Futsal de Cabrobó, com excelente desempenho ao longo da competição.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2558/mocao_no_25-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2558/mocao_no_25-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Galdina Nunes Torres, conhecida por Dona Dadinha.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2559/mocao_no_26-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2559/mocao_no_26-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Prefeito do Município, à todas as Secretarias do Município, Coordenação de Políticas Públicas para as Mulheres e as JUNTAS, pela realização do evento em alusão ao Dia 08 de março, Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2572/mocao_no_27-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2572/mocao_no_27-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao jovem atleta cabroboense Júlio César Matias Barros, destaque regional com a conquista de medalha de ouro na prova dos 100 metros, no Festival de Atletismo Henrique Silva, competição de atletismo na cidade de Petrolina.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2577/mocao_no_28-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2577/mocao_no_28-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Hermínia Gonçalves da Silva, conhecida por Lira.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2595/mocao_no_29-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2595/mocao_no_29-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Vilanir de Oliveira Leite.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2599/mocao_no_30-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2599/mocao_no_30-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Municipal José Nilton Bione de Andrade, pela belíssima apresentação da Paixão de Cristo, encenada pelos estudantes da referida escola.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_no_31-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_no_31-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Municipal Joaquim André Cavalcanti, pela belíssima apresentação da Paixão de Cristo, encenada pelos estudantes da referida escola.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2601/mocao_no_32-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2601/mocao_no_32-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Luiz Filipe Gomes Rezende.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2602/mocao_no_32-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2602/mocao_no_32-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria Rufina Gomes da Silva, conhecida por Dona Silva.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2609/mocao_no_34-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2609/mocao_no_34-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Padre Domingos e ao Diácono Júnior Saraiva, pelos eventos religiosos da Páscoa.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>Marcos de Neuma, Cris Beira Rio, Daniel da Autoescola, Gideilson Freire, Glênio Rodrigues, Henriqueta Torres, João da Saúde, Karla Amando, Paulo Gonçalves, Rony Russo, Tinanan, Virlane Saraiva, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2613/mocao_no_35-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2613/mocao_no_35-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Carlos Rogério dos Santos.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2614/mocao_no_36-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2614/mocao_no_36-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Rivaldo Vidal Patrício.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>Cris Beira Rio, Daniel da Autoescola, Glênio Rodrigues, Henriqueta Torres, João da Saúde, Karla Amando, Marcos de Neuma, Paulo Gonçalves, Rony Russo, Tinanan, Virlane Saraiva, Wagner de Sarapó</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2615/mocao_no_37-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2615/mocao_no_37-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Arlindo Antônio Barros Júnior, conhecido por Juninho Cabrobó.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>Virlane Saraiva, João Pedro Novaes</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_no_38-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_no_38-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Gorete dos Santos Silva, conhecida por Gorete da Rodoviária.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>Tinanan, Henriqueta Torres</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2627/mocao_no_39-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2627/mocao_no_39-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Rosilene Gonçalves dos Santos, conhecida por Leninha.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2628/mocao_no_40-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2628/mocao_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Pedro da Paz.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>Daniel da Autoescola, Cris Beira Rio</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2630/mocao_no_41-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2630/mocao_no_41-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da pequena Maria Cecília.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2632/mocao_no_42-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2632/mocao_no_42-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do jovem Jefferson Ferreira.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2633/mocao_no_43-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2633/mocao_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Prefeitura Municipal de Cabrobó e todas as Secretarias Municipais envolvidas pelo primeiro lugar geral no Prêmio Prefeitura Empreendedora do Sebrae, conquistando o primeiro lugar nas categorias: Meio Ambiente e Sustentabilidade: Reconhecimento das nossas práticas voltadas para a preservação ambiental e o desenvolvimento sustentável. Conquistamos o prêmio com o projeto ‘Recicla Cabrobó’. Governança Territorial: Destaque pela Projeto ‘Ribeirinhos do Velho Chico’ que visa a promoção do turismo regional, através do CONRIO. E Cidade Empreendedora: Reconhecimento das políticas públicas que fomentam o empreendedorismo local e impulsionam o desenvolvimento econômico.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2640/mocao_no_44-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2640/mocao_no_44-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos senhores: Jonas Neto, Mateus Santos, Vinícius Marins e Breno Gonzaga, organizadores do X-1 de Vaquejada, realizado em 13 de abril do corrente ano, no Parque J. Gonçalves, Município de Cabrobó.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>Marcos de Neuma, Karla Amando</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2642/mocao_no_45-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2642/mocao_no_45-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Ramon dos Santos.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2643/mocao_no_46-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2643/mocao_no_46-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Faustino Luiz da Silva.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2646/mocao_no_47-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2646/mocao_no_47-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Coordenadora da 35ª CIRETRAN de Cabrobó, Srª. Ailene Bezerra Torres, pelo excelente trabalho prestado à sociedade cabroboense.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_no_48-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_no_48-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Joseildo Mariano da Silva, conhecido por Pastor Joseildo.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2651/mocao_no_49-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2651/mocao_no_49-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Indígenas Truká, da Ilha de Assunção, em homenagem ao Dia dos Povos Indígenas, comemorado anualmente em 19 de abril.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2655/mocao_no_50-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2655/mocao_no_50-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Cacique Neguinho Truká e todos os povos indígenas que estão em Brasília, no Acampamento Terra Livre - ATL.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2656/mocao_no_51-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2656/mocao_no_51-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Sérgio Ferreira dos Santos.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2658/mocao_no_52-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2658/mocao_no_52-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Inildo Alves Freire de Alencar, conhecido como Nildo Motorista.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2659/mocao_no_53-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2659/mocao_no_53-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Jovelina de Oliveira Vasconcelos.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>Glênio Rodrigues, João Pedro Novaes, Paulo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2663/mocao_no_54-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2663/mocao_no_54-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Prefeito do Município, ao Vereador Marcos de Neuma, ao Secretário de Agricultura do Município e ao Ex Vereador e Ex Presidente desta Casa Legislativa, Zezito Salu e toda sua família, pela recepção feita na Ilha do Aracapä, ocasião em que foi inaugurada a Balsa que beneficiará os agricultores do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2671/mocao_no_55-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2671/mocao_no_55-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Edvan Ferreira.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>Henriqueta Torres, João Pedro Novaes</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2672/mocao_no_56-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2672/mocao_no_56-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Ivone Gonçalves Torres, conhecida por Irmã Ivone.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>Moção de Repúdio à Apresentação de Madonna no Brasil, entre outras coisas, ter jogado a Nossa Bandeira do Brasil no chão.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_no_58-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_no_58-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do jovem Eduardo Bernardes.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2675/mocao_no_59-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2675/mocao_no_59-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelos mortos, pelas pessoas desabrigadas e desaparecidas, pelas perdas materiais e por todo o desastre que está ocorrendo com o povo do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2678/mocao_no_60-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2678/mocao_no_60-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria do Carmo Freire dos Santos, conhecida por Carminha.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2686/mocao_no_61-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2686/mocao_no_61-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Organizadores da Missa em Homenagem ao Vaqueiro Alfredo Januário na Fazenda Curralinho, pelo belíssimo evento que contou com pega de boi no mato.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2687/mocao_no_62-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2687/mocao_no_62-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Secretária de Saúde do Município, Srª. Mariane Silva Souza Mororó, à Diretora do Hospital, Srª. Sônia Maria de Novaes Pires e à Técnica em Radiologia, Srª. Marleide Fonseca da Cruz, pelo excelente trabalho desenvolvido na saúde do nosso Município.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2692/mocao_no_63-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2692/mocao_no_63-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Prefeito do Município, ao Secretário de Educação do Município e às Equipes Campeã e Vice-Campeãs, bem como à todas as escolas participantes, pela realização da 16ª Edição dos Jogos Escolares de Cabrobó.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2693/mocao_no_64-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2693/mocao_no_64-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Edgar de Sá Rodrigues, conhecido por Edgar Neguinho.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2694/mocao_no_65-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2694/mocao_no_65-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª Ivanize Patrício, conhecida por Bozinha.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2705/mocao_no_66-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2705/mocao_no_66-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Defesa Civil e aos Bombeiros Militares do Estado de Pernambuco, pelo apoio e empenho nos resgastes na enchente do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2706/mocao_no_67-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2706/mocao_no_67-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a Equipe do Departamento Nacional de Infraestrutura de Transportes - DNIT, pelos serviços de manutenção asfáltica feitos no perímetro urbano da BR 428, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>Tinanan, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2707/mocao_no_68-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2707/mocao_no_68-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Adalcina Ferreira Leite da Silva, conhecida como Dona Didi.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2709/mocao_no_69-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2709/mocao_no_69-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria Santa dos Santos.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2710/mocao_no_70-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2710/mocao_no_70-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria do Socorro Cavalcante Leão.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2713/mocao_no_71-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2713/mocao_no_71-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sr. Guilherme, pela organização do Novenário da Comunidade Santa Rita.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2714/mocao_no_72-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2714/mocao_no_72-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Eudemar Soares e Silmara Soares, pela organização da 1ª Etapa do Circuito de Vaquejada, com a realização de Pega de Boi no Mato.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2732/mocao_no_73-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2732/mocao_no_73-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Polícia Militar, Polícia Civil e Ministério Público do Município de Cabrobó, pelo trabalho realizado em nosso Município, culminando com o resultado de mais de seis meses sem homicídios em Cabrobó.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2733/mocao_no_104-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2733/mocao_no_104-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Sest Senat de Petrolina, pela parceria com o Governo Municipal, com mais de quinhentos cursos ofertados no Município de Cabrobó, trazendo conhecimento e qualificação profissional à nossa população.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2734/mocao_no_75-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2734/mocao_no_75-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Eraldo Elízio Inocêncio e toda equipe organizadora da 1ª Etapa do Circuito de Vaquejada do Município, na modalidade Parque, realizada na Fazenda Algodões.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2735/mocao_no_76-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2735/mocao_no_76-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em nome dos senhores Danton Leão e Cristiano Torres, à Associação de Veteranos de Cabrobó, campeã do campeonato regional de veteranos, realizado no Projeto Brígida.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2736/mocao_no_77-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2736/mocao_no_77-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Senhores Dailson e Val, pelos esforços para iniciar a reforma do Ponto de Apoio da Saúde na Comunidade Jiboia.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2741/mocao_no_78-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2741/mocao_no_78-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. NELSON FERREIRA DINIZ.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2752/mocao_no_79-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2752/mocao_no_79-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Banda EREM José Caldas Cavalcanti, Campeã da 15ª Copa Pernambucana de Bandas e Fanfarras, realizada na cidade de Recife e classificada para disputar a Copa Norte e Nordeste de Bandas e Fanfarras que acontecerá em Sergipe.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2753/mocao_no_80-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2753/mocao_no_80-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Damião Joaquim da Silva, conhecido como Quino Mototáxi.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2756/mocao_no_81-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2756/mocao_no_81-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Deputado Estadual Jarbas Filho e ao Senador Fernando Dueire, pela doação ao Município de Cabrobó, através de emenda parlamentar, de uma Retroescavadeira e R$ 700.000,00 (setecentos mil reais) para a saúde.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2757/mocao_no_82-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2757/mocao_no_82-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à toda Equipe Gestora e Estudantes da Escola Municipal Presidente Costa e Silva, pela realização da belíssima festa junina, no último dia 15 de junho.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2758/mocao_no_83-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2758/mocao_no_83-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à toda equipe organizadora, pela realização da Pega de Boi no Mato da Fazenda Piutá.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2767/mocao_no_84-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2767/mocao_no_84-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Edson Cavalcante.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2772/mocao_no_85-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2772/mocao_no_85-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Municipal Manoel Vieira de Brito, em nome da Gestora Srª. Selma Gomes, pela realização da belíssima Festa Junina.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2773/mocao_no_86-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2773/mocao_no_86-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Escola Indígena Militão Primo, na Aldeia Jiboia, em nome da Gestora Zenaide Souza, pela realização da belíssima Festa Junina da escola.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2779/mocao_no_87-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2779/mocao_no_87-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Prefeito do Município, ao Diretor de Cultura, ao Secretário Especial de Cultura, Esporte e Lazer e ao Vereador Cris Beira Rio e equipe, pela realização do 5º Concurso de Quadrilhas do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2780/mocao_no_88-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2780/mocao_no_88-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Gestora da Creche Antônia Caldas Brandão, Srª. Maria das Dores de Sousa,  pelo trabalho que vem realizando, bem como pela inauguração da reforma e requalificação da referida Creche.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2782/mocao_no_89-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2782/mocao_no_89-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Elízio Luiz Gonzaga.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2783/mocao_no_90-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2783/mocao_no_90-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da servidora aposentada da Câmara Municipal de Vereadores de Cabrobó, Srª. Cremilda Virgínia do Nascimento.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2785/mocao_no_91-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2785/mocao_no_91-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, às Quadrilhas de Cabrobó, Constelação e Mistura Quente, pelas belíssimas apresentações no 5º Concurso de Quadrilhas do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2787/mocao_no_92-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2787/mocao_no_92-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Fernando Gomes de Sá, conhecido por Fernando Mutuca.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2788/mocao_no_93-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2788/mocao_no_93-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Prefeito do Município, pela inauguração da reforma e requalificação da Creche Antônia Caldas Brandão, bem como pelo calçamento da Rua da Creche Gilma Carinhanha.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2789/mocao_no_94-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2789/mocao_no_94-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Amigos da Comunidade do Bairro Beira Rio, pela empenho para realizar o 5º Concurso de Quadrilhas do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2790/mocao_no_95-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2790/mocao_no_95-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Prefeito do Município de Cabrobó, pela realização do belíssimo Show Católico, reunindo muitos fieis na Concha Acústica de Cabrobó.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2792/mocao_no_96-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2792/mocao_no_96-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Cleondes Gonçalves Torres.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2793/mocao_no_97-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2793/mocao_no_97-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Rosilda Torres.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2794/mocao_no_98-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2794/mocao_no_98-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria do Socorro da Silva Landim.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2797/mocao_no_99-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2797/mocao_no_99-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Isaías Soares da Silva.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2798/mocao_no_100-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2798/mocao_no_100-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos Professores do Projeto Rondon, pelas palestras realizadas na Escola Técnica Estadual Maria Amélia de Freitas Araújo no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2801/mocao_no_101-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2801/mocao_no_101-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria Aparecida da Silva.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2803/mocao_no_102-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2803/mocao_no_102-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Manoel Lino.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2811/mocao_no_103-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2811/mocao_no_103-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Josefa Maria Soares de Lima.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_no_104-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_no_104-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. João Marcos de Jesus Gonzaga.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_no_105-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_no_105-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Edson José da Silva.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2833/mocao_no_106-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2833/mocao_no_106-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos cabroboenses aprovados em concursos públicos: Rafael dos Santos Pereira e Darlison Gonçalves da Silva, aprovados no concurso da Guarda Municipal de São Bento do Una e Jorge Kaique Santos Silva, José Luiz de Menezes Freire de Mendes e Eliabe Júlio da Silva Santos, aprovados no concurso de Fuzileiro Naval.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>Karla Amando, Marcos de Neuma, Virlane Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2842/mocao_no_107-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2842/mocao_no_107-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Leidjane Santos.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2843/mocao_no_108-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2843/mocao_no_108-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Inalva Maria Freire de Menezes.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2849/mocao_no_109-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2849/mocao_no_109-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria de Generosa.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2850/mocao_no_110-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2850/mocao_no_110-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Francisco Rodrigues Alves.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2862/mocao_no_111-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2862/mocao_no_111-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Pedro Amador da Silva.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2864/mocao_no_112-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2864/mocao_no_112-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Governo do Município e Vereadores do Município, pelos esforços para aquisição de um ônibus para atender os pacientes do TFD para a cidade de Recife.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>Wagner de Sarapó, Glênio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2867/mocao_no_113-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2867/mocao_no_113-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Evangelista de Souza, conhecido por Zé Riachão.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>Moção de Aplausos, aos organizadores dos eventos: Corrida e Pedal da Independência, Trilhão e Cicloturismo, bem como do Motocross, que ocorrerão em comemoração ao aniversário de 96 anos do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2888/mocao_no_115-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2888/mocao_no_115-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Francisca Oneide da Conceição.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2885/mocao_no_116-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2885/mocao_no_116-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Esperidião Torres, conhecido por Zé da Casa Aliança.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2890/mocao_no_117-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2890/mocao_no_117-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Doralina Alice dos Santos.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2891/mocao_no_118-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2891/mocao_no_118-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Arnaldo Fonseca da Silva.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2892/mocao_no_119-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2892/mocao_no_119-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Sebastião Manoel de Souza.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2893/mocao_no_120-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2893/mocao_no_120-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Miguel Amaro, conhecido por Miguelzinho.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2894/mocao_no_121-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2894/mocao_no_121-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Adalice Rodrigues de Aragão.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2898/mocao_no_122-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2898/mocao_no_122-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Superintendente de Iluminação Pública Município, Sr. Odilon Lopes de Barros Filho, pelos esforços e trabalho na manutenção da iluminação pública de Cabrobó.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2899/mocao_no_123-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2899/mocao_no_123-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Escola Indígena Capitão Dena e demais escolas indígenas da Ilha de Assunção, pelo belíssimo desfile, no aniversário de Cabrobó, em 11 de setembro.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2900/mocao_no_124-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2900/mocao_no_124-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, às Escolas Municipais, pelos belíssimos desfiles no aniversário de Cabrobó, em 11 de setembro.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2901/mocao_no_125-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2901/mocao_no_125-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Srª. Maria do Socorro de Aquino Fatum.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2912/mocao_no_126-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2912/mocao_no_126-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Sr.ª Maria Silvia Cavalcante Torres Viana, conhecida por Dona Silvia Torres.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2913/mocao_no_127-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2913/mocao_no_127-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Joaquim Marques Pereira, conhecido por Joaquim Crente.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2914/mocao_no_128-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2914/mocao_no_128-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Secretaria de Educação do Município, pelo belíssimo evento em comemoração ao Dia do Professor.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2917/mocao_no_129-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2917/mocao_no_129-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Raimundo Antônio Pereira, conhecido por Raimundo da Carroça.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2918/mocao_no_130-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2918/mocao_no_130-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Cícera Antônia de Souza.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2919/mocao_no_131-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2919/mocao_no_131-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Escolinha de Futsal Cafu, campeã do torneio de base na cidade de Santa Maria da Boa Vista. A Escolinha de Futsal Cafu é um trabalho voluntário, sem fins lucrativos que é realizado pelo ex jogador Pinheiro. O projeto tem como objetivo, fazer a inclusão entre crianças e adolescentes de diferentes comunidades, buscando através do esporte, livrá-los da vulnerabilidade e fazer a inclusão social.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2922/mocao_no_132-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2922/mocao_no_132-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Osmar Cândido de Souza, conhecido carinhosamente por Yoyô.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2925/mocao_no_133-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2925/mocao_no_133-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Maria do Socorro de Araújo, conhecida por Dona Socorro.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2926/mocao_no_134-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2926/mocao_no_134-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srª. Rita Maria da Conceição.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2936/mocao_no_135-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2936/mocao_no_135-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Cícero Vieira de Brito.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2937/mocao_no_136-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2937/mocao_no_136-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Sr.ª Maria do Carmo Ferreira de Araújo, conhecida por  Professora Carmem.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2939/mocao_no_137-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2939/mocao_no_137-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. José Alves Neto.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2940/mocao_no_138-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2940/mocao_no_138-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Jamerson Mendes.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>Marcos de Neuma, Rony Russo</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Divanio Carvalho de Souza.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2945/mocao_no_140-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2945/mocao_no_140-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Governo do Município de Cabrobó, pela conquista da CERTIFICAÇÃO DO SELO UNICEF Edição 2021-2024, com o desenvolvimento de ações referentes aos três eixos estruturados e voltados à promoção da redução de desigualdades e da garantia de direitos de crianças e adolescentes.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2964/mocao_no_141-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2964/mocao_no_141-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Educador Físico, Sr. Gilmar Gomes dos Santos Ferreira, pelos serviços de atividades físicas prestados, nas academias da saúde dos bairros: Subestação, Vila das Flores, Alto da Temperatura e no CAPS.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>Moção de Aplausos à Vereadora Henriqueta Torres, pelos serviços prestados ao Município de Cabrobó, principalmente os trabalhos voltados à defesa das mulheres.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. João Manoel da Rocha, conhecido por João Bila.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>Henriqueta Torres, Karla Amando</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Leandro José Vieira da Silva.</t>
   </si>
@@ -5032,714 +5032,714 @@
   <si>
     <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 43/2024, oriundo do Poder Executivo Municipal, que Abre no orçamento vigente crédito adicional suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 44/2024, oriundo do Poder Executivo Municipal, que Dispõe sobre a desvinculação de receitas correntes da Contribuição para Custeio da Iluminação Pública - COSIP, estendido pela EC 132/2023 de 20 de dezembro de 2023, que alterou o dispositivo do artigo 76-B do ato das disposições constitucionais transitórias da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 44/2024, oriundo do Poder Executivo Municipal, que Dispõe sobre a desvinculação de receitas correntes da Contribuição para Custeio da Iluminação Pública - COSIP, estendido pela EC 132/2023 de 20 de dezembro de 2023, que alterou o dispositivo do artigo 76-B do ato das disposições constitucionais transitórias da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2447/pedido_de_informacao_no_1-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2447/pedido_de_informacao_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação à Compesa para que informe à esta Casa Legislativa quais os nomes das Empresas responsáveis pelos serviços de recuperação e perfuração de buracos das vias Municipais para recuperação de canos de água estourados e o motivo de esses serviços não estarem sendo realizados.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2598/pedido_de_informacao_no_2-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2598/pedido_de_informacao_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Pedido à Governadora do Estado de Pernambuco, para que informe os motivos da paralisação das obras da quadra de esportes da região do PIN, na Comunidade Indígena Truká da Ilha de Assunção, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_de_informacao_no_3-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_de_informacao_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que envie a esta Casa Legislativa, informações sobre o andamento da reforma da Escola Municipal da Comunidade Cachoeirinha.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2761/pedido_de_informacao_no_4-2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2761/pedido_de_informacao_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que informe em relação aos terrenos permutados junto aos proprietários de terrenos na região do Morro da Conceição, se as escrituras dos terrenos recebidos pelos propritários serão custeadas pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>PRCTC</t>
   </si>
   <si>
     <t>Parecer Prévio TCE-PE</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Pernambuco - TCEPE</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2688/parecer_previo_-_exercicio_2017.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2688/parecer_previo_-_exercicio_2017.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de Pernambuco, referente ao Processo TC nº 18100756-3, Prestação de Contas de Governo da Prefeitura Municipal de Cabrobó, Exercício 2017.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado de Pernambuco, referente ao Processo TCE-PE N° 21100397-9, sobre a Prestação de Contas de Governo da Prefeitura Municipal de Cabrobó, exercício 2020.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Executivo</t>
   </si>
   <si>
     <t>Elioenai Dias Santos Filho</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a emenda constitucional nº 127/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar, por doação, imóvel público municipal que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2460/projeto_de_lei_no_3.2024_-_inclusao_de_dotacao_orcamentaria_no_orcamento_de_2024.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2460/projeto_de_lei_no_3.2024_-_inclusao_de_dotacao_orcamentaria_no_orcamento_de_2024.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 480.000,00 (quatrocentos e oitenta mil reais), para manutenção da Secretaria Municipal de Justiça e Cidadania, criada mediante Lei Municipal nº 2.241/2023 de 06/11/2023.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2461/projeto_de_lei_no_4.2024_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2461/projeto_de_lei_no_4.2024_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 3.176.421,95 (três milhões, cento e setenta e seis mil, quatrocentos e vinte e um reais e noventa e cinco centavos), destinados à cobertura de despesas com execução das seguintes obras: Pavimentação em paralelepípedos de diversas ruas; conclusão de construção de unidade escolar na região da Cachoeirinha; conclusão de construção de quadras poliesportivas nas regiões Mãe Rosa e Jatobá II e Reforma da UBS Cacilda Brandão, situada no bairro Beira Rio.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2495/projeto_de_lei_no_5.2024_-_abre_orcamento_vigente.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2495/projeto_de_lei_no_5.2024_-_abre_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 232.479,81 (duzentos e trinta e dois mil, quatrocentos e setenta e nove reais e quarenta e um centavos), destinados a continuação da obra de modernização do Estádio Municipal João Freire de Carvalho.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2531/projeto_de_lei_no_6.2024_-_altera_dispositivos_da_estrutura_administrativa_basica_da_prefeitura_municipal_de_cabrobo.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2531/projeto_de_lei_no_6.2024_-_altera_dispositivos_da_estrutura_administrativa_basica_da_prefeitura_municipal_de_cabrobo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Estrutura Administrativa Básica da Prefeitura Municipal de Cabrobó, Lei nº 2.172/2023, Lei nº 2.191/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2567/projeto_de_lei_no_7.2024_-_abre_no_orcamento_vigente_credito_adicional_especial.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2567/projeto_de_lei_no_7.2024_-_abre_no_orcamento_vigente_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 695.000,00 (seiscentos e noventa e cinco mil reais),  destinados à cobertura de_x000D_
 despesa com a aquisição de 01 veículo do tipo “Microônibus Rodoviário”, zero KM, com capacidade para transporte de no mínimo 32 passageiros, para uso exclusivo no transporte de pacientes do SUS que realizam Tratamento Fora Domicílio – TFD.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2588/projeto_de_lei_no_8.2024_-_reajuste_2024_-_corrigido.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2588/projeto_de_lei_no_8.2024_-_reajuste_2024_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos profissionais do magistério público da educação básica no âmbito municipal, de outras categorias profissionais e dá outras providências.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_no_9.2024_-_renovacao_bolsa_reciclagem.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_no_9.2024_-_renovacao_bolsa_reciclagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a continuidade do Bolsa Reciclagem no Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2622/projeto_de_lei_no_10.2024_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2622/projeto_de_lei_no_10.2024_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.069.220,44 (um milhão, sessenta e nove mil, duzentos e vinte reais e quarenta e quatro centavos), destinados à aquisição de veículo tipo ambulância furgão, para transporte de pacientes deste município e para implementação do Programa Escola em Tempo Integral - ETI.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2623/projeto_de_lei_no_11.2024_-_altera_dispositivos_da_estrutura_administrativa_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2623/projeto_de_lei_no_11.2024_-_altera_dispositivos_da_estrutura_administrativa_assinado.pdf</t>
   </si>
   <si>
     <t>Alteram dispositivos da Estrutura Administrativa Básica da Prefeitura Municipal de Cabrobó, Leis nºs 2.169/2023, 2.172/2023, 2.191/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_no_12.2024_-_gratificacao_de_exercicio_-_acs_e_ace_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_no_12.2024_-_gratificacao_de_exercicio_-_acs_e_ace_assinado.pdf</t>
   </si>
   <si>
     <t>Concede aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) Gratificação de Exercício e dá outras providências.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2641/projeto_de_lei_no_13-2024_-_abre_no_orcamento_vigente_credito.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2641/projeto_de_lei_no_13-2024_-_abre_no_orcamento_vigente_credito.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.714.935,50 (um milhão, setecentos e quatorze mil, novecentos e trinta e cinco reais e cinquenta centavos), originado da decisão judicial transitada em julgado no Processo 0020395-46.2012.05.8300 e requisitório nº 20218300007200811, autuado perante o TRF-5, que garantiu ao Município de Cabrobó o recebimento de verbas do FUNDEF não repassadas pela União entre os anos de 1998 a 2006.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_no_142024_-_abre_credito_adicional_especial_r_1.780.00000.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_no_142024_-_abre_credito_adicional_especial_r_1.780.00000.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial no valor de R$ 1.780.000,00 (Um Milhão, Setecentos e Oitenta Mil Reais), destinados à_x000D_
 cobertura das ações do Fundo Municipal de Educação e da Secretaria de Desenvolvimento Econômico, Turismo e Cidades.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_lei_no_15.2024_-_adicional_suplementar_r_1.318.25443.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_lei_no_15.2024_-_adicional_suplementar_r_1.318.25443.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 1.318.254,43 (um milhão, trezentos e dezoito mil, duzentos e cinquenta e quatro reais e quarenta e três centavos), para pavimentação em paralelepípedos em diversas ruas.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2691/projeto_de_lei_no_16.2024_-_abre_credio_adicional_r_200.00000.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2691/projeto_de_lei_no_16.2024_-_abre_credio_adicional_r_200.00000.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 200.000,00 (duzentos mil reais), para aquisição de computadores, para equipar laboratórios de informática nas escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2718/projeto_de_lei_no_17.2024_-_credito_adicional_suplementar_r_2.90000000.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2718/projeto_de_lei_no_17.2024_-_credito_adicional_suplementar_r_2.90000000.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 2.900.000,00 (Dois Milhões e Novecentos Mil Reais), para suprir dotações orçamentárias insuficientes para cobertura de ações de custeio dos serviços públicos de saúde, compreendendo os de assistência à média e alta complexidade (MAC), e os do Piso de Atenção Primária (PAP).</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2748/projeto_de_lei_no_18.2024_-_credito_especial_r_249.801.27.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2748/projeto_de_lei_no_18.2024_-_credito_especial_r_249.801.27.pdf</t>
   </si>
   <si>
     <t>promover adequação orçamentária no âmbito do Município de Cabrobó - Pernambuco e autoriza a abertura de crédito especial no orçamento anual de 2024 no valor de R$ 249.801,07 (duzentos e quarenta e nove mil, oitocentos e um reais e sete centavos)., para recebimento dos recursos da União oriundos da Lei nº 14.399, de 8 de julho de 2022, que institui a Política Nacional Aldir Blanc de Fomento à Cultura.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_lei_no_o_19.2024_-_credito_adicional_especial__r_42.76127.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_lei_no_o_19.2024_-_credito_adicional_especial__r_42.76127.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 42.761,27 (Quarenta e Dois Mil, Setecentos e Sessenta e Um Reais e Vinte e Sete Centavos), destinados à cobertura de despesas para a conclusão da reforma da Escola do Ensino Infantil Antônia Caldas Brandão,</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2768/projeto_de_lei_no_20.2024_-_abertura_de_credito_adicional_suplementar_no_orcamento_publico_municipal_vigente.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2768/projeto_de_lei_no_20.2024_-_abertura_de_credito_adicional_suplementar_no_orcamento_publico_municipal_vigente.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar no valor de R$ 1.293.170,00 (um milhão, duzentos e noventa e três mil, cento e setenta reais), para custeio dos serviços públicos de saúde na atenção primária e para adequação de estradas vicinais na zona rural, nas regiões Bananeira e Santana.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2813/projeto_de_lei_21.2024_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2813/projeto_de_lei_21.2024_assinado.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento vigente, no valor de R$ 300.000,00 (Trezentos Mil Reais), para suprir dotação orçamentária insuficiente para cobertura das ações de custeio dos serviços públicos de saúde, compreendendo o de média e alta complexidade (MAC).</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2828/projeto_de_lei_no_22.2024_-_prorrogacao_bolsa_atleta.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2828/projeto_de_lei_no_22.2024_-_prorrogacao_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Municipal nº 2.047/2021, que criou o BOLSA ATLETA para renovar as medidas de incentivo ao esporte no Município de Cabrobó/PE e dá outras providências.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2829/projeto_de_lei_no_23.2024_-_ponte.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2829/projeto_de_lei_no_23.2024_-_ponte.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 60.000,00 (Sessenta Mil Reais), destinado à cobertura de despesas com a execução de Produção de Arte Urbana em Grafite e Pintura da Ponte localizada às margens do Rio São Francisco, que dá acesso à Ilha da Assunção/Aldeia Indígena Truká, neste município.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2830/projeto_de_lei_no24.2024_-_pavimentacao_asfastica_em_vias_publicas.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2830/projeto_de_lei_no24.2024_-_pavimentacao_asfastica_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar no valor de R$319.000,00 (Trezentos e Dezenove Mil Reais), destinado a cobertura despesas com os serviços de obras e engenharia, relativos à Drenagem e Recapeamento Asfáltico em CBUQ na Rua 13 de Maio, zona urbana do município de Cabrobó-PE.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2841/projeto_de_lei_no_25-2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2841/projeto_de_lei_no_25-2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de no valor de R$ 2.550.000,00 (Dois Milhões, Quinhentos e Cinquenta Mil Reais), destinados à cobertura de despesas com a execução das seguintes obras: Pavimentação de ruas e logradouros nas regiões rurais do município (Ilha da Assunção, Assentamento Jiboia e Assentamento São José) e Aquisição de máquinas pesadas, sendo um trator de esteira, uma retroescavadeira, para uso da Secretaria Municipal de Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.842/2017, que dispõe sobre o desfile cívico de 7 de setembro e o desfile alegórico de 11 de setembro, regulamentando o número máximo de alas, o tempo de apresentação, a utilização de carros alegóricos e estabelecendo penalidades.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2868/projeto_de_lei_no_28-2024_-_abertura_de_creditos_adicionais_suplementares_no_orcamento_publico_r_2.900.00000_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2868/projeto_de_lei_no_28-2024_-_abertura_de_creditos_adicionais_suplementares_no_orcamento_publico_r_2.900.00000_assinado.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 2.900.000,00 (Dois Milhões e Novecentos Mil Reais), destinados à Manutenção de rotina de despesas vinculadas à educação básica pública tais como, aquisição de materiais de expediente, limpeza, prestação de serviços; Pagamento de folha dos profissionais da educação do ensino infantil; e Aquisição de equipamentos para melhoramento das escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2869/projeto_de_lei_no_29-2024_-_credito_adicional_especial_no_orcamento_publico_energia_solar_nas_escolas_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2869/projeto_de_lei_no_29-2024_-_credito_adicional_especial_no_orcamento_publico_energia_solar_nas_escolas_assinado.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.000.000,00 (Um Milhão de Reais), destinado a Implantação de Sistema Fotovoltáico/Energia Solar nas escolas da Rede Municipal de Ensino, com recursos provenientes de verbas do FUNDEF.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2870/projeto_de_lei_no_30-2024_-_creditos_adicionais_suplementares_no_orcamento_publico_-_r_456.48262_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2870/projeto_de_lei_no_30-2024_-_creditos_adicionais_suplementares_no_orcamento_publico_-_r_456.48262_assinado.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 456.482,62 (Quatrocentos e Cinquenta e Seis Mil, Quatrocentos e Oitenta e Dois Reais e Sessenta e Dois Centavos), destinados à pavimentação em paralelepípedos graníticos das Ruas Olímpio Avelins Novaes, Maria Irene Cavalcante, Gregório Gomes da Fonseca e Eunice Dias dos Santos.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_no_31-2024_-_adicional_especial_no_orcamento_publico_municipal_vigente_no_valor_de_r_469.49900_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_no_31-2024_-_adicional_especial_no_orcamento_publico_municipal_vigente_no_valor_de_r_469.49900_assinado.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 469.499,00 (Quatrocentos e Sessenta e Nove Mil, Quatrocentos e Noventa e_x000D_
 Noves Reais), destinados à aquisição de um Ônibus Rural Escolar, zero KM, do tipo ORE 3, para uso exclusivo no transporte escolar diário de estudantes da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 500.000,00 (quinhentos mil reais), destinados a implantação de sistema fotovoltáico/energia solar nas escolas da Rede Municipal de Ensino, com recursos provenientes de verbas do FUNDEF.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_lei_no_33-2024_-_ppa_2025.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_lei_no_33-2024_-_ppa_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual 2022-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_lei_no_34-2024_-_loa_2025.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_lei_no_34-2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cabrobó para o exercício de 2025.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2904/projeto_de_lei_no_35-2024_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2904/projeto_de_lei_no_35-2024_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 100.000,00 (Cem Mil Reais), destinado a aquisição de câmeras de segurança, para instalação em todas as escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2905/projeto_de_lei_no_36-2024_-_alteracao_da_lei_1_868_2018_fundo_de_seguranca_publica_2_.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2905/projeto_de_lei_no_36-2024_-_alteracao_da_lei_1_868_2018_fundo_de_seguranca_publica_2_.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.868/2018 que criou o Fundo Municipal de Segurança Pública.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_lei_no_37-2024_-_altera_as_leis_n._1.465_2005_1.672_2011_conselho_do_idoso_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_lei_no_37-2024_-_altera_as_leis_n._1.465_2005_1.672_2011_conselho_do_idoso_assinado.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº. 1.465/2005, 1.672/2011 e dispões sobre a Política Municipal do Idoso, o Fundo Municipal do Idoso de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2952/projeto_de_lei_no_38-2024_-_abertura_de_credito_especial_sistema_energia_solar_precatorio_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2952/projeto_de_lei_no_38-2024_-_abertura_de_credito_especial_sistema_energia_solar_precatorio_assinado.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 574.707,31 (quinhentos e setenta e quatro mil, setecentos e sete reais e trinta e um centavos), destinados à conclusão da implantação de Sistema Fotovoltáico/Energia Solar nas escolas da Rede Municipal de Ensino, com recursos provenientes de verbas do FUNDEF.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>Cria os componentes do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional, no âmbito do Município de Cabrobó/PE e dá outras providências.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2955/projeto_de_lei_no_40-2024_-_altera_e_acrescenta_dispositivos_a_lei_municipal_no_2.242_de_2023_codigo_tributario_municipal_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2955/projeto_de_lei_no_40-2024_-_altera_e_acrescenta_dispositivos_a_lei_municipal_no_2.242_de_2023_codigo_tributario_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal nº 2.242-2023 - Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 4.413.600,00 (quatro milhões, quatrocentos e treze mil e seiscentos reais), destinados a garantir os saldos de créditos orçamentários para cobertura de despesas de folha de pagamento dos servidores públicos, bem como despesas com obrigações patronais de novembro/dezembro e 13º.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2993/projeto_de_lei_no_42-2024_altera_dispositivo_da_lei_municipal_no.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2993/projeto_de_lei_no_42-2024_altera_dispositivo_da_lei_municipal_no.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.242 de 2023, Código Tributário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_lei_no_43-2024_credito_adicional_suplementar_r_365.00000_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_lei_no_43-2024_credito_adicional_suplementar_r_365.00000_assinado.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 365.000,00 (Trezentos e Sessenta e Cinco Mil Reais), para suprir dotações orçamentárias insuficientes para cobertura de despesas com folha de pagamento dos inativos e pensionistas do Fundo Previdenciário de Cabrobó (FUNPRECAB), referente ao mês de dezembro/2024.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_lei_no_44-2024_-_cosip_2_assinado.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_lei_no_44-2024_-_cosip_2_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desvinculação de receitas correntes da Contribuição para Custeio da Iluminação Pública - COSIP, estendido pela EC 132/2023 de 20 de dezembro de 2023, que alterou o dispositivo do artigo 76-B do ato das disposições constitucionais transitórias da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2396/projeto_de_lei_no_1-2024_-_henriqueta_torres.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2396/projeto_de_lei_no_1-2024_-_henriqueta_torres.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção ao Suicídio e de Promoção do Direito ao Acesso à Saúde Mental entre Jovens e Adolescentes.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>INSTITUI A REDE MUNICIPAL DE ACOLHIDA E PROTEÇÃO ÀS CRIANÇAS ÓRFÃS, ÓRFÃOS DO FEMINICÍDIO E VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, DO MUNICÍPIO DE CABROBÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>Cria o selo “Empresa Amiga da Escola”, a ser concedido a pessoas jurídicas de direito privado que promovam por meio de ações diretas e voluntárias o desenvolvimento e melhoria da Educação Pública no âmbito do Município de Cabrobó.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do Município de Cabrobó, o São João da Comunidade Quilombola Jatobá II e dá outras providências.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>Denomina Via Pública Municipal no Loteamento Celina Lima Biones Ferraz II e dá outras providências.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2439/projeto_de_lei_no_6-2024_-_cris_beira_rio.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2439/projeto_de_lei_no_6-2024_-_cris_beira_rio.doc</t>
   </si>
   <si>
     <t>Altera o Artigo 6º da Lei nº 2.108/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2496/projeto_de_lei_no_7-2024_-_rony_russo.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2496/projeto_de_lei_no_7-2024_-_rony_russo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para Atuação em Medicina por Servidores Efetivos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2497/projeto_de_lei_no_8-2024_-_rony_russo.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2497/projeto_de_lei_no_8-2024_-_rony_russo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo à agricultura sustentável no Município de Cabrobó - PE e dá outras providências.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>Rony Russo, Ulisses Bione</t>
   </si>
   <si>
     <t>Dispõe sobre a Meia Entrada para Jovens no Município de Cabrobó e dá outras providências.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2499/projeto_de_lei_no_10-2024_-_henriqueta_torres.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2499/projeto_de_lei_no_10-2024_-_henriqueta_torres.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “CÂMARA VAI À ESCOLA”, NO MUNICÍPIO DE CABROBÓ.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2500/projeto_de_lei_no_11-2024_-_ulisses_bione.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2500/projeto_de_lei_no_11-2024_-_ulisses_bione.doc</t>
   </si>
   <si>
     <t>Denomina Vias Públicas Municipais nos Loteamentos Pedrinhas 2 e 3 e dá outras providências.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>Denomina Via Pública Municipal no Loteamento Cachoeira e dá outras providências.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2568/projeto_de_lei_no_13-2024_-_paulo_goncalves.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2568/projeto_de_lei_no_13-2024_-_paulo_goncalves.doc</t>
   </si>
   <si>
     <t>Denomina Praça Filipe de Souza e Silva, a Praça localizada no encontro das Ruas São João Batista e José Félix Barbosa, no bairro Pedrinhas e dá outras providências.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2581/projeto_de_lei_no_14-2024_-_henriqueta_torres.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2581/projeto_de_lei_no_14-2024_-_henriqueta_torres.doc</t>
   </si>
   <si>
     <t>Denomina Vias Públicas Municipais no Loteamento Cachoeira e dá outras providências.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2594/projeto_de_lei_no_15-2024_-_tinanan.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2594/projeto_de_lei_no_15-2024_-_tinanan.doc</t>
   </si>
   <si>
     <t>Denomina via pública no Loteamento Paraíso do Rio e dá outras providências.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2650/projeto_de_lei_no_16-2024_-_henriqueta_torres..doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2650/projeto_de_lei_no_16-2024_-_henriqueta_torres..doc</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Cabrobó, o mês “Abril Laranja”, dedicado à campanha de prevenção a crueldade contra os animais.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2652/projeto_de_lei_no_17-2024_-_glenio_rodrigues.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2652/projeto_de_lei_no_17-2024_-_glenio_rodrigues.doc</t>
   </si>
   <si>
     <t>Regulamenta e disciplina a segurança nas instituições bancárias na cidade de Cabrobó/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2653/projeto_de_lei_no_18-2024_-_tinanan.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2653/projeto_de_lei_no_18-2024_-_tinanan.doc</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2719/projeto_de_lei_no_19-2024_-_cris_beira_rio.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2719/projeto_de_lei_no_19-2024_-_cris_beira_rio.doc</t>
   </si>
   <si>
     <t>Denomina vias públicas na Comunidade Indígena Caatinga Grande, Ilha de Assunção e dá outras providências.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_de_lei_no_20-2024_-_cris_beira_rio.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_de_lei_no_20-2024_-_cris_beira_rio.doc</t>
   </si>
   <si>
     <t>Denomina Campo Society na Comunidade Indígena Caatinga Grande, Ilha de Assunção e dá outras providências.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei_no_21-2024_-_cris_beira_rio.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei_no_21-2024_-_cris_beira_rio.doc</t>
   </si>
   <si>
     <t>Denomina Unidade Básica de Saúde na Comunidade Indígena Caatinga Grande, Ilha de Assunção e dá outras providências.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2739/projeto_de_lei_no_22-2024_-_tinanan.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2739/projeto_de_lei_no_22-2024_-_tinanan.doc</t>
   </si>
   <si>
     <t>Denomina via pública na Comunidade Rural Jiboia e dá outras providências.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>Denomina via pública municipal no bairro Pedrinhas e dá outras providências.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Cabrobó, o “Dia da Educação de Jovens e Adultos (EJA).</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_no_25-2024_-_henriqueta_torres.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_no_25-2024_-_henriqueta_torres.doc</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE ATENÇÃO AO PORTADOR DE DOENÇA RENAL NO MUNICÍPIO DE CABROBÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_no_26-2024_-_rony_russo.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_no_26-2024_-_rony_russo.doc</t>
   </si>
   <si>
     <t>Institui a Política de Conscientização e Incentivo da Doação de Sangue, Órgãos, Tecidos e Leite Materno - Promoção 3D, no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2808/projeto_de_lei_no_27-2024_-_henriqueta_torres.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2808/projeto_de_lei_no_27-2024_-_henriqueta_torres.doc</t>
   </si>
   <si>
     <t>Institui o Programa Banca do Esporte no Município de Cabrobó.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>João Pedro Novaes, Tinanan</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do Município de Cabrobó, a Semana do Ciclista, do Motociclista On Road e do Motociclista Off Road  e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -6055,67 +6055,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2456/indicacao_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2711/indicacao_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2726/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2737/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2774/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2971/indicacao_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2972/indicacao_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2402/requerimento_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2404/requerimento_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2405/requerimento_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2424/requerimento_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2425/requerimento_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2443/requerimento_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2444/requerimento_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2445/requerimento_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2448/requerimento_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2451/requerimento_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2453/requerimento_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2455/requerimento_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2462/requerimento_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2463/requerimento_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2468/requerimento_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2472/requerimento_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2474/requerimento_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2475/requerimento_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2476/requerimento_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2477/requerimento_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2478/requerimento_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2479/requerimento_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2480/requerimento_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2482/requerimento_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2483/requerimento_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2505/requerimento_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2506/requerimento_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2528/requerimento_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2535/requerimento_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2537/requerimento_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2542/requerimento_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2543/requerimento_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2544/requerimento_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2549/requerimento_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2550/requerimento_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2552/requerimento_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2553/requerimento_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2555/requerimento_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2556/requerimento_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2560/requerimento_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2561/requerimento_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2570/requerimento_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2571/requerimento_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2576/requerimento_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2578/requerimento_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2583/requerimento_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2584/requerimento_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2585/requerimento_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2586/requerimento_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2587/requerimento_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2597/requerimento_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2606/requerimento_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2607/requerimento_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2608/requerimento_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2610/requerimento_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2611/requerimento_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2616/requerimento_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2619/requerimento_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2625/requerimento_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2626/requerimento_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2629/requerimento_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2631/requerimento_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2644/requerimento_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2645/requerimento_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2654/requerimento_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2657/requerimento_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2665/requerimento_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2666/requerimento_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2667/requerimento_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2668/requerimento_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2669/requerimento_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2670/requerimento_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2677/requerimento_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2682/requerimento_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2683/requerimento_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2684/requerimento_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2685/requerimento_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2695/requerimento_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2696/requerimento_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2697/requerimento_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2698/requerimento_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2703/requerimento_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2704/requerimento_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2708/requerimento_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2712/requerimento_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2715/requerimento_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2725/requerimento_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2727/requerimento_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2738/requerimento_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2740/requerimento_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2742/requerimento_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2743/requerimento_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2744/requerimento_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2745/requerimento_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2749/requerimento_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2750/requerimento_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2751/requerimento_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2760/requerimento_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2771/requerimento_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_no_131-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2802/requerimento_no_132-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2809/requerimento_no_133-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2810/requerimento_no_134-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2822/requerimento_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2831/requerimento_no_136-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2844/requerimento_no_137-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2851/requerimento_no_138-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2852/requerimento_no_139-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2861/requerimento_no_140-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_no_141-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_no_142-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2881/requerimento_no_143-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2882/requerimento_no_144-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_no_145-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_no_146-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2887/requerimento_no_147-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2889/requerimento_no_148-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2906/requerimento_no_149-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2907/requerimento_no_150-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2915/requerimento_no_151-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_no_152-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2920/requerimento_no_153-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2921/requerimento_no_154-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2923/requerimento_no_155-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_no_156-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2927/requerimento_no_157-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2928/requerimento_no_158-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2929/requerimento_no_159-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2930/requerimento_no_160-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2931/requerimento_no_161-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2932/requerimento_no_162-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2933/requerimento_no_163-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2934/requerimento_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_no_165-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2941/requerimento_no_166-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2942/requerimento_no_167-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2943/requerimento_no_168-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2954/requerimento_no_169-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_no_171-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2966/requerimento_no_172-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_no_173-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/3002/requerimento_no_174-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2388/resolucao_no_01-2024_-_concede_licenca_para_tratamento_de_saude_a_vereadora_karla_amando_da_silva.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2501/pr_02-2024_-_rony_russo_-_criacao_da_comissao_de_direitos_do_consumidor.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2510/pr_03-2024_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2532/pr_04-2024_-_tinanan_-_modifica_os_arts._36_i_e_43_do_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2397/pdl_1-2024_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2398/pdl_2-2024_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2399/pdl_3-2024_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2440/pdl_5-2024_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2441/pdl_6-2024_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2502/pdl_7-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2503/pdl_8-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2523/pdl_9-2024_-_daniel_da_autoescola.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2530/pdl_10-2024_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2580/pdl_11-2024_-_daniel_da_autoescola.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2722/pdl_14-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2755/pdl_15-2024_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2795/pdl_17-2024_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2796/pdl_18-2024_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2818/pdl_19-2024_-_daniel_da_autoescola.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2819/pdl_20-2024_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2820/pdl_21-2024_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2821/pdl_22-2024_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2832/pdl_24-2024_-_cris_beira_rio.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2859/pdl_25-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2860/pdl_26-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2389/mocao_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2407/mocao_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2408/mocao_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2411/mocao_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2426/mocao_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2427/mocao_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2464/mocao_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2465/mocao_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2469/mocao_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2470/mocao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2471/mocao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2484/mocao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2486/mocao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2487/mocao_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2488/mocao_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2489/mocao_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2490/mocao_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2504/mocao_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2511/mocao_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2529/mocao_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2536/mocao_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2551/mocao_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2557/mocao_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2558/mocao_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2559/mocao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2572/mocao_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2577/mocao_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2595/mocao_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2599/mocao_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2601/mocao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2602/mocao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2609/mocao_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2613/mocao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2614/mocao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2615/mocao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2627/mocao_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2628/mocao_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2630/mocao_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2632/mocao_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2633/mocao_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2640/mocao_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2642/mocao_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2643/mocao_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2646/mocao_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2651/mocao_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2655/mocao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2656/mocao_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2658/mocao_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2659/mocao_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2663/mocao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2671/mocao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2672/mocao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2675/mocao_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2678/mocao_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2686/mocao_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2687/mocao_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2692/mocao_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2693/mocao_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2694/mocao_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2705/mocao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2706/mocao_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2707/mocao_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2709/mocao_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2710/mocao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2713/mocao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2714/mocao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2732/mocao_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2733/mocao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2734/mocao_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2735/mocao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2736/mocao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2741/mocao_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2752/mocao_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2753/mocao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2756/mocao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2757/mocao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2758/mocao_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2767/mocao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2772/mocao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2773/mocao_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2779/mocao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2780/mocao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2782/mocao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2783/mocao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2785/mocao_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2787/mocao_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2788/mocao_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2789/mocao_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2790/mocao_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2792/mocao_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2793/mocao_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2794/mocao_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2797/mocao_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2798/mocao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2801/mocao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2803/mocao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2811/mocao_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2833/mocao_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2842/mocao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2843/mocao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2849/mocao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2850/mocao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2862/mocao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2864/mocao_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2867/mocao_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2888/mocao_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2885/mocao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2890/mocao_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2891/mocao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2892/mocao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2893/mocao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2894/mocao_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2898/mocao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2899/mocao_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2900/mocao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2901/mocao_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2912/mocao_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2913/mocao_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2914/mocao_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2917/mocao_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2918/mocao_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2919/mocao_no_131-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2922/mocao_no_132-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2925/mocao_no_133-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2926/mocao_no_134-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2936/mocao_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2937/mocao_no_136-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2939/mocao_no_137-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2940/mocao_no_138-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2945/mocao_no_140-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2964/mocao_no_141-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2447/pedido_de_informacao_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2598/pedido_de_informacao_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_de_informacao_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2761/pedido_de_informacao_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2688/parecer_previo_-_exercicio_2017.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2460/projeto_de_lei_no_3.2024_-_inclusao_de_dotacao_orcamentaria_no_orcamento_de_2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2461/projeto_de_lei_no_4.2024_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2495/projeto_de_lei_no_5.2024_-_abre_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2531/projeto_de_lei_no_6.2024_-_altera_dispositivos_da_estrutura_administrativa_basica_da_prefeitura_municipal_de_cabrobo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2567/projeto_de_lei_no_7.2024_-_abre_no_orcamento_vigente_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2588/projeto_de_lei_no_8.2024_-_reajuste_2024_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_no_9.2024_-_renovacao_bolsa_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2622/projeto_de_lei_no_10.2024_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2623/projeto_de_lei_no_11.2024_-_altera_dispositivos_da_estrutura_administrativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_no_12.2024_-_gratificacao_de_exercicio_-_acs_e_ace_assinado.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2641/projeto_de_lei_no_13-2024_-_abre_no_orcamento_vigente_credito.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_no_142024_-_abre_credito_adicional_especial_r_1.780.00000.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_lei_no_15.2024_-_adicional_suplementar_r_1.318.25443.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2691/projeto_de_lei_no_16.2024_-_abre_credio_adicional_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2718/projeto_de_lei_no_17.2024_-_credito_adicional_suplementar_r_2.90000000.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2748/projeto_de_lei_no_18.2024_-_credito_especial_r_249.801.27.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_lei_no_o_19.2024_-_credito_adicional_especial__r_42.76127.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2768/projeto_de_lei_no_20.2024_-_abertura_de_credito_adicional_suplementar_no_orcamento_publico_municipal_vigente.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2813/projeto_de_lei_21.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2828/projeto_de_lei_no_22.2024_-_prorrogacao_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2829/projeto_de_lei_no_23.2024_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2830/projeto_de_lei_no24.2024_-_pavimentacao_asfastica_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2841/projeto_de_lei_no_25-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2868/projeto_de_lei_no_28-2024_-_abertura_de_creditos_adicionais_suplementares_no_orcamento_publico_r_2.900.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2869/projeto_de_lei_no_29-2024_-_credito_adicional_especial_no_orcamento_publico_energia_solar_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2870/projeto_de_lei_no_30-2024_-_creditos_adicionais_suplementares_no_orcamento_publico_-_r_456.48262_assinado.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_no_31-2024_-_adicional_especial_no_orcamento_publico_municipal_vigente_no_valor_de_r_469.49900_assinado.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_lei_no_33-2024_-_ppa_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_lei_no_34-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2904/projeto_de_lei_no_35-2024_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2905/projeto_de_lei_no_36-2024_-_alteracao_da_lei_1_868_2018_fundo_de_seguranca_publica_2_.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_lei_no_37-2024_-_altera_as_leis_n._1.465_2005_1.672_2011_conselho_do_idoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2952/projeto_de_lei_no_38-2024_-_abertura_de_credito_especial_sistema_energia_solar_precatorio_assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2955/projeto_de_lei_no_40-2024_-_altera_e_acrescenta_dispositivos_a_lei_municipal_no_2.242_de_2023_codigo_tributario_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2993/projeto_de_lei_no_42-2024_altera_dispositivo_da_lei_municipal_no.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_lei_no_43-2024_credito_adicional_suplementar_r_365.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_lei_no_44-2024_-_cosip_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2396/projeto_de_lei_no_1-2024_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2439/projeto_de_lei_no_6-2024_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2496/projeto_de_lei_no_7-2024_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2497/projeto_de_lei_no_8-2024_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2499/projeto_de_lei_no_10-2024_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2500/projeto_de_lei_no_11-2024_-_ulisses_bione.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2568/projeto_de_lei_no_13-2024_-_paulo_goncalves.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2581/projeto_de_lei_no_14-2024_-_henriqueta_torres.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2594/projeto_de_lei_no_15-2024_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2650/projeto_de_lei_no_16-2024_-_henriqueta_torres..doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2652/projeto_de_lei_no_17-2024_-_glenio_rodrigues.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2653/projeto_de_lei_no_18-2024_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2719/projeto_de_lei_no_19-2024_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_de_lei_no_20-2024_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei_no_21-2024_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2739/projeto_de_lei_no_22-2024_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_no_25-2024_-_henriqueta_torres.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_no_26-2024_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2808/projeto_de_lei_no_27-2024_-_henriqueta_torres.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2456/indicacao_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2711/indicacao_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2726/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2737/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2774/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2971/indicacao_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2972/indicacao_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2402/requerimento_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2404/requerimento_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2405/requerimento_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2424/requerimento_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2425/requerimento_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2443/requerimento_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2444/requerimento_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2445/requerimento_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2448/requerimento_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2451/requerimento_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2453/requerimento_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2455/requerimento_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2462/requerimento_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2463/requerimento_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2468/requerimento_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2472/requerimento_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2474/requerimento_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2475/requerimento_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2476/requerimento_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2477/requerimento_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2478/requerimento_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2479/requerimento_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2480/requerimento_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2482/requerimento_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2483/requerimento_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2505/requerimento_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2506/requerimento_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2508/requerimento_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2513/requerimento_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2528/requerimento_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2535/requerimento_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2537/requerimento_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2542/requerimento_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2543/requerimento_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2544/requerimento_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2548/requerimento_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2549/requerimento_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2550/requerimento_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2552/requerimento_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2553/requerimento_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2554/requerimento_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2555/requerimento_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2556/requerimento_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2560/requerimento_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2561/requerimento_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2562/requerimento_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2570/requerimento_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2571/requerimento_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2576/requerimento_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2578/requerimento_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2583/requerimento_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2584/requerimento_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2585/requerimento_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2586/requerimento_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2587/requerimento_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2593/requerimento_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2597/requerimento_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2606/requerimento_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2607/requerimento_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2608/requerimento_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2610/requerimento_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2611/requerimento_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2616/requerimento_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2619/requerimento_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2625/requerimento_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2626/requerimento_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2629/requerimento_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2631/requerimento_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2644/requerimento_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2645/requerimento_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2654/requerimento_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2657/requerimento_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2665/requerimento_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2666/requerimento_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2667/requerimento_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2668/requerimento_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2669/requerimento_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2670/requerimento_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2677/requerimento_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2682/requerimento_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2683/requerimento_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2684/requerimento_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2685/requerimento_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2695/requerimento_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2696/requerimento_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2697/requerimento_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2698/requerimento_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2703/requerimento_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2704/requerimento_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2708/requerimento_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2712/requerimento_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2715/requerimento_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2725/requerimento_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2727/requerimento_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2738/requerimento_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2740/requerimento_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2742/requerimento_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2743/requerimento_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2744/requerimento_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2745/requerimento_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2749/requerimento_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2750/requerimento_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2751/requerimento_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2760/requerimento_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2771/requerimento_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2784/requerimento_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2786/requerimento_no_131-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2802/requerimento_no_132-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2809/requerimento_no_133-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2810/requerimento_no_134-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2822/requerimento_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2831/requerimento_no_136-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2844/requerimento_no_137-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2851/requerimento_no_138-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2852/requerimento_no_139-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2861/requerimento_no_140-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_no_141-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_no_142-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2881/requerimento_no_143-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2882/requerimento_no_144-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_no_145-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_no_146-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2887/requerimento_no_147-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2889/requerimento_no_148-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2906/requerimento_no_149-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2907/requerimento_no_150-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2915/requerimento_no_151-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2916/requerimento_no_152-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2920/requerimento_no_153-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2921/requerimento_no_154-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2923/requerimento_no_155-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2924/requerimento_no_156-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2927/requerimento_no_157-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2928/requerimento_no_158-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2929/requerimento_no_159-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2930/requerimento_no_160-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2931/requerimento_no_161-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2932/requerimento_no_162-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2933/requerimento_no_163-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2934/requerimento_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2938/requerimento_no_165-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2941/requerimento_no_166-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2942/requerimento_no_167-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2943/requerimento_no_168-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2954/requerimento_no_169-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2965/requerimento_no_171-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2966/requerimento_no_172-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2985/requerimento_no_173-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/3002/requerimento_no_174-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2388/resolucao_no_01-2024_-_concede_licenca_para_tratamento_de_saude_a_vereadora_karla_amando_da_silva.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2501/pr_02-2024_-_rony_russo_-_criacao_da_comissao_de_direitos_do_consumidor.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2510/pr_03-2024_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2532/pr_04-2024_-_tinanan_-_modifica_os_arts._36_i_e_43_do_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2397/pdl_1-2024_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2398/pdl_2-2024_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2399/pdl_3-2024_-_joao_da_saude.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2440/pdl_5-2024_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2441/pdl_6-2024_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2502/pdl_7-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2503/pdl_8-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2523/pdl_9-2024_-_daniel_da_autoescola.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2530/pdl_10-2024_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2580/pdl_11-2024_-_daniel_da_autoescola.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2722/pdl_14-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2755/pdl_15-2024_-_karla_amando.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2795/pdl_17-2024_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2796/pdl_18-2024_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2818/pdl_19-2024_-_daniel_da_autoescola.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2819/pdl_20-2024_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2820/pdl_21-2024_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2821/pdl_22-2024_-_virlane_saraiva.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2832/pdl_24-2024_-_cris_beira_rio.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2859/pdl_25-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2860/pdl_26-2024_-_paulo_goncalves.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2389/mocao_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2407/mocao_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2408/mocao_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2411/mocao_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2426/mocao_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2427/mocao_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2464/mocao_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2465/mocao_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2469/mocao_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2470/mocao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2471/mocao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2484/mocao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2486/mocao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2487/mocao_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2488/mocao_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2489/mocao_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2490/mocao_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2504/mocao_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2511/mocao_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2529/mocao_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2536/mocao_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2551/mocao_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2557/mocao_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2558/mocao_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2559/mocao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2572/mocao_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2577/mocao_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2595/mocao_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2599/mocao_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2601/mocao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2602/mocao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2609/mocao_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2613/mocao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2614/mocao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2615/mocao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2627/mocao_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2628/mocao_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2630/mocao_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2632/mocao_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2633/mocao_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2640/mocao_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2642/mocao_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2643/mocao_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2646/mocao_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2651/mocao_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2655/mocao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2656/mocao_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2658/mocao_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2659/mocao_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2663/mocao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2671/mocao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2672/mocao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2675/mocao_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2678/mocao_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2686/mocao_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2687/mocao_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2692/mocao_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2693/mocao_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2694/mocao_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2705/mocao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2706/mocao_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2707/mocao_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2709/mocao_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2710/mocao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2713/mocao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2714/mocao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2732/mocao_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2733/mocao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2734/mocao_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2735/mocao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2736/mocao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2741/mocao_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2752/mocao_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2753/mocao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2756/mocao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2757/mocao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2758/mocao_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2767/mocao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2772/mocao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2773/mocao_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2779/mocao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2780/mocao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2782/mocao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2783/mocao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2785/mocao_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2787/mocao_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2788/mocao_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2789/mocao_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2790/mocao_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2792/mocao_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2793/mocao_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2794/mocao_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2797/mocao_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2798/mocao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2801/mocao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2803/mocao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2811/mocao_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2812/mocao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2814/mocao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2833/mocao_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2842/mocao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2843/mocao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2849/mocao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2850/mocao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2862/mocao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2864/mocao_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2867/mocao_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2888/mocao_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2885/mocao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2890/mocao_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2891/mocao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2892/mocao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2893/mocao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2894/mocao_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2898/mocao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2899/mocao_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2900/mocao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2901/mocao_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2912/mocao_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2913/mocao_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2914/mocao_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2917/mocao_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2918/mocao_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2919/mocao_no_131-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2922/mocao_no_132-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2925/mocao_no_133-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2926/mocao_no_134-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2936/mocao_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2937/mocao_no_136-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2939/mocao_no_137-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2940/mocao_no_138-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2945/mocao_no_140-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2964/mocao_no_141-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2447/pedido_de_informacao_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2598/pedido_de_informacao_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_de_informacao_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2761/pedido_de_informacao_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2688/parecer_previo_-_exercicio_2017.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2460/projeto_de_lei_no_3.2024_-_inclusao_de_dotacao_orcamentaria_no_orcamento_de_2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2461/projeto_de_lei_no_4.2024_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2495/projeto_de_lei_no_5.2024_-_abre_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2531/projeto_de_lei_no_6.2024_-_altera_dispositivos_da_estrutura_administrativa_basica_da_prefeitura_municipal_de_cabrobo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2567/projeto_de_lei_no_7.2024_-_abre_no_orcamento_vigente_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2588/projeto_de_lei_no_8.2024_-_reajuste_2024_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2596/projeto_de_lei_no_9.2024_-_renovacao_bolsa_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2622/projeto_de_lei_no_10.2024_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2623/projeto_de_lei_no_11.2024_-_altera_dispositivos_da_estrutura_administrativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2624/projeto_de_lei_no_12.2024_-_gratificacao_de_exercicio_-_acs_e_ace_assinado.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2641/projeto_de_lei_no_13-2024_-_abre_no_orcamento_vigente_credito.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2664/projeto_de_lei_no_142024_-_abre_credito_adicional_especial_r_1.780.00000.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_lei_no_15.2024_-_adicional_suplementar_r_1.318.25443.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2691/projeto_de_lei_no_16.2024_-_abre_credio_adicional_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2718/projeto_de_lei_no_17.2024_-_credito_adicional_suplementar_r_2.90000000.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2748/projeto_de_lei_no_18.2024_-_credito_especial_r_249.801.27.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2754/projeto_de_lei_no_o_19.2024_-_credito_adicional_especial__r_42.76127.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2768/projeto_de_lei_no_20.2024_-_abertura_de_credito_adicional_suplementar_no_orcamento_publico_municipal_vigente.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2813/projeto_de_lei_21.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2828/projeto_de_lei_no_22.2024_-_prorrogacao_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2829/projeto_de_lei_no_23.2024_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2830/projeto_de_lei_no24.2024_-_pavimentacao_asfastica_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2841/projeto_de_lei_no_25-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2868/projeto_de_lei_no_28-2024_-_abertura_de_creditos_adicionais_suplementares_no_orcamento_publico_r_2.900.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2869/projeto_de_lei_no_29-2024_-_credito_adicional_especial_no_orcamento_publico_energia_solar_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2870/projeto_de_lei_no_30-2024_-_creditos_adicionais_suplementares_no_orcamento_publico_-_r_456.48262_assinado.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2871/projeto_de_lei_no_31-2024_-_adicional_especial_no_orcamento_publico_municipal_vigente_no_valor_de_r_469.49900_assinado.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_lei_no_33-2024_-_ppa_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_lei_no_34-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2904/projeto_de_lei_no_35-2024_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2905/projeto_de_lei_no_36-2024_-_alteracao_da_lei_1_868_2018_fundo_de_seguranca_publica_2_.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2935/projeto_de_lei_no_37-2024_-_altera_as_leis_n._1.465_2005_1.672_2011_conselho_do_idoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2952/projeto_de_lei_no_38-2024_-_abertura_de_credito_especial_sistema_energia_solar_precatorio_assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2955/projeto_de_lei_no_40-2024_-_altera_e_acrescenta_dispositivos_a_lei_municipal_no_2.242_de_2023_codigo_tributario_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2993/projeto_de_lei_no_42-2024_altera_dispositivo_da_lei_municipal_no.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2994/projeto_de_lei_no_43-2024_credito_adicional_suplementar_r_365.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2995/projeto_de_lei_no_44-2024_-_cosip_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2396/projeto_de_lei_no_1-2024_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2439/projeto_de_lei_no_6-2024_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2496/projeto_de_lei_no_7-2024_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2497/projeto_de_lei_no_8-2024_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2499/projeto_de_lei_no_10-2024_-_henriqueta_torres.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2500/projeto_de_lei_no_11-2024_-_ulisses_bione.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2568/projeto_de_lei_no_13-2024_-_paulo_goncalves.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2581/projeto_de_lei_no_14-2024_-_henriqueta_torres.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2594/projeto_de_lei_no_15-2024_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2650/projeto_de_lei_no_16-2024_-_henriqueta_torres..doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2652/projeto_de_lei_no_17-2024_-_glenio_rodrigues.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2653/projeto_de_lei_no_18-2024_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2719/projeto_de_lei_no_19-2024_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2720/projeto_de_lei_no_20-2024_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2721/projeto_de_lei_no_21-2024_-_cris_beira_rio.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2739/projeto_de_lei_no_22-2024_-_tinanan.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_no_25-2024_-_henriqueta_torres.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2800/projeto_de_lei_no_26-2024_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2024/2808/projeto_de_lei_no_27-2024_-_henriqueta_torres.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H616"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="190" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="198.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>