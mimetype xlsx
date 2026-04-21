--- v0 (2026-01-26)
+++ v1 (2026-04-21)
@@ -10,303 +10,1812 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1432" uniqueCount="585">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edézio Filho</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3913/indicacao_no_1-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a abertura de porta no Mercado Público Municipal, vira para a Avenida Júlio Pires, mais precisamente no lado esquerdo, com a finalidade de melhorar o acesso e a ventilação.</t>
   </si>
   <si>
+    <t>3919</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Cris Beira Rio</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3919/indicacao_no_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que esforços sejam feitos para promover a criação de uma Lei Municipal que institua um fundo específico voltado ao fortalecimento das mulheres indígenas empreendedoras de nosso município, através do Coletivo de Mulheres Indígenas Niu Netso, com o objetivo de custear despesas com viagens, capacitações, cursos e treinamentos, permitindo que as mulheres do coletivo possam participar de formações,_x000D_
+intercâmbios e eventos que contribuam para sua autonomia econômica, valorização cultural e geração de renda.</t>
+  </si>
+  <si>
+    <t>3950</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Mário Barros</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3950/indicacao_no_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que seja feita a reforma da Unidade Básica de Saúde Deoclécio Pires da Silva, do bairro Alto do Bonitinho.</t>
+  </si>
+  <si>
+    <t>3960</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3960/indicacao_no_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município para que seja feito um levantamento de quantas famílias foram atingidas pelo temporal da última sexta - feira, em nosso Município.</t>
+  </si>
+  <si>
+    <t>3974</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Wagner de Sarapó</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3974/indicacao_no_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que seja feita a aquisição de serra elétrica para gesso ortopédica, para a remoção rápida e segura de gesso dos pacientes do hospital municipal.</t>
+  </si>
+  <si>
+    <t>3999</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Matson Saraiva</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que seja implantado no Município de Cabrobó, programa para tratamento de varizes, tendo em vista a grande demanda em nosso Município.</t>
+  </si>
+  <si>
+    <t>4027</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>João Pedro Novaes</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que esforços sejam feitos para promover a doação à Igreja Assembleia de Deus Missionária, de terreno localizado  na Avenida Arrisson de Souza Ferraz, ao lado da referida Igreja. O referido terreno será utilizado para resguardar as janelas do templo, criar uma área de lazer para a igreja, desenvolver atividades de recreação e implementar salas de estudo e escola bíblica.</t>
+  </si>
+  <si>
+    <t>4074</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que possa destinar parte dos recursos provenientes dos repasses da COMPESA, para construção da orla do bairro Beira Rio.</t>
+  </si>
+  <si>
     <t>3898</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Tinanan</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_no_1-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para atender as demandas dos bairros Pedro Quirino, Santa Rita e Maria Luíza, conforme relação de prioridades elencadas pelos moradores:_x000D_
 Construção da Unidade Básica de Saúde, Construção de Campo Society de Grama Sintética, Asfaltamento da Rua Eunice Dias dos Santos (Avenida Principal) do bairro Santa Rita; Reforma e Construção da cobertura da Quadra de Esportes e Construção de Praça do bairro Maria Luíza; e Término da Academia da Saúde do bairro Pedro Quirino.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Paulo Gonçalves</t>
   </si>
   <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3899/requerimento_no_2-2026.pdf</t>
+  </si>
+  <si>
     <t>Pedido ao Prefeito do Município, para que sejam construídos banheiros públicos, na Praça João Freire de Carvalho (Praça do Banco do Brasil).</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>Mário Barros</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3906/requerimento_no_3-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Agricultura, para que seja feita a conclusão da estrada do Toco Preto, até a divisa com o Município de Orocó.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Rony Russo</t>
   </si>
   <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3908/requerimento_no_4-2026.pdf</t>
+  </si>
+  <si>
     <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feito o complemento da limpeza do canal próximo à cadeia pública.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>5</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3912/requerimento_no_5-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Infraestrutura, para que sejam feitas as substituições de luminárias nas propriedades de Ulisses e Júlio na Fazenda Pé da Serra.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Glênio Rodrigues</t>
   </si>
   <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3916/requerimento_no_6-2026.pdf</t>
+  </si>
+  <si>
     <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja a religação da iluminação da quadra da Escola Indígena Militão, na Ilha de Assunção.</t>
   </si>
   <si>
+    <t>3918</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3918/requerimento_no_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para destinar maquinário da prefeitura no intuito de ajudar os agricultores que perderam os plantios de banana em função de ventanias na Ilha de Assunção, a reorganizarem seus terrenos para novos plantios.</t>
+  </si>
+  <si>
+    <t>3920</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3920/requerimento_no_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita a extensão da iluminação da BR 428, no perímetro urbano do Município que vai até o loteamento Paraíso do Rio, no sentido Petrolina, bem como até a entrada da Fazenda Sítio, no sentido Salgueiro.</t>
+  </si>
+  <si>
+    <t>3922</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Antônio de Nestor</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3922/requerimento_no_9-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Agricultura, para que seja feito o patrolamento das seguintes localidades: Do acesso, às margens da BR, até a Vila Captação do Toco Preto e do Estado João Freire até a Comunidade Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>3924</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3924/requerimento_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que destine um eletricista para restabelecer a energia elétrica do campo society de grama sintética da Ilha de Assunção, na Aldeia Caatinga Grande.</t>
+  </si>
+  <si>
+    <t>3925</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3925/requerimento_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido à Compesa, para que seja feita a recuperação de cano de água estourado em frente à Escola Brígida de Alencar, na Rua da Matriz, bairro Beira Rio.</t>
+  </si>
+  <si>
+    <t>3928</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3928/requerimento_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Agricultura, para que seja feito o roço na PE 510, na Ilha de Assunção.</t>
+  </si>
+  <si>
+    <t>3929</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Rony Russo, Tinanan</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3929/requerimento_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido à Coordenadora do TFD do Município, para que encaminhe a esta Casa Legislativa, todos os exames e consultas médicas atualmente acumulados no setor de TFD, sem qualquer distinção, abrangendo todos os tipos existentes, devendo ser incluídos todos os exames e consultas pendentes de regulação, agendamento ou autorização.</t>
+  </si>
+  <si>
+    <t>3931</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Arnaldo do Caldeirão</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3931/requerimento_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita a construção de Passagens Molhadas no Riacho do Cupiara e nos Assentamentos Mosquito e Eloíta Pereira, zona rural do nosso município.</t>
+  </si>
+  <si>
+    <t>3935</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3935/requerimento_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Agricultura, para que seja feita a recuperação da estrada que liga a Comunidade Cabrobozinho à Comunidade Umãs.</t>
+  </si>
+  <si>
+    <t>3936</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3936/requerimento_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita a recuperação do calçamento da Rua João Gonçalves Torres (Rua da Academia de Alex), no bairro Ipsep, bem como da Rua Alexandre Francisco de Sá, no centro do Município.</t>
+  </si>
+  <si>
+    <t>3937</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3937/requerimento_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja destinada equipe para promover a recuperação da iluminação do Assentamento Eloíta Pereira, bem como das Aldeias Jatobá e Lameirão, na Ilha de Assunção.</t>
+  </si>
+  <si>
+    <t>3938</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3938/requerimento_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Governo, para que esforços sejam feitos junto ao Secretário Municipal de Agricultura, para destinar maquinário da Prefeitura Municipal, para recuperar as estradas vicinais da área do Cacicado de Neguinho Truká, na Ilha de Assunção.</t>
+  </si>
+  <si>
+    <t>3939</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3939/requerimento_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que esforços sejam feitos no sentido de promover ação emergencial para abertura de cacimbas na zona rural do Município, em virtude do prolongamento da estiagem.</t>
+  </si>
+  <si>
+    <t>3940</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3940/requerimento_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que sejam feitas 3 lombadas ao longo da Rua Aguinelo Gonçalves dos Santos, bairro Cohab.</t>
+  </si>
+  <si>
+    <t>3941</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3941/requerimento_no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Luiz Pereira Gonçalves no bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>3946</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3946/requerimento_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Governo, para que sejam destinados 10 kits de iluminação para Associação de Moradores da Fazenda Icó.</t>
+  </si>
+  <si>
+    <t>3947</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3947/requerimento_no_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita de forma urgente, a recuperação das estradas vicinais da Ilha de Assunção, tendo em vista que as chuvas danificaram muito essas vias, dificultando o escoamento de produção, passagem de ônibus escolares e circulação de veículos locais.</t>
+  </si>
+  <si>
+    <t>3948</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Edézio Filho, Glênio Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3948/requerimento_no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao DNIT, para viabilizar a construção de passarelas para pedestres, às margens da BR 428 nas seguintes localidade no Município de Cabrobó: imediações do portal da cidade; próximo ao terminal rodoviário; e às margens da BR 116 na Comunidade Murici, tendo em vista, o elevado número de acidentes envolvendo pedestres nas referidas áreas, bem como de forma emergencial, sejam colocadas lombadas eletrônicas no trecho da BR 116, compreendido entre o Alto de Zé Rodrigues até o Posto Rede Mais, sentido Salgueiro.</t>
+  </si>
+  <si>
+    <t>3949</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3949/requerimento_no_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita uma lombada na Rua localizada ao lado do Hotel Bela Vista.</t>
+  </si>
+  <si>
+    <t>3956</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3956/requerimento_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município e ao Secretário Municipal de Agricultura, para que seja feita a recuperação da estrada do Corredor de Zé Calado, na Comunidade Baixa da Aroeira.</t>
+  </si>
+  <si>
+    <t>3958</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3958/requerimento_no_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Antônio Firmino Melquíades, no bairro Bozzano.</t>
+  </si>
+  <si>
+    <t>3961</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3961/requerimento_no_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feito um mutirão de manutenção de iluminação na Comunidade Cachoeirinha e adjacências.</t>
+  </si>
+  <si>
+    <t>3962</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3962/requerimento_no_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município e à Secretária Municipal de Esportes, para que esforços sejam feitos para construir um campo society de grama sintética na Comunidade Represa.</t>
+  </si>
+  <si>
+    <t>3963</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3963/requerimento_no_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido à Neoenergia Pernambuco, para que esforços sejam feitos para melhor os serviços à população rural do Município de Cabrobó, tendo em vista que, diante de acontecimentos de falta de energia, está havendo demora no restabelecimento dos serviços.</t>
+  </si>
+  <si>
+    <t>3966</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3966/requerimento_no_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita a manutenção da iluminação dos assentamentos rurais do Município.</t>
+  </si>
+  <si>
+    <t>3967</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3967/requerimento_no_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito o calçamento dos assentamentos rurais do nosso Município.</t>
+  </si>
+  <si>
+    <t>3968</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3968/requerimento_no_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feito um mutirão de limpeza nos arredores da Concha Acústica.</t>
+  </si>
+  <si>
+    <t>3970</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3970/requerimento_no_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Antônio Fernandes dos Santos, no bairro Alto do Bonitinho, bem como da Rua Melquíades Torres Gonçalves, bairro Bozzano.</t>
+  </si>
+  <si>
+    <t>3973</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3973/requerimento_no_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita a construção de uma passagem molhada no Riacho da Areia, entre as comunidades Encruzilhada e Vila Produtiva Junco, próximo à Pedro do Gás, bem como seja feito o cascalhamento das estradas dessas localidades.</t>
+  </si>
+  <si>
+    <t>3975</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Edézio Filho, Tinanan</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3975/requerimento_no_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito, com urgência, projeto para rebaixamento de uma das extremidades da Rua Darci Freire Mororó, no bairro Santa Rita, tendo em vista que várias casas estão ilhadas, pois as extremidades da referida rua estão em nível mais alto, deixando a parte central da mesma em nível mais baixo, causando transtornos em épocas de chuvas.</t>
+  </si>
+  <si>
+    <t>3976</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3976/requerimento_no_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita a recuperação da Rua Frei Martins Dinantes.</t>
+  </si>
+  <si>
+    <t>3977</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3977/requerimento_no_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao DER do Estado de Pernambuco, para que esforços sejam feitos para promover o roço na PE 499, que liga Cabrobó a Terra Nova.</t>
+  </si>
+  <si>
+    <t>3978</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3978/requerimento_no_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido à Governadora do Estado de Pernambuco, para que esforços sejam feitos no sentido de pavimentar a estrada que liga a Comunidade Cabrobozinho (Município de Cabrobó) à Comunidade Umãs (Município de Terra Nova).</t>
+  </si>
+  <si>
+    <t>3979</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3979/requerimento_no_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para viabilizar recursos junto ao Governo do Estado de Pernambuco, bem como junto aos Deputados Estaduais e Federais, no sentido de promover a pavimentação asfáltica do trecho que liga Cabrobó à Comunidade Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>3980</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3980/requerimento_no_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que crie um local para orientação à população sobre as novas regras para emissão da Carteira Nacional de Habilitação.</t>
+  </si>
+  <si>
+    <t>3981</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3981/requerimento_no_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito um trabalho emergencial de recuperação das estradas rurais, principalmente nos pontos mais críticos, visando resolver problemas em áreas ilhadas, bem como propiciar o escoamento de produção rural.</t>
+  </si>
+  <si>
+    <t>3987</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Dim Saraiva</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3987/requerimento_no_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita a retirada de contêiner, na calçada da Escola Antônia Caldas Brandão, bem como seja feita a pintura de lombada e colocação de faixa de pedestres, em frente à referida unidade escolar.</t>
+  </si>
+  <si>
+    <t>3991</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito o calçamento da Rua Luiz Pereira Gonçalves, bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>3993</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita a limpeza, cascalhamento e posteriormente calçamento da Rua Francisco Damas de Oliveira, no bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>3997</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3997/requerimento_no_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita a recuperação do calçamento da Rua José Dário de Souza, no bairro Alto do Bonitinho.</t>
+  </si>
+  <si>
+    <t>3998</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3998/requerimento_no_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao DNIT, para que esforços sejam feitos para realizar a pinturas das lombadas ao longo do perímetro urbano do Município de Cabrobó, principalmente em frente ao Hotel Bela Vista, onde constantemente ocorrem acidentes.</t>
+  </si>
+  <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4000/requerimento_no_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita, de forma urgente, recuperação da estrutura e da rede elétrica, do campo society da Comunidade Murici, que se encontra com fios expostos e vários problemas que impedem a população de utilizar o equipamento público.</t>
+  </si>
+  <si>
+    <t>4001</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Cris Beira Rio, Matson Saraiva</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4001/requerimento_no_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito o complemento do calçamento da Rua Albino Aires Cavalcanti e da Rua Cícero Pires de Barros, no bairro Beira Rio.</t>
+  </si>
+  <si>
+    <t>4002</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4002/requerimento_no_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita a recuperação da iluminação às margens da BR 48, no perímetro que liga o bairro Subestação, até o loteamento Paraíso do Rio.</t>
+  </si>
+  <si>
+    <t>4003</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Paulo Gonçalves, Cris Beira Rio</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita a construção de quadra coberta na Escola Municipal Brígida de Alencar.</t>
+  </si>
+  <si>
+    <t>4016</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Pedido ao DER-PE, para que sejam construídas lombadas na PE-499, que liga Cabrobó a Terra Nova, nas seguintes localidades: em frente ao Assentamento Riacho dos Bois e em frente à Escola Municipal José Alves Brandão.</t>
+  </si>
+  <si>
+    <t>4021</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Agricultura, para que seja feito o roço da estrada do Riacho Grande, até a propriedade de Socorro de Miro.</t>
+  </si>
+  <si>
+    <t>4025</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito o cascalhamento da Rua 01 do bairro Alto da Temperatura, tendo em vista que a via se encontra em condições precárias, impossibilitando o trânsito de veículos.</t>
+  </si>
+  <si>
+    <t>4026</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita a realização de serviços na Escola Quilombola Manoel Joaquim de Moraes, incluindo aterramento do terreno, construção de muro para segurança e limpeza geral da área, visando garantir melhores condições para os alunos, professores e comunidade.</t>
+  </si>
+  <si>
+    <t>4032</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município e ao Secretário Municipal de Agricultura, para que seja feita uma passagem molhada na Comunidade Curralinho 2, na estrada conhecida por "estrada de Leônidas Landim".</t>
+  </si>
+  <si>
+    <t>4033</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita, com a maior brevidade possível, a recuperação da barragem da Comunidade Curralinho 1.</t>
+  </si>
+  <si>
+    <t>4034</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feito um mutirão de limpeza nos arredores da Escola Municipal Presidente Costa e Silva, bem como na Unidade Básica de Saúde da Comunidade Murici, como também seja resolvida a constante falta de água na referida UBS.</t>
+  </si>
+  <si>
+    <t>4047</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_no_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita a recuperação de esgoto na Rua José Gomes de Sá, no centro do Município.</t>
+  </si>
+  <si>
+    <t>4048</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_no_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que esforços sejam feitos junto ao Governo do Estado de Pernambuco, no sentido de viabilizar uma cozinha comunitária para a Comunidade Indígena da Ilha de Assunção.</t>
+  </si>
+  <si>
+    <t>4054</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4054/requerimento_no_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido à Secretária Municipal de Saúde, para que seja realizada a reforma da sala do núcleo familiar, onde são realizados os atendimentos dos agentes sociais e psicólogos aos pacientes que irão passar por algum tipo de cirurgia.</t>
+  </si>
+  <si>
+    <t>4057</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4057/requerimento_no_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, em atenção a solicitação feita pelo Sr. Fernando da Jiboia, para que seja destinado um trator com lâmina para construção de barreiro e desmatamento de pequena área para plantio, no Acampamento Maria Cleonice, localizado na Comunidade Toco Preto, nas proximidades da Transposição do Rio São Francisco.</t>
+  </si>
+  <si>
+    <t>4058</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita uma laminação na Rua Maria Emídia da Conceição, no bairro Parque de Exposição.</t>
+  </si>
+  <si>
+    <t>4059</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Agricultura, para que seja feita uma ação emergencial de cascalhamento, na região da Fazenda Tapera, mais especificamente da Comunidade Tocaia, (casa de Dalvino até o Assentamento Umari 2), tendo em vista as más condições das estradas.</t>
+  </si>
+  <si>
+    <t>4075</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Agricultura, para que seja feita a recuperação das estradas das Comunidades: Varginha, Estoque, Massapê, Saco e adjacências.</t>
+  </si>
+  <si>
+    <t>3942</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3942/pr_01-2025_-_mesa_diretora_-_assinatura_eletronica.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a utilização de assinatura eletrônica no Processo Legislativo Eletrônico da Câmara Municipal de Cabrobó, em conformidade com o Regimento Interno, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3943</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3943/pr_02-2025_-_mesa_diretora_-_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Regulamentação da Lei Geral de Proteção de Dados Pessoais (LGPD) no âmbito da Câmara Municipal de Cabrobó – PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3944</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3944/pr_03-2025_-_mesa_diretora_-_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais.docx</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito da Câmara Municipal de Cabrobó – PE, as Políticas Institucionais de Privacidade e Proteção de Dados Pessoais, de Segurança da Informação e de Gerenciamento de Incidentes de Segurança da Informação, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3900</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Antônio de Nestor</t>
-[...2 lines deleted...]
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3900/pdl_1-2026_-_antonio_de_nestor.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3900/pdl_1-2026_-_antonio_de_nestor.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. SEVERINO RAMOS DE LIMA.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3901/pdl_2-2026_-_antonio_de_nestor.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3901/pdl_2-2026_-_antonio_de_nestor.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. ESDRAS ENILDO PIRES DE CARVALHO COELHO MORORÓ.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3902/pdl_3-2026_-_antonio_de_nestor.docx</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3902/pdl_3-2026_-_antonio_de_nestor.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. PAULO JOÃO SOARES DOS SANTOS.</t>
   </si>
   <si>
+    <t>4005</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4005/pdl_4-2026_-_rony_russo.docx</t>
+  </si>
+  <si>
+    <t>Concede Medalha Ilda Cordeiro Brandão, Medalha de Honra ao Mérito, a Sr.ª HERMILA ROBERTA PIRES GUEDES.</t>
+  </si>
+  <si>
+    <t>4031</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4031/pdl_5-2026_-_tinanan.docx</t>
+  </si>
+  <si>
+    <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Sr.ª MACARELLE RAMOS VASCONCELOS.</t>
+  </si>
+  <si>
     <t>3907</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3907/mocao_no_1-2026.pdf</t>
+  </si>
+  <si>
     <t>Moção de Aplausos, ao jogador cabroboense Sr. Leandro Alves Ferraz - Léo Café, eleito o melhor fixo do Campeonato Brasileiro de Futsal de 2025, atuando pelo Esporte Clube Traipu de Alagoas, com sua performance destacada por regularidade, liderança e raça, integrando a seleção do torneio após uma temporada vitoriosa para sua equipe.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>Cris Beira Rio</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3911/mocao_no_2-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Cacique Neguinho Truká, pela conquista da construção de 100 casas para a Comunidade Indígena da Ilha de Assunção.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>João Pedro Novaes</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3914/mocao_no_3-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Marcos Antônio Rodrigues Torres.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3915/mocao_no_4-2025.pdf</t>
+  </si>
+  <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Renildo Barbosa de Araújo.</t>
   </si>
   <si>
+    <t>3917</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à cabroboense Kamila Oliveira, pela conquista do título de Miss Pernambuco Teen 2026 na edição do Miss &amp; Mister Pernambuco Teen, realizada no Teatro Barreto Júnior, no Recife. O evento, celebrou a beleza, cultura, identidade e juventude, reunindo candidatas de todo o estado e teve como tema “Aurora do Frevo”, simbolizando movimento, resistência e renovação cultural pernambucana.</t>
+  </si>
+  <si>
+    <t>3921</t>
+  </si>
+  <si>
+    <t>Plenário - PLEN</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3921/mocao_no_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Prefeito do Município, à Secretária Municipal da Mulher, à Delegacia de Polícia Civil do Município, à Polícia Militar do Município, ao Ministério Público do Município e ao Juiz de Direito do Município, pela inauguração da Sala Lilás, um espaço de acolhimento, proteção e dignidade às mulheres do nosso Município.</t>
+  </si>
+  <si>
+    <t>3930</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3930/mocao_no_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Coordenadora Municipal do Programa Bolsa Família, Sr.ª Darcyliene de Andrade e Equipe de Entrevistadoras do Bolsa Família, pelo excelente serviço prestado à população Cabroboense, mostrando o compromisso da gestão em auxiliar no acesso à políticas públicas para aqueles que mais precisam em nosso município.</t>
+  </si>
+  <si>
+    <t>3932</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3932/mocao_no_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Sr. Kalleb Soares, pela conquista do Ouro no Selo Sebrae de Referência em Atendimento, em premiação feita pelo SEBRAE.</t>
+  </si>
+  <si>
+    <t>3933</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3933/mocao_no_9-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Ex-Deputado Estadual, Sr. Diniz de Sá Cavalcanti.</t>
+  </si>
+  <si>
+    <t>3934</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3934/mocao_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do jovem Kauan Araújo Soares, conhecido por Vela.</t>
+  </si>
+  <si>
+    <t>3955</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3955/mocao_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento da Sr.ª Josina Pires de Souza.</t>
+  </si>
+  <si>
+    <t>3957</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3957/mocao_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento da jovem Maria Eloá de Souza Soares.</t>
+  </si>
+  <si>
+    <t>3959</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3959/mocao_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Prefeito do Município, Equipe de Secretários e Funcionários, pelas ações já desenvolvidas e que ainda estão sendo implementadas, em função da situação de calamidade pública ocorrida em nosso município, em função das recentes chuvas.</t>
+  </si>
+  <si>
+    <t>3964</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. José, conhecido por Zé de Rosa.</t>
+  </si>
+  <si>
+    <t>3965</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3965/mocao_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento da Sr.ª Maria Valdete de Lima.</t>
+  </si>
+  <si>
+    <t>3971</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3971/mocao_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Secretário Municipal de Governo, ao Secretário Especial de Cultura do Município e ao Secretário Municipal de Infraestrutura, pela organização do carnaval do município, principalmente pela realização do Bloco Vassourão.</t>
+  </si>
+  <si>
+    <t>3972</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3972/mocao_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Cacique Neguinho Truká, pela articulação feita junto ao Ministério dos Povos Indígenas, conseguindo para a comunidade indígena da Ilha de Assunção, a aquisição de 5 máquinas de poupa de frutas, 3 máquinas de produção de gelo e 50 vagas de cursos para operação das referidas máquinas.</t>
+  </si>
+  <si>
+    <t>3982</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao médico cabroboense, Dr. João Henrique Cordeiro, pela importante ação social promovida, no último sábado, dia 7 de março, disponibilizando, gratuitamente à população cabroboense, diversas especialidades, como: neurologia, ortopedia, cardiologia, gastroenterologia, podologia, ginecologia, clínico geral, pediatria, ultrassonografia, odontologia, psicologia, neuropediatria e psiquiatria, bem como cortes de cabelo.</t>
+  </si>
+  <si>
+    <t>3983</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3983/mocao_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Prefeito do Município, ao Vereador Cris Beira Rio e à Secretária Municipal de Esportes, pela reinauguração do Estádio Municipal João Freire de Carvalho.</t>
+  </si>
+  <si>
+    <t>3984</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3984/mocao_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Ex-Deputado Federal Raul Henry, pela destinação de emenda parlamentar no valor de quase R$ 500.000,00 (quinhentos mil reais), que contribuiu para a reinauguração do Estádio Municipal João Freire de Carvalho.</t>
+  </si>
+  <si>
+    <t>3985</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3985/mocao_no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Prefeito do Município e à Secretaria Municipal de Educação, pela aquisição de diversos materiais para equipar as creches e escolas da rede municipal de ensino, propiciando mais qualidade à educação do nosso Município.</t>
+  </si>
+  <si>
+    <t>3986</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3986/mocao_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à Secretária Especial Municipal da Mulher, pela belíssima ação em praça pública, realizada em homenagem ao Dia Internacional da Mulher.</t>
+  </si>
+  <si>
+    <t>3988</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3988/mocao_no_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Ademar Rodrigues de Moraes.</t>
+  </si>
+  <si>
+    <t>3989</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3989/mocao_no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Beltrando Rodrigues de Moraes.</t>
+  </si>
+  <si>
+    <t>3990</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3990/mocao_no_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Manoel Gonçalves Guimarães.</t>
+  </si>
+  <si>
+    <t>3992</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3992/mocao_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Antônio Arnaldo de Alencar, conhecido por Arnaldo Mororó.</t>
+  </si>
+  <si>
+    <t>3996</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3996/mocao_no_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Prefeito do Município e à Secretária Municipal de Educação, pela entrega dos kits escolares aos estudantes da rede municipal de ensino, contando com numerosa quantidade de materiais que irão auxiliar os estudantes nos seus estudos.</t>
+  </si>
+  <si>
+    <t>4004</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento da Sr.ª Tereza Ribeiro de Carvalho.</t>
+  </si>
+  <si>
+    <t>4011</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Eudes Fernando Cavalcanti de Oliveira.</t>
+  </si>
+  <si>
+    <t>4012</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento da Sra. Maria Gomes da Silva.</t>
+  </si>
+  <si>
+    <t>4015</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4015/mocao_no_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Sr. Abraão Paulo da Silva, campeão da categoria: Carneiro White Dorper, e ao Sr. José Lucas Mendes de Barros, campeão na categoria: Carneiro White Dorper, na exposição de caprinos e ovinos Marrã do Futuro 2026 realizada em Gravatá, Pernambuco, entre os dias 12 e 14 de março de 2026.</t>
+  </si>
+  <si>
+    <t>4017</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao médico ortopedista Dr. Ebenone Silva, em agradecimento pela dedicação e pelos serviços prestados aos pacientes do Município de Cabrobó.</t>
+  </si>
+  <si>
+    <t>4018</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4018/mocao_no_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à indígena Sr.ª Edilene Bezerra Pajeú, pelo recebimento do Título de Doutora Honoris Causa, concedido pela Universidade Federal de Pernambuco - UFPE, pela trajetória reconhecida no movimento indígena, com atuação destacada nos campos da educação, articulação política e defesa de direitos territoriais.</t>
+  </si>
+  <si>
+    <t>4019</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Secretário Municipal de Infraestrutura, Sr. Djailson Nogueira Pessoa Júnior, pelo trabalho que vem desenvolvendo à frente da referida pasta em nosso Município.</t>
+  </si>
+  <si>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Sr. Stenio Souza e Equipe de Futsal do Município de Cabrobó, campeões do campeonato de futsal disputado na cidade de Mirandiba-PE.</t>
+  </si>
+  <si>
+    <t>4022</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4022/mocao_no_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à Secretária Municipal de Educação, Sr.ª Nilvanda Maria da Silva, à Gestora, Sr.ª Maria Josefa da Cruz Delfino, à Coordenadora, Sr.ª Elda Cristiane de Souza Lima e Equipe de Funcionários da Escola Municipal Brígida de Alencar, pelo excelente trabalho que vêm desempenhando na referida escola, entregando aos estudantes ensino e estrutura de ótima qualidade.</t>
+  </si>
+  <si>
+    <t>4023</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento da Sr.ª Anita Maria da Silva Leite.</t>
+  </si>
+  <si>
+    <t>4024</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à Escola Municipal Joaquim André Cavalcanti, pelo destaque na participação do Programa Mais Ciência na Escola Pernambuco, sendo contemplada com um laboratório de ciências e conquistando vaga para participar do Encontro Nacional do referido Programa, em Brasília.</t>
+  </si>
+  <si>
+    <t>4035</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Pedro de Oza.</t>
+  </si>
+  <si>
+    <t>4036</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4036/mocao_no_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, aos Organizadores da Missa do Morro de São José, realizada em 22 de março do corrente ano, em homenagem ao Dia de São José, em nome do Sr. Antônio Airton Rocha de Souza, do Sr. Eronildo Dionísio de Araújo, da Secretária Municipal de Desenvolvimento Econômico e Turismo, Sr.ª Karla Amando, e do Diretor Municipal de Turismo, Sr. Ítalo Gabriel Fernandes Lopes.</t>
+  </si>
+  <si>
+    <t>4040</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4040/mocao_no_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à Igreja Batista Missionária de Cabrobó, pela idealização da ação social, denominada "O Bom Samaritano", realizada no último domingo, em nosso Município.</t>
+  </si>
+  <si>
+    <t>4046</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4046/mocao_no_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Silvan Ribeiro das Neves.</t>
+  </si>
+  <si>
+    <t>4055</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à Secretaria Municipal de Educação, pelo excelente resultado obtido pelo Município de Cabrobó, atingindo 79,75% na alfabetização da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>4056</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Eloi Lucas de Barros.</t>
+  </si>
+  <si>
+    <t>4060</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, ao Sensei Denílson Andrade, do CT Sport Fighter, pelo excelente desempenho, representando o Município de Cabrobó, no evento: Recife Open Internacional de Jiu-Jitsu, conquistando a medalha de ouro na categoria Master 6 e a medalha de prata na categoria Absoluto Master 6, elevando o nome do nosso município ao cenário esportivo internacional.</t>
+  </si>
+  <si>
+    <t>4070</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à Equipe Gestora, Funcionários e Estudantes da Escola Municipal João Rocha, da Comunidade Cachoeirinha, pela inauguração do novo prédio da referida escola, propiciando melhor estrutura para uma melhor qualidade de ensino.</t>
+  </si>
+  <si>
+    <t>4071</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento da Sr.ª Sanir.</t>
+  </si>
+  <si>
+    <t>4073</t>
+  </si>
+  <si>
+    <t>Cris Beira Rio, João Pedro Novaes</t>
+  </si>
+  <si>
+    <t>moção de Aplausos, ao Fundador e Proprietário do Grupo Pajeú, Sr. Antônio Alves Filho, pelos esforços para acelerar as obras de construção da quadra poliesportiva do bairro Beira Rio, no Município de Cabrobó.</t>
+  </si>
+  <si>
     <t>3904</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJRL - Comissão de Justiça e Redação de Leis</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 1/2026, oriundo da Mesa Diretora da Câmara Municipal de Cabrobó, que Altera a Lei Municipal nº 1.511/2007, modificando a remuneração de cargos no âmbito da Câmara Municipal de Cabrobó e dá providências.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 1/2026, oriundo da Mesa Diretora da Câmara Municipal de Cabrobó, que Altera a Lei Municipal nº 1.511/2007, modificando a remuneração de cargos no âmbito da Câmara Municipal de Cabrobó e dá providências.</t>
   </si>
   <si>
+    <t>3951</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Resolução nº 1/2026, oriundo da Mesa Diretora da Câmara Municipal de Cabrobó, que Dispõe sobre a utilização de assinatura eletrônica no Processo Legislativo Eletrônico da Câmara Municipal de Cabrobó, em conformidade com o Regimento Interno, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3952</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Resolução nº 2/2026, oriundo da Mesa Diretora da Câmara Municipal de Cabrobó, que Dispõe sobre a Regulamentação da Lei Geral de Proteção de Dados Pessoais (LGPD) no âmbito da Câmara Municipal de Cabrobó – PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3953</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Resolução nº 3/2026, oriundo da Mesa Diretora da Câmara Municipal de Cabrobó, que Regulamenta, no âmbito da Câmara Municipal de Cabrobó – PE, as Políticas Institucionais de Privacidade e Proteção de Dados Pessoais, de Segurança da Informação e de Gerenciamento de Incidentes de Segurança da Informação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3954</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 1/2026, oriundo do Poder Executivo Municipal, que Denomina a Unidade do Serviço de Atendimento Móvel de Urgência – SAMU do Município de Cabrobó/PE como “Unidade do SAMU Lenildo Evangelista dos Santos”.</t>
+  </si>
+  <si>
+    <t>4006</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 2/2026, oriundo do Poder Executivo Municipal, que Institui o Programa Municipal de Incentivo à Alfabetização - “Cabrobó Alfabetiza+”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4007</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 2/2026, oriundo do Poder Executivo Municipal, que Institui o Programa Municipal de Incentivo à Alfabetização - “Cabrobó Alfabetiza+”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4008</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 3/2026, oriundo do Poder Executivo Municipal, que Institui o Programa Dinheiro Direto na Escola Municipal - PDDE Cabrobó Municipal, no âmbito do Município de Cabrobó - Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4009</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 3/2026, oriundo do Poder Executivo Municipal, que Institui o Programa Dinheiro Direto na Escola Municipal - PDDE Cabrobó Municipal, no âmbito do Município de Cabrobó - Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4041</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 4/2026, oriundo do Poder Executivo Municipal, que Institui o Conselho Municipal de Turismo - COMTUR, revoga a Lei Municipal nº 1.839/2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4042</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 5/2026, oriundo do Poder Executivo Municipal, que Restabelece o Programa Bolsa Atleta e as medidas de incentivo ao esporte no Município de Cabrobó, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4043</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 5/2026, oriundo do Poder Executivo Municipal, que Restabelece o Programa Bolsa Atleta e as medidas de incentivo ao esporte no Município de Cabrobó, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4044</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 2/2026, de autoria do Vereador João Pedro Torres Cavalcante Novaes, que Institui o Programa “Servidor em Movimento”, autoriza o Poder Executivo Municipal a custear atividades físicas para os servidores públicos efetivos do Município de Cabrobó-PE, como ação de saúde preventiva, e dá providências.</t>
+  </si>
+  <si>
+    <t>4045</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 2/2026, de autoria do Vereador João Pedro Torres Cavalcante Novaes, que Institui o Programa “Servidor em Movimento”, autoriza o Poder Executivo Municipal a custear atividades físicas para os servidores públicos efetivos do Município de Cabrobó-PE, como ação de saúde preventiva, e dá providências.</t>
+  </si>
+  <si>
+    <t>4052</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 6/2026, oriundo do Poder Executivo Municipal, que Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 687.521,00 (seiscentos e oitenta e sete mil, quinhentos e vinte e um reais), para custeio dos serviços da Atenção Primária à Saúde e de serviços da Média e Alta Complexidade.</t>
+  </si>
+  <si>
+    <t>4053</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 6/2026, oriundo do Poder Executivo Municipal, que Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 687.521,00 (seiscentos e oitenta e sete mil, quinhentos e vinte e um reais), para custeio dos serviços da Atenção Primária à Saúde e de serviços da Média e Alta Complexidade.</t>
+  </si>
+  <si>
+    <t>4063</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 7/2026, oriundo do Poder Executivo Municipal que Dispõe sobre a autorização para realização de Concurso Público para provimento de cargos efetivos de Agente Comunitário de Saúde (ACS), no âmbito do Município de Cabrobó/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4064</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 7/2026, oriundo do Poder Executivo Municipal que Dispõe sobre a autorização para realização de Concurso Público para provimento de cargos efetivos de Agente Comunitário de Saúde (ACS), no âmbito do Município de Cabrobó/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4065</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 8/2026, oriundo do Poder Executivo Municipal que Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.243.048,84 (um milhão, duzentos e quarenta e três mil, quarenta e oito reais e oitenta e quatro centavos) para viabilizar a execução do projeto de construção de cinquenta unidades habitacionais no Município de Cabrobó.</t>
+  </si>
+  <si>
+    <t>4066</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 8/2026, oriundo do Poder Executivo Municipal que Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.243.048,84 (um milhão, duzentos e quarenta e três mil, quarenta e oito reais e oitenta e quatro centavos) para viabilizar a execução do projeto de construção de cinquenta unidades habitacionais no Município de Cabrobó.</t>
+  </si>
+  <si>
+    <t>4068</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Decreto Legislativo nº 42/2025, de autoria do Vereador Rony Russo Simões Gomes de Brito, que Concede a Medalha Netinha Russo, à Sr.ª EDJANE VIEIRA MEDEIROS.</t>
+  </si>
+  <si>
+    <t>4069</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Decreto Legislativo nº 5/2026, de autoria do Vereador Josete Pedro Xavier de Lima, que Concede Título Honorífico de CIDADÃ CABROBOENSE, à Sr.ª MACARELLE RAMOS VASCONCELOS.</t>
+  </si>
+  <si>
     <t>3909</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3909/pedido_de_informacao_no_1-2026.pdf</t>
+  </si>
+  <si>
     <t>Pedido à ADAGRO, para que envie a esta Casa Legislativa, os relatórios produzidos acerca da fiscalização feita no matadouro público do Município de Cabrobó.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3910/pedido_de_informacao_no_2-2026.pdf</t>
+  </si>
+  <si>
     <t>Pedido ao Prefeito do Município, para que informe a data prevista para entrega definitiva aos proprietários, dos terrenos permutados aos terrenos do Morro da Conceição.</t>
   </si>
   <si>
+    <t>3923</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3923/pedido_de_informacao_no_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido à Secretária Municipal de Educação, para que envie a esta Casa Legislativa as folhas de pagamentos dos servidores ativos e inativos da referida Secretaria.</t>
+  </si>
+  <si>
+    <t>3926</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3926/pedido_de_informacao_no_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido à Secretária Estadual de Desenvolvimento Agrário, Agricultura, Pecuária e Pesca, para que envie a esta Casa Legislativa, informações sobre a paralisação das obras das adutoras do Município de Cabrobó, das Comunidades abaixo relacionadas:_x000D_
+- Comunidade Quilombola do Jatobá _x000D_
+- Comunidades: Curralinho 2, Juá e Mandacaru _x000D_
+- Comunidades: Cigano, Jiqui e Comunidade Quilombola Cruz dos Riachos _x000D_
+- Comunidades: Assentamento Jiboia, Mãe Rosa, Manguinha e Maria Preta _x000D_
+- Comunidade Quilombola da Santana</t>
+  </si>
+  <si>
+    <t>3927</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3927/pedido_de_informacao_no_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja enviado a esta Casa Legislativa, relatório acerca dos empréstimos contraídos pela Prefeitura Municipal, contendo o valor da parcela mensal, montante já pago e total da dívida à pagar, bem como informe os valores já investidos dos empréstimos e em que foram investidos.</t>
+  </si>
+  <si>
+    <t>3969</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3969/pedido_de_informacao_no_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que envie a esta Casa legislativa, informações acerca da Casa Municipal da Juventude, a qual foi anunciada pela gestão municipal, mas não há informações sobre endereço e funcionamento da referida Casa da Juventude.</t>
+  </si>
+  <si>
+    <t>4010</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que  preste, de forma clara e detalhada, informações sobre a existência de estudo, planejamento ou procedimento em andamento visando a privatização, concessão, terceirização ou outra forma de transferência da gestão do Hospital Municipal à iniciativa privada.</t>
+  </si>
+  <si>
+    <t>4013</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que preste informações sobre a atuação da Vigilância Sanitária do Município, em virtude do aumento significativo de reclamações da população acerca da presença de animais soltos nas vias públicas do município, bem como  relatos recorrentes de ataques de cães a munícipes, colocando em risco a segurança da população.</t>
+  </si>
+  <si>
+    <t>4014</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que preste informação sobre as diversas reclamações de moradores acerca da falta de iluminação em pontos do município, especialmente na via que dá acesso ao Morro da Conceição, bem como sobre o transparência quanto à utilização de equipamentos públicos.</t>
+  </si>
+  <si>
+    <t>4037</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município para que informe quais foram os critérios para o Município de Cabrobó ser contemplado no "Plano Coleira".</t>
+  </si>
+  <si>
+    <t>4038</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que informe se o Município de Cabrobó está cadastrado no programa estadual de castração de animais.</t>
+  </si>
+  <si>
+    <t>4039</t>
+  </si>
+  <si>
+    <t>Pedido à Secretária Municipal de Saúde, para que informe a quantidade de testes rápidos para leishmaniose, dispõe o Município de Cabrobó.</t>
+  </si>
+  <si>
+    <t>4061</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja informado se há projeto ou planejamento por parte do Poder Executivo Municipal para a retirada das guarnições/estruturas atualmente instaladas na rua localizada por trás da quadra de esportes O Araujão, bem como que seja esclarecido se existe projeto de reestruturação da área, especialmente no que diz respeito à implementação de medidas que garantam maior segurança, organização e liberação da via pública; e por fim, que seja informado se o Município possui plano para destinar espaço adequado aos feirantes, assegurando a guarda segura de seus equipamentos e estruturas de trabalho.</t>
+  </si>
+  <si>
+    <t>4062</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município para que informe a esta Casa legislativa, acerca da execução do Programa Bolsa Atleta no município: Critérios de Seleção; Divisão por Categorias e Modalidades; Relação de Beneficiários; Prestação de Contas (Relatórios); e Calendário de Inscrições.</t>
+  </si>
+  <si>
+    <t>4072</t>
+  </si>
+  <si>
+    <t>Pedido à Governadora do Estado de Pernambuco, para que informe os motivos da paralisação das obras da quadra de esportes da Aldeia Camaleão, na Comunidade Indígena da Ilha de Assunção, no Município de Cabrobó.</t>
+  </si>
+  <si>
+    <t>3945</t>
+  </si>
+  <si>
+    <t>PLOEX</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária - Poder Executivo</t>
+  </si>
+  <si>
+    <t>Elioenai Dias Santos Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3945/projeto_de_lei_no_1-2026_-_denomina_a_unidade_do_servico_de_atendimento_movel_de_urgencia__samu_do_municipio_de_cabrobo_pe.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Unidade do Serviço de Atendimento Móvel de Urgência – SAMU do Município de Cabrobó/PE como “Unidade do SAMU Lenildo Evangelista dos Santos”.</t>
+  </si>
+  <si>
+    <t>3994</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3994/projeto_de_lei_no_002_-_programa_municipal_de_incentivo_a_alfabetizacao__cabrobo_alfabetiza.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Incentivo à Alfabetização — “Cabrobó Alfabetiza+”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3995</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3995/projeto_de_lei_no_003_-_pdde_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Dinheiro Direto na Escola Municipal – PDDE Cabrobó Municipal, no âmbito do Município de Cabrobó – Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4028</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4028/projeto_de_lei_no_004_-institui_o_conselho_municipal_de_turismo__comtur_revoga_a_lei_municipal_no_1.839.2017_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CONSELHO MUNICIPAL DE TURISMO – COMTUR, REVOGA A LEI MUNICIPAL Nº 1.839/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4029</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4029/projeto_de_lei_no_005_2026_restabelece_o_programa_bolsa_atleta_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Restabelece o Programa Bolsa Atleta e as medidas de incentivo ao esporte no Município de Cabrobó/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4049</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_no_006-2026_-_suplementacao.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 687.521,00 (seiscentos e oitenta e sete mil, quinhentos e vinte e um reais), para custeio dos serviços da Atenção Primária à Saúde e de serviços da Média e Alta Complexidade.</t>
+  </si>
+  <si>
+    <t>4050</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_no_007_-autorizacao_para_realizacao_de_concurso_publico_para_provimento_de_cargos_efetivos_de_agente_comunitario_de_saude_acs.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para realização de Concurso Público para provimento de cargos efetivos de Agente Comunitário de Saúde (ACS), no âmbito do Município de Cabrobó/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4067</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4067/mensagem_e_projeto_de_lei_n_08.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.243.048,84 (um milhão, duzentos e quarenta e três mil, quarenta e oito reais e oitenta e quatro centavos) para viabilizar a execução do projeto de construção de cinquenta unidades habitacionais no Município de Cabrobó.</t>
+  </si>
+  <si>
     <t>3903</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
-    <t>Mesa Diretora - MD</t>
-[...2 lines deleted...]
-    <t>https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3903/projeto_de_lei_no_1-2026_-_mesa_diretora.doc</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3903/projeto_de_lei_no_1-2026_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.511/2007, modificando a remuneração de cargos no âmbito da Câmara Municipal de Cabrobó e dá providências.</t>
+  </si>
+  <si>
+    <t>4030</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4030/projeto_de_lei_no_2-2026_-_joao_pedro_novaes.doc</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Servidor em Movimento”, autoriza o Poder Executivo Municipal a custear atividades físicas para os servidores públicos efetivos do Município de Cabrobó-PE, como ação de saúde preventiva, e dá providências.</t>
+  </si>
+  <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4051/projeto_de_lei_no_3-2026_-_rony_russo.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o fechamento temporário de vias públicas no entorno de instituições de ensino no Município de Cabrobó e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -610,67 +2119,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3900/pdl_1-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3901/pdl_2-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3902/pdl_3-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3903/projeto_de_lei_no_1-2026_-_mesa_diretora.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3913/indicacao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3919/indicacao_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3950/indicacao_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3960/indicacao_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3974/indicacao_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3899/requerimento_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3906/requerimento_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3908/requerimento_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3912/requerimento_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3916/requerimento_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3918/requerimento_no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3920/requerimento_no_8-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3922/requerimento_no_9-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3924/requerimento_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3925/requerimento_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3928/requerimento_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3929/requerimento_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3931/requerimento_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3935/requerimento_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3936/requerimento_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3937/requerimento_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3938/requerimento_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3939/requerimento_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3940/requerimento_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3941/requerimento_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3946/requerimento_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3947/requerimento_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3948/requerimento_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3949/requerimento_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3956/requerimento_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3958/requerimento_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3961/requerimento_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3962/requerimento_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3963/requerimento_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3966/requerimento_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3967/requerimento_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3968/requerimento_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3970/requerimento_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3973/requerimento_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3975/requerimento_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3976/requerimento_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3977/requerimento_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3978/requerimento_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3979/requerimento_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3980/requerimento_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3981/requerimento_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3987/requerimento_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3997/requerimento_no_46-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3998/requerimento_no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4000/requerimento_no_48-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4001/requerimento_no_49-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4002/requerimento_no_50-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_no_59-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_no_60-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4054/requerimento_no_61-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4057/requerimento_no_62-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3942/pr_01-2025_-_mesa_diretora_-_assinatura_eletronica.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3943/pr_02-2025_-_mesa_diretora_-_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3944/pr_03-2025_-_mesa_diretora_-_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3900/pdl_1-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3901/pdl_2-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3902/pdl_3-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4005/pdl_4-2026_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4031/pdl_5-2026_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3907/mocao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3911/mocao_no_2-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3914/mocao_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3915/mocao_no_4-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3921/mocao_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3930/mocao_no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3932/mocao_no_8-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3933/mocao_no_9-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3934/mocao_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3955/mocao_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3957/mocao_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3959/mocao_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3965/mocao_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3971/mocao_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3972/mocao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3983/mocao_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3984/mocao_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3985/mocao_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3986/mocao_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3988/mocao_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3989/mocao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3990/mocao_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3992/mocao_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3996/mocao_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4015/mocao_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4018/mocao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4022/mocao_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4036/mocao_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4040/mocao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4046/mocao_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3909/pedido_de_informacao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3910/pedido_de_informacao_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3923/pedido_de_informacao_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3926/pedido_de_informacao_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3927/pedido_de_informacao_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3969/pedido_de_informacao_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3945/projeto_de_lei_no_1-2026_-_denomina_a_unidade_do_servico_de_atendimento_movel_de_urgencia__samu_do_municipio_de_cabrobo_pe.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3994/projeto_de_lei_no_002_-_programa_municipal_de_incentivo_a_alfabetizacao__cabrobo_alfabetiza.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3995/projeto_de_lei_no_003_-_pdde_municipal.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4028/projeto_de_lei_no_004_-institui_o_conselho_municipal_de_turismo__comtur_revoga_a_lei_municipal_no_1.839.2017_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4029/projeto_de_lei_no_005_2026_restabelece_o_programa_bolsa_atleta_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_no_006-2026_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_no_007_-autorizacao_para_realizacao_de_concurso_publico_para_provimento_de_cargos_efetivos_de_agente_comunitario_de_saude_acs.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4067/mensagem_e_projeto_de_lei_n_08.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3903/projeto_de_lei_no_1-2026_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4030/projeto_de_lei_no_2-2026_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4051/projeto_de_lei_no_3-2026_-_rony_russo.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="211.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -690,531 +2199,4824 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="G8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="H19" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" t="s">
+        <v>49</v>
+      </c>
+      <c r="F21" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" t="s">
+        <v>96</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23" t="s">
+        <v>49</v>
+      </c>
+      <c r="F23" t="s">
+        <v>101</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E24" t="s">
+        <v>49</v>
+      </c>
+      <c r="F24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" t="s">
+        <v>79</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>48</v>
+      </c>
+      <c r="E26" t="s">
+        <v>49</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>48</v>
+      </c>
+      <c r="E27" t="s">
+        <v>49</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" t="s">
+        <v>48</v>
+      </c>
+      <c r="E28" t="s">
+        <v>49</v>
+      </c>
+      <c r="F28" t="s">
+        <v>54</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" t="s">
+        <v>48</v>
+      </c>
+      <c r="E29" t="s">
+        <v>49</v>
+      </c>
+      <c r="F29" t="s">
+        <v>37</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>129</v>
+      </c>
+      <c r="D30" t="s">
+        <v>48</v>
+      </c>
+      <c r="E30" t="s">
+        <v>49</v>
+      </c>
+      <c r="F30" t="s">
+        <v>50</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H30" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" t="s">
+        <v>48</v>
+      </c>
+      <c r="E31" t="s">
+        <v>49</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H31" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>137</v>
+      </c>
+      <c r="D32" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" t="s">
+        <v>49</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>141</v>
+      </c>
+      <c r="D33" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" t="s">
+        <v>49</v>
+      </c>
+      <c r="F33" t="s">
+        <v>142</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H33" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>146</v>
+      </c>
+      <c r="D34" t="s">
+        <v>48</v>
+      </c>
+      <c r="E34" t="s">
+        <v>49</v>
+      </c>
+      <c r="F34" t="s">
+        <v>37</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H34" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>48</v>
+      </c>
+      <c r="E35" t="s">
+        <v>49</v>
+      </c>
+      <c r="F35" t="s">
+        <v>68</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H35" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" t="s">
+        <v>48</v>
+      </c>
+      <c r="E36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F36" t="s">
+        <v>37</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H36" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" t="s">
+        <v>48</v>
+      </c>
+      <c r="E37" t="s">
+        <v>49</v>
+      </c>
+      <c r="F37" t="s">
+        <v>42</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" t="s">
+        <v>49</v>
+      </c>
+      <c r="F38" t="s">
+        <v>42</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" t="s">
+        <v>48</v>
+      </c>
+      <c r="E39" t="s">
+        <v>49</v>
+      </c>
+      <c r="F39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>170</v>
+      </c>
+      <c r="D40" t="s">
+        <v>48</v>
+      </c>
+      <c r="E40" t="s">
+        <v>49</v>
+      </c>
+      <c r="F40" t="s">
+        <v>79</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H40" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>174</v>
+      </c>
+      <c r="D41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E41" t="s">
+        <v>49</v>
+      </c>
+      <c r="F41" t="s">
+        <v>79</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" t="s">
+        <v>48</v>
+      </c>
+      <c r="E42" t="s">
+        <v>49</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H42" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>182</v>
+      </c>
+      <c r="D43" t="s">
+        <v>48</v>
+      </c>
+      <c r="E43" t="s">
+        <v>49</v>
+      </c>
+      <c r="F43" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H43" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>185</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>186</v>
+      </c>
+      <c r="D44" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F44" t="s">
+        <v>101</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H44" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>48</v>
+      </c>
+      <c r="E45" t="s">
+        <v>49</v>
+      </c>
+      <c r="F45" t="s">
+        <v>191</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H45" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>194</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>195</v>
+      </c>
+      <c r="D46" t="s">
+        <v>48</v>
+      </c>
+      <c r="E46" t="s">
+        <v>49</v>
+      </c>
+      <c r="F46" t="s">
+        <v>42</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H46" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>198</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>199</v>
+      </c>
+      <c r="D47" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" t="s">
+        <v>49</v>
+      </c>
+      <c r="F47" t="s">
+        <v>101</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H47" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>202</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>203</v>
+      </c>
+      <c r="D48" t="s">
+        <v>48</v>
+      </c>
+      <c r="E48" t="s">
+        <v>49</v>
+      </c>
+      <c r="F48" t="s">
+        <v>79</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H48" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>206</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>207</v>
+      </c>
+      <c r="D49" t="s">
+        <v>48</v>
+      </c>
+      <c r="E49" t="s">
+        <v>49</v>
+      </c>
+      <c r="F49" t="s">
+        <v>79</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H49" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>211</v>
+      </c>
+      <c r="D50" t="s">
+        <v>48</v>
+      </c>
+      <c r="E50" t="s">
+        <v>49</v>
+      </c>
+      <c r="F50" t="s">
+        <v>50</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H50" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>214</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>215</v>
+      </c>
+      <c r="D51" t="s">
+        <v>48</v>
+      </c>
+      <c r="E51" t="s">
+        <v>49</v>
+      </c>
+      <c r="F51" t="s">
+        <v>54</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H51" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>218</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>219</v>
+      </c>
+      <c r="D52" t="s">
+        <v>48</v>
+      </c>
+      <c r="E52" t="s">
+        <v>49</v>
+      </c>
+      <c r="F52" t="s">
+        <v>220</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H52" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>224</v>
+      </c>
+      <c r="D53" t="s">
+        <v>48</v>
+      </c>
+      <c r="E53" t="s">
+        <v>49</v>
+      </c>
+      <c r="F53" t="s">
+        <v>50</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H53" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>227</v>
+      </c>
+      <c r="D54" t="s">
+        <v>48</v>
+      </c>
+      <c r="E54" t="s">
+        <v>49</v>
+      </c>
+      <c r="F54" t="s">
+        <v>54</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H54" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>230</v>
+      </c>
+      <c r="D55" t="s">
+        <v>48</v>
+      </c>
+      <c r="E55" t="s">
+        <v>49</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H55" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>233</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>234</v>
+      </c>
+      <c r="D56" t="s">
+        <v>48</v>
+      </c>
+      <c r="E56" t="s">
+        <v>49</v>
+      </c>
+      <c r="F56" t="s">
+        <v>54</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H56" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>237</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>238</v>
+      </c>
+      <c r="D57" t="s">
+        <v>48</v>
+      </c>
+      <c r="E57" t="s">
+        <v>49</v>
+      </c>
+      <c r="F57" t="s">
+        <v>68</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H57" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>242</v>
+      </c>
+      <c r="D58" t="s">
+        <v>48</v>
+      </c>
+      <c r="E58" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" t="s">
+        <v>243</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H58" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>246</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>247</v>
+      </c>
+      <c r="D59" t="s">
+        <v>48</v>
+      </c>
+      <c r="E59" t="s">
+        <v>49</v>
+      </c>
+      <c r="F59" t="s">
+        <v>54</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H59" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>250</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>251</v>
+      </c>
+      <c r="D60" t="s">
+        <v>48</v>
+      </c>
+      <c r="E60" t="s">
+        <v>49</v>
+      </c>
+      <c r="F60" t="s">
+        <v>252</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H60" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>254</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>255</v>
+      </c>
+      <c r="D61" t="s">
+        <v>48</v>
+      </c>
+      <c r="E61" t="s">
+        <v>49</v>
+      </c>
+      <c r="F61" t="s">
+        <v>79</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H61" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>257</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>258</v>
+      </c>
+      <c r="D62" t="s">
+        <v>48</v>
+      </c>
+      <c r="E62" t="s">
+        <v>49</v>
+      </c>
+      <c r="F62" t="s">
+        <v>37</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H62" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>260</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>261</v>
+      </c>
+      <c r="D63" t="s">
+        <v>48</v>
+      </c>
+      <c r="E63" t="s">
+        <v>49</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H63" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>263</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>264</v>
+      </c>
+      <c r="D64" t="s">
+        <v>48</v>
+      </c>
+      <c r="E64" t="s">
+        <v>49</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H64" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>266</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>267</v>
+      </c>
+      <c r="D65" t="s">
+        <v>48</v>
+      </c>
+      <c r="E65" t="s">
+        <v>49</v>
+      </c>
+      <c r="F65" t="s">
+        <v>68</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H65" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>269</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>270</v>
+      </c>
+      <c r="D66" t="s">
+        <v>48</v>
+      </c>
+      <c r="E66" t="s">
+        <v>49</v>
+      </c>
+      <c r="F66" t="s">
+        <v>68</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H66" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>272</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>273</v>
+      </c>
+      <c r="D67" t="s">
+        <v>48</v>
+      </c>
+      <c r="E67" t="s">
+        <v>49</v>
+      </c>
+      <c r="F67" t="s">
+        <v>68</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H67" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>275</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>276</v>
+      </c>
+      <c r="D68" t="s">
+        <v>48</v>
+      </c>
+      <c r="E68" t="s">
+        <v>49</v>
+      </c>
+      <c r="F68" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H68" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>279</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>280</v>
+      </c>
+      <c r="D69" t="s">
+        <v>48</v>
+      </c>
+      <c r="E69" t="s">
+        <v>49</v>
+      </c>
+      <c r="F69" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H69" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>283</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>284</v>
+      </c>
+      <c r="D70" t="s">
+        <v>48</v>
+      </c>
+      <c r="E70" t="s">
+        <v>49</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H70" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>287</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>288</v>
+      </c>
+      <c r="D71" t="s">
+        <v>48</v>
+      </c>
+      <c r="E71" t="s">
+        <v>49</v>
+      </c>
+      <c r="F71" t="s">
+        <v>54</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H71" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>291</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>292</v>
+      </c>
+      <c r="D72" t="s">
+        <v>48</v>
+      </c>
+      <c r="E72" t="s">
+        <v>49</v>
+      </c>
+      <c r="F72" t="s">
+        <v>101</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H72" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>294</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>295</v>
+      </c>
+      <c r="D73" t="s">
+        <v>48</v>
+      </c>
+      <c r="E73" t="s">
+        <v>49</v>
+      </c>
+      <c r="F73" t="s">
+        <v>68</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H73" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>297</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>298</v>
+      </c>
+      <c r="D74" t="s">
+        <v>48</v>
+      </c>
+      <c r="E74" t="s">
+        <v>49</v>
+      </c>
+      <c r="F74" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H74" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>300</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>301</v>
+      </c>
+      <c r="E75" t="s">
+        <v>302</v>
+      </c>
+      <c r="F75" t="s">
+        <v>303</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H75" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>306</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>301</v>
+      </c>
+      <c r="E76" t="s">
+        <v>302</v>
+      </c>
+      <c r="F76" t="s">
+        <v>303</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H76" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>309</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" t="s">
+        <v>301</v>
+      </c>
+      <c r="E77" t="s">
+        <v>302</v>
+      </c>
+      <c r="F77" t="s">
+        <v>303</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H77" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>312</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>313</v>
+      </c>
+      <c r="E78" t="s">
+        <v>314</v>
+      </c>
+      <c r="F78" t="s">
+        <v>79</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H78" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>317</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>313</v>
+      </c>
+      <c r="E79" t="s">
+        <v>314</v>
+      </c>
+      <c r="F79" t="s">
+        <v>79</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H79" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>320</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>22</v>
+      </c>
+      <c r="D80" t="s">
+        <v>313</v>
+      </c>
+      <c r="E80" t="s">
+        <v>314</v>
+      </c>
+      <c r="F80" t="s">
+        <v>79</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H80" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" t="s">
+        <v>313</v>
+      </c>
+      <c r="E81" t="s">
+        <v>314</v>
+      </c>
+      <c r="F81" t="s">
+        <v>61</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H81" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>326</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" t="s">
+        <v>313</v>
+      </c>
+      <c r="E82" t="s">
+        <v>314</v>
+      </c>
+      <c r="F82" t="s">
+        <v>50</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H82" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>329</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>330</v>
+      </c>
+      <c r="E83" t="s">
+        <v>331</v>
+      </c>
+      <c r="F83" t="s">
+        <v>61</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H83" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>334</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>330</v>
+      </c>
+      <c r="E84" t="s">
+        <v>331</v>
+      </c>
+      <c r="F84" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H84" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>337</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" t="s">
+        <v>330</v>
+      </c>
+      <c r="E85" t="s">
+        <v>331</v>
+      </c>
+      <c r="F85" t="s">
+        <v>42</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>27</v>
+      </c>
+      <c r="D86" t="s">
+        <v>330</v>
+      </c>
+      <c r="E86" t="s">
+        <v>331</v>
+      </c>
+      <c r="F86" t="s">
+        <v>79</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H86" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>343</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" t="s">
+        <v>330</v>
+      </c>
+      <c r="E87" t="s">
+        <v>331</v>
+      </c>
+      <c r="F87" t="s">
+        <v>54</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H87" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>345</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" t="s">
+        <v>330</v>
+      </c>
+      <c r="E88" t="s">
+        <v>331</v>
+      </c>
+      <c r="F88" t="s">
+        <v>346</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H88" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>349</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89" t="s">
+        <v>330</v>
+      </c>
+      <c r="E89" t="s">
+        <v>331</v>
+      </c>
+      <c r="F89" t="s">
+        <v>101</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H89" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>352</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>45</v>
+      </c>
+      <c r="D90" t="s">
+        <v>330</v>
+      </c>
+      <c r="E90" t="s">
+        <v>331</v>
+      </c>
+      <c r="F90" t="s">
+        <v>50</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H90" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>355</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>78</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D91" t="s">
+        <v>330</v>
+      </c>
+      <c r="E91" t="s">
+        <v>331</v>
+      </c>
+      <c r="F91" t="s">
+        <v>346</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H91" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>358</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>83</v>
+      </c>
+      <c r="D92" t="s">
+        <v>330</v>
+      </c>
+      <c r="E92" t="s">
+        <v>331</v>
+      </c>
+      <c r="F92" t="s">
+        <v>346</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H92" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>361</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>87</v>
+      </c>
+      <c r="D93" t="s">
+        <v>330</v>
+      </c>
+      <c r="E93" t="s">
+        <v>331</v>
+      </c>
+      <c r="F93" t="s">
+        <v>42</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H93" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>364</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>91</v>
+      </c>
+      <c r="D94" t="s">
+        <v>330</v>
+      </c>
+      <c r="E94" t="s">
+        <v>331</v>
+      </c>
+      <c r="F94" t="s">
+        <v>68</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H94" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>367</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>95</v>
+      </c>
+      <c r="D95" t="s">
+        <v>330</v>
+      </c>
+      <c r="E95" t="s">
+        <v>331</v>
+      </c>
+      <c r="F95" t="s">
+        <v>50</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H95" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>370</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>100</v>
+      </c>
+      <c r="D96" t="s">
+        <v>330</v>
+      </c>
+      <c r="E96" t="s">
+        <v>331</v>
+      </c>
+      <c r="F96" t="s">
+        <v>79</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H96" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>372</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>105</v>
+      </c>
+      <c r="D97" t="s">
+        <v>330</v>
+      </c>
+      <c r="E97" t="s">
+        <v>331</v>
+      </c>
+      <c r="F97" t="s">
+        <v>79</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H97" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>375</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>109</v>
+      </c>
+      <c r="D98" t="s">
+        <v>330</v>
+      </c>
+      <c r="E98" t="s">
+        <v>331</v>
+      </c>
+      <c r="F98" t="s">
+        <v>220</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H98" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>378</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>113</v>
+      </c>
+      <c r="D99" t="s">
+        <v>330</v>
+      </c>
+      <c r="E99" t="s">
+        <v>331</v>
+      </c>
+      <c r="F99" t="s">
+        <v>18</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H99" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>381</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>117</v>
+      </c>
+      <c r="D100" t="s">
+        <v>330</v>
+      </c>
+      <c r="E100" t="s">
+        <v>331</v>
+      </c>
+      <c r="F100" t="s">
+        <v>346</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H100" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>383</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>121</v>
+      </c>
+      <c r="D101" t="s">
+        <v>330</v>
+      </c>
+      <c r="E101" t="s">
+        <v>331</v>
+      </c>
+      <c r="F101" t="s">
+        <v>220</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H101" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>386</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>125</v>
+      </c>
+      <c r="D102" t="s">
+        <v>330</v>
+      </c>
+      <c r="E102" t="s">
+        <v>331</v>
+      </c>
+      <c r="F102" t="s">
+        <v>220</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H102" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>389</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>129</v>
+      </c>
+      <c r="D103" t="s">
+        <v>330</v>
+      </c>
+      <c r="E103" t="s">
+        <v>331</v>
+      </c>
+      <c r="F103" t="s">
+        <v>220</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H103" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>392</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>133</v>
+      </c>
+      <c r="D104" t="s">
+        <v>330</v>
+      </c>
+      <c r="E104" t="s">
+        <v>331</v>
+      </c>
+      <c r="F104" t="s">
+        <v>220</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H104" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>395</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>137</v>
+      </c>
+      <c r="D105" t="s">
+        <v>330</v>
+      </c>
+      <c r="E105" t="s">
+        <v>331</v>
+      </c>
+      <c r="F105" t="s">
+        <v>68</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H105" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>398</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>141</v>
+      </c>
+      <c r="D106" t="s">
+        <v>330</v>
+      </c>
+      <c r="E106" t="s">
+        <v>331</v>
+      </c>
+      <c r="F106" t="s">
+        <v>68</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H106" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>401</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>146</v>
+      </c>
+      <c r="D107" t="s">
+        <v>330</v>
+      </c>
+      <c r="E107" t="s">
+        <v>331</v>
+      </c>
+      <c r="F107" t="s">
+        <v>42</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H107" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>404</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>150</v>
+      </c>
+      <c r="D108" t="s">
+        <v>330</v>
+      </c>
+      <c r="E108" t="s">
+        <v>331</v>
+      </c>
+      <c r="F108" t="s">
+        <v>23</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H108" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>407</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>154</v>
+      </c>
+      <c r="D109" t="s">
+        <v>330</v>
+      </c>
+      <c r="E109" t="s">
+        <v>331</v>
+      </c>
+      <c r="F109" t="s">
+        <v>50</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H109" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>410</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>158</v>
+      </c>
+      <c r="D110" t="s">
+        <v>330</v>
+      </c>
+      <c r="E110" t="s">
+        <v>331</v>
+      </c>
+      <c r="F110" t="s">
+        <v>79</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H110" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>412</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>162</v>
+      </c>
+      <c r="D111" t="s">
+        <v>330</v>
+      </c>
+      <c r="E111" t="s">
+        <v>331</v>
+      </c>
+      <c r="F111" t="s">
+        <v>42</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H111" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>414</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>166</v>
+      </c>
+      <c r="D112" t="s">
+        <v>330</v>
+      </c>
+      <c r="E112" t="s">
+        <v>331</v>
+      </c>
+      <c r="F112" t="s">
+        <v>68</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H112" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>416</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>170</v>
+      </c>
+      <c r="D113" t="s">
+        <v>330</v>
+      </c>
+      <c r="E113" t="s">
+        <v>331</v>
+      </c>
+      <c r="F113" t="s">
+        <v>79</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H113" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>419</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>174</v>
+      </c>
+      <c r="D114" t="s">
+        <v>330</v>
+      </c>
+      <c r="E114" t="s">
+        <v>331</v>
+      </c>
+      <c r="F114" t="s">
+        <v>42</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H114" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>421</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>178</v>
+      </c>
+      <c r="D115" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" t="s">
+        <v>331</v>
+      </c>
+      <c r="F115" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H115" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>424</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>182</v>
+      </c>
+      <c r="D116" t="s">
+        <v>330</v>
+      </c>
+      <c r="E116" t="s">
+        <v>331</v>
+      </c>
+      <c r="F116" t="s">
+        <v>220</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H116" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>426</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>186</v>
+      </c>
+      <c r="D117" t="s">
+        <v>330</v>
+      </c>
+      <c r="E117" t="s">
+        <v>331</v>
+      </c>
+      <c r="F117" t="s">
+        <v>220</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H117" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>428</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>190</v>
+      </c>
+      <c r="D118" t="s">
+        <v>330</v>
+      </c>
+      <c r="E118" t="s">
+        <v>331</v>
+      </c>
+      <c r="F118" t="s">
+        <v>37</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H118" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>431</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>195</v>
+      </c>
+      <c r="D119" t="s">
+        <v>330</v>
+      </c>
+      <c r="E119" t="s">
+        <v>331</v>
+      </c>
+      <c r="F119" t="s">
+        <v>54</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H119" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>433</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>199</v>
+      </c>
+      <c r="D120" t="s">
+        <v>330</v>
+      </c>
+      <c r="E120" t="s">
+        <v>331</v>
+      </c>
+      <c r="F120" t="s">
+        <v>54</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H120" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>435</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>203</v>
+      </c>
+      <c r="D121" t="s">
+        <v>330</v>
+      </c>
+      <c r="E121" t="s">
+        <v>331</v>
+      </c>
+      <c r="F121" t="s">
+        <v>42</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H121" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>437</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>207</v>
+      </c>
+      <c r="D122" t="s">
+        <v>330</v>
+      </c>
+      <c r="E122" t="s">
+        <v>331</v>
+      </c>
+      <c r="F122" t="s">
+        <v>23</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H122" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>440</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>211</v>
+      </c>
+      <c r="D123" t="s">
+        <v>330</v>
+      </c>
+      <c r="E123" t="s">
+        <v>331</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H123" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>443</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>215</v>
+      </c>
+      <c r="D124" t="s">
+        <v>330</v>
+      </c>
+      <c r="E124" t="s">
+        <v>331</v>
+      </c>
+      <c r="F124" t="s">
+        <v>79</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H124" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>446</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>219</v>
+      </c>
+      <c r="D125" t="s">
+        <v>330</v>
+      </c>
+      <c r="E125" t="s">
+        <v>331</v>
+      </c>
+      <c r="F125" t="s">
+        <v>220</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H125" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>448</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>224</v>
+      </c>
+      <c r="D126" t="s">
+        <v>330</v>
+      </c>
+      <c r="E126" t="s">
+        <v>331</v>
+      </c>
+      <c r="F126" t="s">
+        <v>79</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H126" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>450</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>227</v>
+      </c>
+      <c r="D127" t="s">
+        <v>330</v>
+      </c>
+      <c r="E127" t="s">
+        <v>331</v>
+      </c>
+      <c r="F127" t="s">
+        <v>61</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H127" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>452</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>230</v>
+      </c>
+      <c r="D128" t="s">
+        <v>330</v>
+      </c>
+      <c r="E128" t="s">
+        <v>331</v>
+      </c>
+      <c r="F128" t="s">
+        <v>42</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H128" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>454</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>234</v>
+      </c>
+      <c r="D129" t="s">
+        <v>330</v>
+      </c>
+      <c r="E129" t="s">
+        <v>331</v>
+      </c>
+      <c r="F129" t="s">
+        <v>42</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H129" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>456</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>238</v>
+      </c>
+      <c r="D130" t="s">
+        <v>330</v>
+      </c>
+      <c r="E130" t="s">
+        <v>331</v>
+      </c>
+      <c r="F130" t="s">
+        <v>457</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H130" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>459</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
         <v>10</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D131" t="s">
+        <v>460</v>
+      </c>
+      <c r="E131" t="s">
+        <v>461</v>
+      </c>
+      <c r="F131" t="s">
+        <v>462</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H131" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>464</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>17</v>
+      </c>
+      <c r="D132" t="s">
+        <v>460</v>
+      </c>
+      <c r="E132" t="s">
+        <v>461</v>
+      </c>
+      <c r="F132" t="s">
+        <v>465</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H132" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>467</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>22</v>
+      </c>
+      <c r="D133" t="s">
+        <v>460</v>
+      </c>
+      <c r="E133" t="s">
+        <v>461</v>
+      </c>
+      <c r="F133" t="s">
+        <v>462</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H133" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>469</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>27</v>
+      </c>
+      <c r="D134" t="s">
+        <v>460</v>
+      </c>
+      <c r="E134" t="s">
+        <v>461</v>
+      </c>
+      <c r="F134" t="s">
+        <v>462</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H134" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>471</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>31</v>
+      </c>
+      <c r="D135" t="s">
+        <v>460</v>
+      </c>
+      <c r="E135" t="s">
+        <v>461</v>
+      </c>
+      <c r="F135" t="s">
+        <v>462</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H135" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>473</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136" t="s">
+        <v>460</v>
+      </c>
+      <c r="E136" t="s">
+        <v>461</v>
+      </c>
+      <c r="F136" t="s">
+        <v>462</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H136" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>475</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>41</v>
+      </c>
+      <c r="D137" t="s">
+        <v>460</v>
+      </c>
+      <c r="E137" t="s">
+        <v>461</v>
+      </c>
+      <c r="F137" t="s">
+        <v>462</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H137" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>477</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>45</v>
+      </c>
+      <c r="D138" t="s">
+        <v>460</v>
+      </c>
+      <c r="E138" t="s">
+        <v>461</v>
+      </c>
+      <c r="F138" t="s">
+        <v>465</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H138" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>479</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>78</v>
+      </c>
+      <c r="D139" t="s">
+        <v>460</v>
+      </c>
+      <c r="E139" t="s">
+        <v>461</v>
+      </c>
+      <c r="F139" t="s">
+        <v>462</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H139" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>481</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>83</v>
+      </c>
+      <c r="D140" t="s">
+        <v>460</v>
+      </c>
+      <c r="E140" t="s">
+        <v>461</v>
+      </c>
+      <c r="F140" t="s">
+        <v>465</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H140" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>483</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>87</v>
+      </c>
+      <c r="D141" t="s">
+        <v>460</v>
+      </c>
+      <c r="E141" t="s">
+        <v>461</v>
+      </c>
+      <c r="F141" t="s">
+        <v>462</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H141" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>485</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>91</v>
+      </c>
+      <c r="D142" t="s">
+        <v>460</v>
+      </c>
+      <c r="E142" t="s">
+        <v>461</v>
+      </c>
+      <c r="F142" t="s">
+        <v>462</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H142" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>487</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>95</v>
+      </c>
+      <c r="D143" t="s">
+        <v>460</v>
+      </c>
+      <c r="E143" t="s">
+        <v>461</v>
+      </c>
+      <c r="F143" t="s">
+        <v>465</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H143" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>489</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>100</v>
+      </c>
+      <c r="D144" t="s">
+        <v>460</v>
+      </c>
+      <c r="E144" t="s">
+        <v>461</v>
+      </c>
+      <c r="F144" t="s">
+        <v>462</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H144" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>491</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>105</v>
+      </c>
+      <c r="D145" t="s">
+        <v>460</v>
+      </c>
+      <c r="E145" t="s">
+        <v>461</v>
+      </c>
+      <c r="F145" t="s">
+        <v>465</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H145" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>493</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>109</v>
+      </c>
+      <c r="D146" t="s">
+        <v>460</v>
+      </c>
+      <c r="E146" t="s">
+        <v>461</v>
+      </c>
+      <c r="F146" t="s">
+        <v>462</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H146" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>495</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>113</v>
+      </c>
+      <c r="D147" t="s">
+        <v>460</v>
+      </c>
+      <c r="E147" t="s">
+        <v>461</v>
+      </c>
+      <c r="F147" t="s">
+        <v>465</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H147" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>497</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>117</v>
+      </c>
+      <c r="D148" t="s">
+        <v>460</v>
+      </c>
+      <c r="E148" t="s">
+        <v>461</v>
+      </c>
+      <c r="F148" t="s">
+        <v>462</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H148" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>499</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>121</v>
+      </c>
+      <c r="D149" t="s">
+        <v>460</v>
+      </c>
+      <c r="E149" t="s">
+        <v>461</v>
+      </c>
+      <c r="F149" t="s">
+        <v>465</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H149" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>501</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>125</v>
+      </c>
+      <c r="D150" t="s">
+        <v>460</v>
+      </c>
+      <c r="E150" t="s">
+        <v>461</v>
+      </c>
+      <c r="F150" t="s">
+        <v>462</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H150" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>503</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>129</v>
+      </c>
+      <c r="D151" t="s">
+        <v>460</v>
+      </c>
+      <c r="E151" t="s">
+        <v>461</v>
+      </c>
+      <c r="F151" t="s">
+        <v>465</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H151" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>505</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>133</v>
+      </c>
+      <c r="D152" t="s">
+        <v>460</v>
+      </c>
+      <c r="E152" t="s">
+        <v>461</v>
+      </c>
+      <c r="F152" t="s">
+        <v>462</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H152" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>507</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>137</v>
+      </c>
+      <c r="D153" t="s">
+        <v>460</v>
+      </c>
+      <c r="E153" t="s">
+        <v>461</v>
+      </c>
+      <c r="F153" t="s">
+        <v>462</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H153" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>509</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
+        <v>510</v>
+      </c>
+      <c r="E154" t="s">
+        <v>511</v>
+      </c>
+      <c r="F154" t="s">
+        <v>61</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H154" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>514</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>17</v>
+      </c>
+      <c r="D155" t="s">
+        <v>510</v>
+      </c>
+      <c r="E155" t="s">
+        <v>511</v>
+      </c>
+      <c r="F155" t="s">
+        <v>61</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H155" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>517</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>22</v>
+      </c>
+      <c r="D156" t="s">
+        <v>510</v>
+      </c>
+      <c r="E156" t="s">
+        <v>511</v>
+      </c>
+      <c r="F156" t="s">
+        <v>61</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H156" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>520</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>27</v>
+      </c>
+      <c r="D157" t="s">
+        <v>510</v>
+      </c>
+      <c r="E157" t="s">
+        <v>511</v>
+      </c>
+      <c r="F157" t="s">
         <v>79</v>
       </c>
-      <c r="E20" t="s">
-[...8 lines deleted...]
-      <c r="H20" t="s">
+      <c r="G157" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H157" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>523</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>31</v>
+      </c>
+      <c r="D158" t="s">
+        <v>510</v>
+      </c>
+      <c r="E158" t="s">
+        <v>511</v>
+      </c>
+      <c r="F158" t="s">
+        <v>61</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H158" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>526</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>36</v>
+      </c>
+      <c r="D159" t="s">
+        <v>510</v>
+      </c>
+      <c r="E159" t="s">
+        <v>511</v>
+      </c>
+      <c r="F159" t="s">
+        <v>61</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H159" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>529</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D160" t="s">
+        <v>510</v>
+      </c>
+      <c r="E160" t="s">
+        <v>511</v>
+      </c>
+      <c r="F160" t="s">
+        <v>61</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H160" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>531</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>45</v>
+      </c>
+      <c r="D161" t="s">
+        <v>510</v>
+      </c>
+      <c r="E161" t="s">
+        <v>511</v>
+      </c>
+      <c r="F161" t="s">
+        <v>61</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H161" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>533</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>78</v>
+      </c>
+      <c r="D162" t="s">
+        <v>510</v>
+      </c>
+      <c r="E162" t="s">
+        <v>511</v>
+      </c>
+      <c r="F162" t="s">
+        <v>61</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H162" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>535</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
         <v>83</v>
+      </c>
+      <c r="D163" t="s">
+        <v>510</v>
+      </c>
+      <c r="E163" t="s">
+        <v>511</v>
+      </c>
+      <c r="F163" t="s">
+        <v>61</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H163" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>537</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>87</v>
+      </c>
+      <c r="D164" t="s">
+        <v>510</v>
+      </c>
+      <c r="E164" t="s">
+        <v>511</v>
+      </c>
+      <c r="F164" t="s">
+        <v>61</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H164" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>539</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>91</v>
+      </c>
+      <c r="D165" t="s">
+        <v>510</v>
+      </c>
+      <c r="E165" t="s">
+        <v>511</v>
+      </c>
+      <c r="F165" t="s">
+        <v>61</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H165" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>541</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>95</v>
+      </c>
+      <c r="D166" t="s">
+        <v>510</v>
+      </c>
+      <c r="E166" t="s">
+        <v>511</v>
+      </c>
+      <c r="F166" t="s">
+        <v>61</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H166" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>543</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>100</v>
+      </c>
+      <c r="D167" t="s">
+        <v>510</v>
+      </c>
+      <c r="E167" t="s">
+        <v>511</v>
+      </c>
+      <c r="F167" t="s">
+        <v>61</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H167" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>545</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>105</v>
+      </c>
+      <c r="D168" t="s">
+        <v>510</v>
+      </c>
+      <c r="E168" t="s">
+        <v>511</v>
+      </c>
+      <c r="F168" t="s">
+        <v>18</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H168" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>547</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" t="s">
+        <v>548</v>
+      </c>
+      <c r="E169" t="s">
+        <v>549</v>
+      </c>
+      <c r="F169" t="s">
+        <v>550</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H169" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>553</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>17</v>
+      </c>
+      <c r="D170" t="s">
+        <v>548</v>
+      </c>
+      <c r="E170" t="s">
+        <v>549</v>
+      </c>
+      <c r="F170" t="s">
+        <v>550</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H170" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>556</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>22</v>
+      </c>
+      <c r="D171" t="s">
+        <v>548</v>
+      </c>
+      <c r="E171" t="s">
+        <v>549</v>
+      </c>
+      <c r="F171" t="s">
+        <v>550</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H171" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>559</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>27</v>
+      </c>
+      <c r="D172" t="s">
+        <v>548</v>
+      </c>
+      <c r="E172" t="s">
+        <v>549</v>
+      </c>
+      <c r="F172" t="s">
+        <v>550</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H172" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>562</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>31</v>
+      </c>
+      <c r="D173" t="s">
+        <v>548</v>
+      </c>
+      <c r="E173" t="s">
+        <v>549</v>
+      </c>
+      <c r="F173" t="s">
+        <v>550</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H173" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>565</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>36</v>
+      </c>
+      <c r="D174" t="s">
+        <v>548</v>
+      </c>
+      <c r="E174" t="s">
+        <v>549</v>
+      </c>
+      <c r="F174" t="s">
+        <v>550</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H174" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>568</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>41</v>
+      </c>
+      <c r="D175" t="s">
+        <v>548</v>
+      </c>
+      <c r="E175" t="s">
+        <v>549</v>
+      </c>
+      <c r="F175" t="s">
+        <v>550</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H175" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>571</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>45</v>
+      </c>
+      <c r="D176" t="s">
+        <v>548</v>
+      </c>
+      <c r="E176" t="s">
+        <v>549</v>
+      </c>
+      <c r="F176" t="s">
+        <v>550</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H176" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>574</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>575</v>
+      </c>
+      <c r="E177" t="s">
+        <v>576</v>
+      </c>
+      <c r="F177" t="s">
+        <v>303</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H177" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>579</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>17</v>
+      </c>
+      <c r="D178" t="s">
+        <v>575</v>
+      </c>
+      <c r="E178" t="s">
+        <v>576</v>
+      </c>
+      <c r="F178" t="s">
+        <v>42</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H178" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>582</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>22</v>
+      </c>
+      <c r="D179" t="s">
+        <v>575</v>
+      </c>
+      <c r="E179" t="s">
+        <v>576</v>
+      </c>
+      <c r="F179" t="s">
+        <v>61</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H179" t="s">
+        <v>584</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>