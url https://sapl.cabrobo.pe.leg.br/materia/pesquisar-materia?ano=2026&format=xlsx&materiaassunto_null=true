--- v1 (2026-04-21)
+++ v2 (2026-06-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1432" uniqueCount="585">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1928" uniqueCount="740">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -127,213 +127,243 @@
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Wagner de Sarapó</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3974/indicacao_no_5-2026.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que seja feita a aquisição de serra elétrica para gesso ortopédica, para a remoção rápida e segura de gesso dos pacientes do hospital municipal.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Matson Saraiva</t>
   </si>
   <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3999/indicacao_no_6-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que seja implantado no Município de Cabrobó, programa para tratamento de varizes, tendo em vista a grande demanda em nosso Município.</t>
+  </si>
+  <si>
+    <t>4027</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>João Pedro Novaes</t>
+  </si>
+  <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/</t>
   </si>
   <si>
-    <t>Indicação ao Prefeito do Município, para que seja implantado no Município de Cabrobó, programa para tratamento de varizes, tendo em vista a grande demanda em nosso Município.</t>
-[...10 lines deleted...]
-  <si>
     <t>Indicação ao Prefeito do Município, para que esforços sejam feitos para promover a doação à Igreja Assembleia de Deus Missionária, de terreno localizado  na Avenida Arrisson de Souza Ferraz, ao lado da referida Igreja. O referido terreno será utilizado para resguardar as janelas do templo, criar uma área de lazer para a igreja, desenvolver atividades de recreação e implementar salas de estudo e escola bíblica.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Indicação ao Prefeito do Município, para que possa destinar parte dos recursos provenientes dos repasses da COMPESA, para construção da orla do bairro Beira Rio.</t>
   </si>
   <si>
+    <t>4077</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que sejam envidados esforços no sentido de viabilizar a contratação de um cantor ou cantora gospel de renome nacional, para se apresentar durante as comemorações do Dia do Evangélico, evento este que integra a programação oficial das festividades de aniversário do município.</t>
+  </si>
+  <si>
+    <t>4079</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Tinanan, Edézio Filho</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que o campo society de grama sintética do bairro Santa Rita, seja denominado com o nome do ex-Vereador Luiz Francisco de Souza, conhecido por Trombadinha.</t>
+  </si>
+  <si>
+    <t>4080</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Tinanan</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que o loteamento que receberá as 50 unidades habitacionais, construídas pelo Município, seja denominado com o nome da Sr.ª Joaquina Nogueira Jerônimo.</t>
+  </si>
+  <si>
+    <t>4084</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Rony Russo</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito do Município, para que, além de show gospel, possa garantir show com banda católica, nas festividades de comemoração do aniversário de Cabrobó.</t>
+  </si>
+  <si>
     <t>3898</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tinanan</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_no_1-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para atender as demandas dos bairros Pedro Quirino, Santa Rita e Maria Luíza, conforme relação de prioridades elencadas pelos moradores:_x000D_
 Construção da Unidade Básica de Saúde, Construção de Campo Society de Grama Sintética, Asfaltamento da Rua Eunice Dias dos Santos (Avenida Principal) do bairro Santa Rita; Reforma e Construção da cobertura da Quadra de Esportes e Construção de Praça do bairro Maria Luíza; e Término da Academia da Saúde do bairro Pedro Quirino.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>Paulo Gonçalves</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3899/requerimento_no_2-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que sejam construídos banheiros públicos, na Praça João Freire de Carvalho (Praça do Banco do Brasil).</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3906/requerimento_no_3-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Agricultura, para que seja feita a conclusão da estrada do Toco Preto, até a divisa com o Município de Orocó.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>Rony Russo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3908/requerimento_no_4-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feito o complemento da limpeza do canal próximo à cadeia pública.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3912/requerimento_no_5-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Infraestrutura, para que sejam feitas as substituições de luminárias nas propriedades de Ulisses e Júlio na Fazenda Pé da Serra.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>Glênio Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3916/requerimento_no_6-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja a religação da iluminação da quadra da Escola Indígena Militão, na Ilha de Assunção.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3918/requerimento_no_7-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para destinar maquinário da prefeitura no intuito de ajudar os agricultores que perderam os plantios de banana em função de ventanias na Ilha de Assunção, a reorganizarem seus terrenos para novos plantios.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3920/requerimento_no_8-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que seja feita a extensão da iluminação da BR 428, no perímetro urbano do Município que vai até o loteamento Paraíso do Rio, no sentido Petrolina, bem como até a entrada da Fazenda Sítio, no sentido Salgueiro.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Antônio de Nestor</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3922/requerimento_no_9-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Agricultura, para que seja feito o patrolamento das seguintes localidades: Do acesso, às margens da BR, até a Vila Captação do Toco Preto e do Estado João Freire até a Comunidade Cachoeirinha.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3924/requerimento_no_10-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Infraestrutura, para que destine um eletricista para restabelecer a energia elétrica do campo society de grama sintética da Ilha de Assunção, na Aldeia Caatinga Grande.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3925/requerimento_no_11-2026.pdf</t>
   </si>
   <si>
     <t>Pedido à Compesa, para que seja feita a recuperação de cano de água estourado em frente à Escola Brígida de Alencar, na Rua da Matriz, bairro Beira Rio.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3928/requerimento_no_12-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Agricultura, para que seja feito o roço na PE 510, na Ilha de Assunção.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Rony Russo, Tinanan</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3929/requerimento_no_13-2026.pdf</t>
   </si>
   <si>
     <t>Pedido à Coordenadora do TFD do Município, para que encaminhe a esta Casa Legislativa, todos os exames e consultas médicas atualmente acumulados no setor de TFD, sem qualquer distinção, abrangendo todos os tipos existentes, devendo ser incluídos todos os exames e consultas pendentes de regulação, agendamento ou autorização.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>14</t>
@@ -914,50 +944,204 @@
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita uma laminação na Rua Maria Emídia da Conceição, no bairro Parque de Exposição.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Agricultura, para que seja feita uma ação emergencial de cascalhamento, na região da Fazenda Tapera, mais especificamente da Comunidade Tocaia, (casa de Dalvino até o Assentamento Umari 2), tendo em vista as más condições das estradas.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Pedido ao Secretário Municipal de Agricultura, para que seja feita a recuperação das estradas das Comunidades: Varginha, Estoque, Massapê, Saco e adjacências.</t>
   </si>
   <si>
+    <t>4076</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município e à Secretária Municipal de Saúde, para que seja feita avaliação técnica para instalação de aparelhos de ar-condicionado na Casa de Apoio de Cabrobó em Recife, em todos os quartos e apartamentos da  referida Casa de Apoio.</t>
+  </si>
+  <si>
+    <t>4083</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que esforços sejam feitos para disponibilizar veículo a serviço da casa de apoio dos pacientes de Cabrobó, na cidade de Recife, tendo em vista que há uma grande demanda de deslocamentos, principalmente de pacientes de baixa renda.</t>
+  </si>
+  <si>
+    <t>4085</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município para que seja feita a implantação de rede de esgoto localizado no final da Rua Hermínia Florentina de Sá (Rua 1) e o início da via conhecida como corredor da subestação, que dá acesso ao bairro Beira Rio, visto  que a localidade tem causado transtornos pelo mau cheiro. Além da implantação da rede de esgoto, posteriormente realizar manutenção da via local._x000D_
+As condições atuais da via necessitam de melhorias estruturais, especialmente no que se refere ao saneamento básico. Destaca-se, ainda, que a referida rua terá aumento significativo no fluxo de veículos, incluindo carros, motos e caminhões, por servir como importante acesso ao empreendimento Atacadão Pajeú. Dessa forma, a instalação adequada da rede de esgoto, seguida da manutenção e melhoria da pavimentação da via, é fundamental para garantir melhores condições de tráfego, segurança, saúde pública e qualidade de vida para os moradores e usuários da região.</t>
+  </si>
+  <si>
+    <t>4089</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feito o calçamento das ruas: Francisco Damas de Oliveira e Luiz Pereira Gonçalves, no bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>4094</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita a construção de um muro de proteção e a instalação de grades de reforço nas janelas da UBS Deoclécio Pires do Bairro Alto da Temperatura.</t>
+  </si>
+  <si>
+    <t>4095</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que seja feita a disponibilização de um técnico de enfermagem fixo para atuar na Casa de Apoio em Recife, bem como outro profissional técnico de enfermagem para acompanhar os pacientes durante o trajeto de ida e volta no ônibus com destino à cidade do Recife.</t>
+  </si>
+  <si>
+    <t>4096</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, a manutenção dos aparelhos de ar-condicionados das salas de triagem/procedimentos e sala de vacina, bem como a aquisição de uma maca para a sala de vacina da UBS Alexandrina de Souza Barbosa, localizada no Bairro Cohab.</t>
+  </si>
+  <si>
+    <t>4099</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município, para que viabilize recursos para promover a pavimentação asfáltica das Ruas: Mafalda Maria de Jesus, Alvino Aires Cavalcante e Travessa Albino Aires Cavalcante, no bairro Beira Rio.</t>
+  </si>
+  <si>
+    <t>4107</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Governo, para que seja feito o melhoramento da iluminação pública na Rua Albino Aires Cavalcanti, no bairro Beira Rio, tendo em vista que há vários pontos de escuridão.</t>
+  </si>
+  <si>
+    <t>4109</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>Pedido ao Prefeito do Município para que seja feita a  conclusão da recuperação da estrada da Comunidade Curralinho 1.</t>
+  </si>
+  <si>
+    <t>4119</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Pedido ao Ministério da Integração e do Desenvolvimento Regional, para que seja marcada audiência pública no Município de Cabrobó, para tratar sobre o Projeto de Transposição do Rio São Francisco.</t>
+  </si>
+  <si>
+    <t>4120</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Agricultura, para que seja feita a recuperação das estradas do Sítio Facheiro e da Comunidade Umari.</t>
+  </si>
+  <si>
+    <t>4121</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que seja feita a manutenção da iluminação nas Comunidades Encruzilhada e Represa, na zona rural do Município.</t>
+  </si>
+  <si>
+    <t>4123</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Infraestrutura, para que sejam construídas 2 lombadas na Rua 06 do bairro Alto da Temperatura.</t>
+  </si>
+  <si>
+    <t>4124</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Habitação e Regularização Fundiária, para que haja o retorno dos trabalhos de regularização fundiária do Bairro Santa Rita, por meio do Programa Moradia Legal. A retomada é necessária, tendo em vista que já foi identificada a solução para a conclusão do processo no bairro. Além disso, os moradores têm cobrado, constantemente o andamento da regularização, que trará mais segurança jurídica às famílias da comunidade.</t>
+  </si>
+  <si>
+    <t>4138</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Agricultura, para que seja feita a recuperação das estradas das Fazendas Minador e Piutá.</t>
+  </si>
+  <si>
+    <t>4140</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>Pedido ao Secretário Municipal de Agricultura, para que, de forma urgente, possa fazer a recuperação das estradas da Fazenda Logradouro à Fazenda Jatobazinho, bem como de Zequinha Brandão até a Fazenda Milagres, tendo em vista as más condições das referidas estradas vicinais.</t>
+  </si>
+  <si>
     <t>3942</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3942/pr_01-2025_-_mesa_diretora_-_assinatura_eletronica.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de assinatura eletrônica no Processo Legislativo Eletrônico da Câmara Municipal de Cabrobó, em conformidade com o Regimento Interno, e dá outras providências.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3943/pr_02-2025_-_mesa_diretora_-_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Regulamentação da Lei Geral de Proteção de Dados Pessoais (LGPD) no âmbito da Câmara Municipal de Cabrobó – PE e dá outras providências.</t>
@@ -1001,50 +1185,68 @@
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3902/pdl_3-2026_-_antonio_de_nestor.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. PAULO JOÃO SOARES DOS SANTOS.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4005/pdl_4-2026_-_rony_russo.docx</t>
   </si>
   <si>
     <t>Concede Medalha Ilda Cordeiro Brandão, Medalha de Honra ao Mérito, a Sr.ª HERMILA ROBERTA PIRES GUEDES.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4031/pdl_5-2026_-_tinanan.docx</t>
   </si>
   <si>
     <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Sr.ª MACARELLE RAMOS VASCONCELOS.</t>
   </si>
   <si>
+    <t>4105</t>
+  </si>
+  <si>
+    <t>Plenário - PLEN</t>
+  </si>
+  <si>
+    <t>Concede Título Honorífico de CIDADÃ CABROBOENSE, à Sr.ª SARA DE OLIVEIRA SILVA LIMA.</t>
+  </si>
+  <si>
+    <t>4126</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4126/pdl_7-2026_-_edezio_filho.docx</t>
+  </si>
+  <si>
+    <t>Concede Título Honorífico de CIDADÃO CABROBOENSE, ao Sr. OSSESIO JOSÉ DA SILVA.</t>
+  </si>
+  <si>
     <t>3907</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3907/mocao_no_1-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao jogador cabroboense Sr. Leandro Alves Ferraz - Léo Café, eleito o melhor fixo do Campeonato Brasileiro de Futsal de 2025, atuando pelo Esporte Clube Traipu de Alagoas, com sua performance destacada por regularidade, liderança e raça, integrando a seleção do torneio após uma temporada vitoriosa para sua equipe.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3911/mocao_no_2-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Cacique Neguinho Truká, pela conquista da construção de 100 casas para a Comunidade Indígena da Ilha de Assunção.</t>
   </si>
   <si>
     <t>3914</t>
@@ -1052,53 +1254,50 @@
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3914/mocao_no_3-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Marcos Antônio Rodrigues Torres.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3915/mocao_no_4-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Sr. Renildo Barbosa de Araújo.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>Moção de Aplausos, à cabroboense Kamila Oliveira, pela conquista do título de Miss Pernambuco Teen 2026 na edição do Miss &amp; Mister Pernambuco Teen, realizada no Teatro Barreto Júnior, no Recife. O evento, celebrou a beleza, cultura, identidade e juventude, reunindo candidatas de todo o estado e teve como tema “Aurora do Frevo”, simbolizando movimento, resistência e renovação cultural pernambucana.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>Plenário - PLEN</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3921/mocao_no_6-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, ao Prefeito do Município, à Secretária Municipal da Mulher, à Delegacia de Polícia Civil do Município, à Polícia Militar do Município, ao Ministério Público do Município e ao Juiz de Direito do Município, pela inauguração da Sala Lilás, um espaço de acolhimento, proteção e dignidade às mulheres do nosso Município.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3930/mocao_no_7-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Coordenadora Municipal do Programa Bolsa Família, Sr.ª Darcyliene de Andrade e Equipe de Entrevistadoras do Bolsa Família, pelo excelente serviço prestado à população Cabroboense, mostrando o compromisso da gestão em auxiliar no acesso à políticas públicas para aqueles que mais precisam em nosso município.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3932/mocao_no_8-2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Kalleb Soares, pela conquista do Ouro no Selo Sebrae de Referência em Atendimento, em premiação feita pelo SEBRAE.</t>
   </si>
   <si>
     <t>3933</t>
@@ -1391,50 +1590,134 @@
   <si>
     <t>Moção de Aplausos, ao Sensei Denílson Andrade, do CT Sport Fighter, pelo excelente desempenho, representando o Município de Cabrobó, no evento: Recife Open Internacional de Jiu-Jitsu, conquistando a medalha de ouro na categoria Master 6 e a medalha de prata na categoria Absoluto Master 6, elevando o nome do nosso município ao cenário esportivo internacional.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>Moção de Aplausos, à Equipe Gestora, Funcionários e Estudantes da Escola Municipal João Rocha, da Comunidade Cachoeirinha, pela inauguração do novo prédio da referida escola, propiciando melhor estrutura para uma melhor qualidade de ensino.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Sr.ª Sanir.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>Cris Beira Rio, João Pedro Novaes</t>
   </si>
   <si>
     <t>moção de Aplausos, ao Fundador e Proprietário do Grupo Pajeú, Sr. Antônio Alves Filho, pelos esforços para acelerar as obras de construção da quadra poliesportiva do bairro Beira Rio, no Município de Cabrobó.</t>
   </si>
   <si>
+    <t>4078</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Adernil José da Silva.</t>
+  </si>
+  <si>
+    <t>4082</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Luiz Gonzaga da Silva, conhecido por Gonzaga.</t>
+  </si>
+  <si>
+    <t>4090</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à Escola de Referência em Ensino Médio José Caldas Cavalcanti, pela brilhante conquista do 1º lugar na etapa regional do projeto "Várias Vozes, um só Hino", de iniciativa do Governo do Estado de Pernambuco.  O projeto "Várias Vozes, um só Hino" buscou incentivar a criação de releituras do Hino de Pernambuco, promovendo a diversidade de ritmos e a criatividade dentro da rede estadual de ensino. A conquista do primeiro lugar entre as 14 escolas inscritas nos sete municípios que compõem a GRE Sertão do Médio São Francisco é um feito memorável.</t>
+  </si>
+  <si>
+    <t>4097</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Diretor Municipal da Juventude, Sr. Allefer Gomes, pela importante conquista do kit de Equipagem da Casa das Juventudes, entregue pelo Governo do Estado de Pernambuco.</t>
+  </si>
+  <si>
+    <t>4098</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos a todos os Profissionais da Enfermagem do Município de Cabrobó, em homenagem ao Dia da Enfermagem, comemorado em 12 de maio.</t>
+  </si>
+  <si>
+    <t>4100</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, a Seleção Cabroboense de Futsal, pelo excelente desempenho na 28ª Copa TV Grande Rio de Futsal, conseguindo o Vice-Campeonato e demonstrando a grandeza do futsal do Município de Cabrobó.</t>
+  </si>
+  <si>
+    <t>4101</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos organizadores da Etapa do Circuito de Vaquejada do Município de Cabrobó, realizada na Fazenda Caibro, em nome da Família Panta, Maria Inácia, Ana Karolina Vieira, Aloísio, João Paulo Bero e Maria Lucas.</t>
+  </si>
+  <si>
+    <t>4104</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à CEI Antônia Caldas Brandão, em nome da Gestora Virlane Saraiva e do Coordenador Cícero Praxedes, pela realização da linda festa do Dia das Mães, com o tema: Mãe Nordestina.</t>
+  </si>
+  <si>
+    <t>4106</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento do Sr. Mário Alves de Souza Gonzaga, conhecido por Mário Motoca.</t>
+  </si>
+  <si>
+    <t>4108</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. Manoel Antônio Alberto.</t>
+  </si>
+  <si>
+    <t>4122</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, pelo falecimento da Sr.ª Ítala Gildeane Ribeiro de Carvalho.</t>
+  </si>
+  <si>
+    <t>4127</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Secretária Municipal de Educação e toda Equipe da Secretaria de Educação, bem como aos Gestores e Professores do Município, pela realização da VI Feira Ecoempreendedora do Município de Cabrobó, com o tema: Valorizando saberes, cultivando o futuro!.</t>
+  </si>
+  <si>
+    <t>4139</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às Comunidades: Represa, Salgadinho e Sanharó, em nome da Sr.ª Maria do Socorro Gonçalves da Silva e ao Sr. Francisco Geneilson da Silva Neto, pela realização da 11ª Pega de Boi no Mato, realizada na referida região.</t>
+  </si>
+  <si>
+    <t>4141</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, à Sr.ª Maria das Dores Freire Cruz e ao Sr. Jaime Barros Cruz, pela realização da 3ª Caça de Novilha da Fazenda Toco Preto.</t>
+  </si>
+  <si>
     <t>3904</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJRL - Comissão de Justiça e Redação de Leis</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 1/2026, oriundo da Mesa Diretora da Câmara Municipal de Cabrobó, que Altera a Lei Municipal nº 1.511/2007, modificando a remuneração de cargos no âmbito da Câmara Municipal de Cabrobó e dá providências.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 1/2026, oriundo da Mesa Diretora da Câmara Municipal de Cabrobó, que Altera a Lei Municipal nº 1.511/2007, modificando a remuneração de cargos no âmbito da Câmara Municipal de Cabrobó e dá providências.</t>
   </si>
   <si>
     <t>3951</t>
@@ -1539,50 +1822,128 @@
     <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 7/2026, oriundo do Poder Executivo Municipal que Dispõe sobre a autorização para realização de Concurso Público para provimento de cargos efetivos de Agente Comunitário de Saúde (ACS), no âmbito do Município de Cabrobó/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 8/2026, oriundo do Poder Executivo Municipal que Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.243.048,84 (um milhão, duzentos e quarenta e três mil, quarenta e oito reais e oitenta e quatro centavos) para viabilizar a execução do projeto de construção de cinquenta unidades habitacionais no Município de Cabrobó.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 8/2026, oriundo do Poder Executivo Municipal que Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.243.048,84 (um milhão, duzentos e quarenta e três mil, quarenta e oito reais e oitenta e quatro centavos) para viabilizar a execução do projeto de construção de cinquenta unidades habitacionais no Município de Cabrobó.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Decreto Legislativo nº 42/2025, de autoria do Vereador Rony Russo Simões Gomes de Brito, que Concede a Medalha Netinha Russo, à Sr.ª EDJANE VIEIRA MEDEIROS.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Decreto Legislativo nº 5/2026, de autoria do Vereador Josete Pedro Xavier de Lima, que Concede Título Honorífico de CIDADÃ CABROBOENSE, à Sr.ª MACARELLE RAMOS VASCONCELOS.</t>
+  </si>
+  <si>
+    <t>4092</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 10/2026, oriundo do Poder Executivo Municipal, que Abre no orçamento vigente crédito adicional especial, no valor de R$ 5.522.560,00 (Cinco Milhões, Quinhentos e Vinte e Dois Mil, Quinhentos e Sessenta Reais), para cobertura de despesas nos meses de Maio a Dezembro de 2026, que tem por objetivo viabilizar a execução de uma parceria estratégica para o fortalecimento da Educação Infantil no município de Cabrobó.</t>
+  </si>
+  <si>
+    <t>4093</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 10/2026, oriundo do Poder Executivo Municipal, que Abre no orçamento vigente crédito adicional especial, no valor de R$ 5.522.560,00 (Cinco Milhões, Quinhentos e Vinte e Dois Mil, Quinhentos e Sessenta Reais), para cobertura de despesas nos meses de Maio a Dezembro de 2026, que tem por objetivo viabilizar a execução de uma parceria estratégica para o fortalecimento da Educação Infantil no município de Cabrobó.</t>
+  </si>
+  <si>
+    <t>4102</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 6/2026, de autoria do Vereador João Pedro Torres Cavalcante Novaes, que Denomina Vias Públicas Municipais no bairro Maria Luiza 2 e dá providências.</t>
+  </si>
+  <si>
+    <t>4110</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 11/2026, oriundo do Poder Executivo Municipal, que institui o programa de melhoria habitacional para a população residente no Município de Cabrobó, revoga a Lei Municipal nº 2.392-2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4113</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 11/2026, oriundo do Poder Executivo Municipal, que institui o programa de melhoria habitacional para a população residente no Município de Cabrobó, revoga a Lei Municipal nº 2.392-2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4128</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 12/2026, oriundo do Poder Executivo Municipal, que Altera dispositivos da estrutura administrativa básica da Prefeitura Municipal de Cabrobó, Lei nº 2.329/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4129</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 12/2026, oriundo do Poder Executivo Municipal, que Altera dispositivos da estrutura administrativa básica da Prefeitura Municipal de Cabrobó, Lei nº 2.329/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4130</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 13/2026, oriundo do Poder Executivo Municipal, que Institui o Conselho Municipal da Cidade de Cabrobó - CONCIDADE/Cabrobó, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4131</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 13/2026, oriundo do Poder Executivo Municipal, que Institui o Conselho Municipal da Cidade de Cabrobó - CONCIDADE/Cabrobó, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4132</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 14/2026, oriundo do Poder Executivo Municipal, que Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 1.488.900,00 (Um Milhão, Quatrocentos e Oitenta e Oito Mil e Novecentos Reais), destinados à construção de Unidade Básica de Saúde (UBS) – Padrão do Ministério da Saúde, a ser construída na Rua Eunice Dias no bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>4133</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 14/2026, oriundo do Poder Executivo Municipal, que Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 1.488.900,00 (Um Milhão, Quatrocentos e Oitenta e Oito Mil e Novecentos Reais), destinados à construção de Unidade Básica de Saúde (UBS) – Padrão do Ministério da Saúde, a ser construída na Rua Eunice Dias no bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>4134</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Justiça e Redação de Leis, sobre o Projeto de Lei nº 15/2026, oriundo do Poder Executivo Municipal, que Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 1.249.970,00 (Um Milhão, Duzentos e Quarenta e Nove Mil, Novecentos e Setenta Reais), para cobertura das seguintes ações: Custeio de serviços da Atenção Primária à Saúde - Despesa de Pessoal e Encargos Sociais R$ 249.970,00 e Custeio de serviços da Média e Alta Complexidade - Despesa de Pessoal e Encargos Sociais R$ 700.000,00 - Despesa com Serviços de Terceiros Pessoa Jurídica R$ 300.000,00.</t>
+  </si>
+  <si>
+    <t>4135</t>
+  </si>
+  <si>
+    <t>Parecer favorável da Comissão de Finanças e Orçamentos, sobre o Projeto de Lei nº 15/2026, oriundo do Poder Executivo Municipal, que Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 1.249.970,00 (Um Milhão, Duzentos e Quarenta e Nove Mil, Novecentos e Setenta Reais), para cobertura das seguintes ações: Custeio de serviços da Atenção Primária à Saúde - Despesa de Pessoal e Encargos Sociais R$ 249.970,00 e Custeio de serviços da Média e Alta Complexidade - Despesa de Pessoal e Encargos Sociais R$ 700.000,00 - Despesa com Serviços de Terceiros Pessoa Jurídica R$ 300.000,00.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3909/pedido_de_informacao_no_1-2026.pdf</t>
   </si>
   <si>
     <t>Pedido à ADAGRO, para que envie a esta Casa Legislativa, os relatórios produzidos acerca da fiscalização feita no matadouro público do Município de Cabrobó.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3910/pedido_de_informacao_no_2-2026.pdf</t>
   </si>
   <si>
     <t>Pedido ao Prefeito do Município, para que informe a data prevista para entrega definitiva aos proprietários, dos terrenos permutados aos terrenos do Morro da Conceição.</t>
   </si>
@@ -1699,123 +2060,228 @@
   <si>
     <t>Denomina a Unidade do Serviço de Atendimento Móvel de Urgência – SAMU do Município de Cabrobó/PE como “Unidade do SAMU Lenildo Evangelista dos Santos”.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3994/projeto_de_lei_no_002_-_programa_municipal_de_incentivo_a_alfabetizacao__cabrobo_alfabetiza.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à Alfabetização — “Cabrobó Alfabetiza+”, e dá outras providências.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3995/projeto_de_lei_no_003_-_pdde_municipal.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Dinheiro Direto na Escola Municipal – PDDE Cabrobó Municipal, no âmbito do Município de Cabrobó – Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4028/projeto_de_lei_no_004_-institui_o_conselho_municipal_de_turismo__comtur_revoga_a_lei_municipal_no_1.839.2017_e_da_outras_providencias..pdf</t>
-[...2 lines deleted...]
-    <t>INSTITUI O CONSELHO MUNICIPAL DE TURISMO – COMTUR, REVOGA A LEI MUNICIPAL Nº 1.839/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4028/projeto_de_lei_no_04-2026_-_institui_o_conselho_municipal_de_turismo_-_comtur_e_revoga_a_lei_municipal_no_1.839-2017.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Conselho Municipal de Turismo - COMTUR, revoga a Lei Municipal nº 1.839-2017 e dá outras providências.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4029/projeto_de_lei_no_005_2026_restabelece_o_programa_bolsa_atleta_assinado.pdf</t>
   </si>
   <si>
     <t>Restabelece o Programa Bolsa Atleta e as medidas de incentivo ao esporte no Município de Cabrobó/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_no_006-2026_-_suplementacao.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_no_06-2026_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 687.521,00 (seiscentos e oitenta e sete mil, quinhentos e vinte e um reais), para custeio dos serviços da Atenção Primária à Saúde e de serviços da Média e Alta Complexidade.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_no_007_-autorizacao_para_realizacao_de_concurso_publico_para_provimento_de_cargos_efetivos_de_agente_comunitario_de_saude_acs.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre a autorização para realização de Concurso Público para provimento de cargos efetivos de Agente Comunitário de Saúde (ACS), no âmbito do Município de Cabrobó/PE, e dá outras providências.</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_no_07-2026_-_autorizacao_para_realizacao_de_concurso_publico_para_provimento_de_cargos_efetivos_de_agente_comunitario_de_saude_acs.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para realização de Concurso Público para provimento de cargos efetivos de Agente Comunitário de Saúde (ACS), no âmbito do Município de Cabrobó-PE e dá outras providências.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4067/mensagem_e_projeto_de_lei_n_08.pdf</t>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4067/projeto_de_lei_no_08-2026_-_abre_no_orcamento_vigente_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, no valor de R$ 1.243.048,84 (um milhão, duzentos e quarenta e três mil, quarenta e oito reais e oitenta e quatro centavos) para viabilizar a execução do projeto de construção de cinquenta unidades habitacionais no Município de Cabrobó.</t>
   </si>
   <si>
+    <t>4088</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4088/projeto_de_lei_no_009-2026_-_reajuste_dos_professores_e_de_outras_categorias_profissionais_e_regularizacao_do_adicional_por_tempo_de_servico.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste dos vencimentos dos profissionais do magistério público da educação básica e de outras categorias profissionais no âmbito municipal, trata da regularização do adicional por tempo de serviço na forma de quinquênios e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4086</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4086/projeto_de_lei_no_10-2026_-_abre_no_orcamento_vigente_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial, no  valor de R$5.522.560,00 (Cinco Milhões, Quinhentos e Vinte e Dois Mil, Quinhentos e Sessenta Reais), para cobertura de despesas nos meses de Maio a Dezembro de 2026, que tem por objetivo viabilizar a execução de uma parceria estratégica para o fortalecimento da Educação Infantil no município de Cabrobó.</t>
+  </si>
+  <si>
+    <t>4103</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4103/projeto_de_lei_no_11-2026_-_institui_o_programa_de_melhoria_habitacional_para_a_populacao_residente_no_municipio_de_cabrobo_revoga_a_lei_municipal_no_2.392-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa de melhoria habitacional para a população residente no Município de Cabrobó, revoga a Lei Municipal nº 2.392-2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4114</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4114/projeto_de_lei_no_12-2026_-_altera_dispositivos_da_estrutura_administrativa_basica_da_prefeitura_municipal_de_cabrobo_lei_no_2.329-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Estrutura Administrativa Básica da Prefeitura Municipal de Cabrobó, Lei nº 2.329-2025, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4115</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4115/projeto_de_lei_no_13-2026_-_institui_o_conselho_municipal_da_cidade_de_cabrobo_-_concidade_cabrobo..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Conselho Municipal da Cidade de Cabrobó - Concidade/Cabrobó e dá outras prvidências.</t>
+  </si>
+  <si>
+    <t>4117</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4117/projeto_de_lei_no_014.2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 1.488.900,00 (Um Milhão, Quatrocentos e Oitenta e Oito Mil e Novecentos Reais), destinados à construção de Unidade Básica de Saúde (UBS) – Padrão do Ministério da Saúde, a ser construída na Rua Eunice Dias no bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>4118</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4118/projeto_de_lei_no_015.2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional suplementar, no valor de R$ 1.249.970,00 (Um Milhão, Duzentos e Quarenta e Nove Mil, Novecentos e Setenta Reais), para cobertura das seguintes ações: Custeio de serviços da Atenção Primária à Saúde - Despesa de Pessoal e Encargos Sociais e Custeio de serviços da Média e Alta Complexidade - Despesa de Pessoal e Encargos Sociais- Despesa com Serviços de Terceiros Pessoa Jurídica.</t>
+  </si>
+  <si>
     <t>3903</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Poder Legislativo</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3903/projeto_de_lei_no_1-2026_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.511/2007, modificando a remuneração de cargos no âmbito da Câmara Municipal de Cabrobó e dá providências.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4030/projeto_de_lei_no_2-2026_-_joao_pedro_novaes.doc</t>
   </si>
   <si>
     <t>Institui o Programa “Servidor em Movimento”, autoriza o Poder Executivo Municipal a custear atividades físicas para os servidores públicos efetivos do Município de Cabrobó-PE, como ação de saúde preventiva, e dá providências.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4051/projeto_de_lei_no_3-2026_-_rony_russo.doc</t>
   </si>
   <si>
     <t>Autoriza o fechamento temporário de vias públicas no entorno de instituições de ensino no Município de Cabrobó e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4081</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4081/projeto_de_lei_no_4-2026_-_rony_russo.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os critérios de seleção, o sistema de pontuação e as vedações para beneficiários do Programa Minha Casa, Minha Vida – MCMV FNHIS Sub 50 no âmbito do Município, institui o Rito de Transparência Habitacional e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4087</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4087/projeto_de_lei_no_5-2026_-_edezio_filho.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de isenção do pagamento do IPTU -Imposto Predial e Territorial Urbano aos idosos com 60 (sessenta anos) ou mais no Município de Cabrobó e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4091</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4091/projeto_de_lei_no_6-2026_-_joao_pedro_novaes.doc</t>
+  </si>
+  <si>
+    <t>Denomina Vias Públicas Municipais no bairro Maria Luiza 2 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4116</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de isenção do Imposto Predial e Territorial Urbano (IPTU) aos beneficiários do Programa Minha Casa, Minha Vida no Município de Cabrobó e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4125</t>
+  </si>
+  <si>
+    <t>http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4125/projeto_de_lei_no_8-2026_-_mesa_diretora.doc</t>
+  </si>
+  <si>
+    <t>Reajusta a remuneração dos servidores efetivos e Altera o Anexo I da Lei nº 2.083/2021, que alterou dispositivos da Lei nº 1.511/2007, Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Cabrobó, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2119,67 +2585,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3913/indicacao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3919/indicacao_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3950/indicacao_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3960/indicacao_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3974/indicacao_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3899/requerimento_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3906/requerimento_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3908/requerimento_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3912/requerimento_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3916/requerimento_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3918/requerimento_no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3920/requerimento_no_8-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3922/requerimento_no_9-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3924/requerimento_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3925/requerimento_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3928/requerimento_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3929/requerimento_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3931/requerimento_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3935/requerimento_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3936/requerimento_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3937/requerimento_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3938/requerimento_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3939/requerimento_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3940/requerimento_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3941/requerimento_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3946/requerimento_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3947/requerimento_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3948/requerimento_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3949/requerimento_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3956/requerimento_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3958/requerimento_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3961/requerimento_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3962/requerimento_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3963/requerimento_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3966/requerimento_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3967/requerimento_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3968/requerimento_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3970/requerimento_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3973/requerimento_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3975/requerimento_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3976/requerimento_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3977/requerimento_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3978/requerimento_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3979/requerimento_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3980/requerimento_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3981/requerimento_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3987/requerimento_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3997/requerimento_no_46-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3998/requerimento_no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4000/requerimento_no_48-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4001/requerimento_no_49-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4002/requerimento_no_50-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_no_59-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_no_60-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4054/requerimento_no_61-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4057/requerimento_no_62-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3942/pr_01-2025_-_mesa_diretora_-_assinatura_eletronica.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3943/pr_02-2025_-_mesa_diretora_-_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3944/pr_03-2025_-_mesa_diretora_-_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3900/pdl_1-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3901/pdl_2-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3902/pdl_3-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4005/pdl_4-2026_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4031/pdl_5-2026_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3907/mocao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3911/mocao_no_2-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3914/mocao_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3915/mocao_no_4-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3921/mocao_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3930/mocao_no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3932/mocao_no_8-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3933/mocao_no_9-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3934/mocao_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3955/mocao_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3957/mocao_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3959/mocao_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3965/mocao_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3971/mocao_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3972/mocao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3983/mocao_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3984/mocao_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3985/mocao_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3986/mocao_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3988/mocao_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3989/mocao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3990/mocao_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3992/mocao_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3996/mocao_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4015/mocao_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4018/mocao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4022/mocao_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4036/mocao_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4040/mocao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4046/mocao_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3909/pedido_de_informacao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3910/pedido_de_informacao_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3923/pedido_de_informacao_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3926/pedido_de_informacao_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3927/pedido_de_informacao_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3969/pedido_de_informacao_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3945/projeto_de_lei_no_1-2026_-_denomina_a_unidade_do_servico_de_atendimento_movel_de_urgencia__samu_do_municipio_de_cabrobo_pe.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3994/projeto_de_lei_no_002_-_programa_municipal_de_incentivo_a_alfabetizacao__cabrobo_alfabetiza.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3995/projeto_de_lei_no_003_-_pdde_municipal.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4028/projeto_de_lei_no_004_-institui_o_conselho_municipal_de_turismo__comtur_revoga_a_lei_municipal_no_1.839.2017_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4029/projeto_de_lei_no_005_2026_restabelece_o_programa_bolsa_atleta_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_no_006-2026_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_no_007_-autorizacao_para_realizacao_de_concurso_publico_para_provimento_de_cargos_efetivos_de_agente_comunitario_de_saude_acs.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4067/mensagem_e_projeto_de_lei_n_08.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3903/projeto_de_lei_no_1-2026_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4030/projeto_de_lei_no_2-2026_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4051/projeto_de_lei_no_3-2026_-_rony_russo.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3913/indicacao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3919/indicacao_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3950/indicacao_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3960/indicacao_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3974/indicacao_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3999/indicacao_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3898/requerimento_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3899/requerimento_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3906/requerimento_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3908/requerimento_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3912/requerimento_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3916/requerimento_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3918/requerimento_no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3920/requerimento_no_8-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3922/requerimento_no_9-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3924/requerimento_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3925/requerimento_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3928/requerimento_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3929/requerimento_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3931/requerimento_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3935/requerimento_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3936/requerimento_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3937/requerimento_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3938/requerimento_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3939/requerimento_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3940/requerimento_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3941/requerimento_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3946/requerimento_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3947/requerimento_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3948/requerimento_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3949/requerimento_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3956/requerimento_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3958/requerimento_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3961/requerimento_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3962/requerimento_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3963/requerimento_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3966/requerimento_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3967/requerimento_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3968/requerimento_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3970/requerimento_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3973/requerimento_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3975/requerimento_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3976/requerimento_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3977/requerimento_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3978/requerimento_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3979/requerimento_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3980/requerimento_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3981/requerimento_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3987/requerimento_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3997/requerimento_no_46-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3998/requerimento_no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4000/requerimento_no_48-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4001/requerimento_no_49-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4002/requerimento_no_50-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_no_59-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_no_60-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4054/requerimento_no_61-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4057/requerimento_no_62-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3942/pr_01-2025_-_mesa_diretora_-_assinatura_eletronica.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3943/pr_02-2025_-_mesa_diretora_-_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3944/pr_03-2025_-_mesa_diretora_-_regulamentacao_da_lei_geral_de_protecao_de_dados_pessoais.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3900/pdl_1-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3901/pdl_2-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3902/pdl_3-2026_-_antonio_de_nestor.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4005/pdl_4-2026_-_rony_russo.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4031/pdl_5-2026_-_tinanan.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4126/pdl_7-2026_-_edezio_filho.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3907/mocao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3911/mocao_no_2-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3914/mocao_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3915/mocao_no_4-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3921/mocao_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3930/mocao_no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3932/mocao_no_8-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3933/mocao_no_9-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3934/mocao_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3955/mocao_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3957/mocao_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3959/mocao_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3965/mocao_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3971/mocao_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3972/mocao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3983/mocao_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3984/mocao_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3985/mocao_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3986/mocao_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3988/mocao_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3989/mocao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3990/mocao_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3992/mocao_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3996/mocao_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4015/mocao_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4018/mocao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4022/mocao_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4036/mocao_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4040/mocao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4046/mocao_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3909/pedido_de_informacao_no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3910/pedido_de_informacao_no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3923/pedido_de_informacao_no_3-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3926/pedido_de_informacao_no_4-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3927/pedido_de_informacao_no_5-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3969/pedido_de_informacao_no_6-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3945/projeto_de_lei_no_1-2026_-_denomina_a_unidade_do_servico_de_atendimento_movel_de_urgencia__samu_do_municipio_de_cabrobo_pe.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3994/projeto_de_lei_no_002_-_programa_municipal_de_incentivo_a_alfabetizacao__cabrobo_alfabetiza.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3995/projeto_de_lei_no_003_-_pdde_municipal.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4028/projeto_de_lei_no_04-2026_-_institui_o_conselho_municipal_de_turismo_-_comtur_e_revoga_a_lei_municipal_no_1.839-2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4029/projeto_de_lei_no_005_2026_restabelece_o_programa_bolsa_atleta_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4049/projeto_de_lei_no_06-2026_-_abre_no_orcamento_vigente_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4050/projeto_de_lei_no_07-2026_-_autorizacao_para_realizacao_de_concurso_publico_para_provimento_de_cargos_efetivos_de_agente_comunitario_de_saude_acs.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4067/projeto_de_lei_no_08-2026_-_abre_no_orcamento_vigente_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4088/projeto_de_lei_no_009-2026_-_reajuste_dos_professores_e_de_outras_categorias_profissionais_e_regularizacao_do_adicional_por_tempo_de_servico.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4086/projeto_de_lei_no_10-2026_-_abre_no_orcamento_vigente_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4103/projeto_de_lei_no_11-2026_-_institui_o_programa_de_melhoria_habitacional_para_a_populacao_residente_no_municipio_de_cabrobo_revoga_a_lei_municipal_no_2.392-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4114/projeto_de_lei_no_12-2026_-_altera_dispositivos_da_estrutura_administrativa_basica_da_prefeitura_municipal_de_cabrobo_lei_no_2.329-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4115/projeto_de_lei_no_13-2026_-_institui_o_conselho_municipal_da_cidade_de_cabrobo_-_concidade_cabrobo..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4117/projeto_de_lei_no_014.2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4118/projeto_de_lei_no_015.2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/3903/projeto_de_lei_no_1-2026_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4030/projeto_de_lei_no_2-2026_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4051/projeto_de_lei_no_3-2026_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4081/projeto_de_lei_no_4-2026_-_rony_russo.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4087/projeto_de_lei_no_5-2026_-_edezio_filho.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4091/projeto_de_lei_no_6-2026_-_joao_pedro_novaes.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabrobo.pe.leg.br/media/sapl/public/materialegislativa/2026/4125/projeto_de_lei_no_8-2026_-_mesa_diretora.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H179"/>
+  <dimension ref="A1:H241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="211.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="230.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2341,4500 +2807,6112 @@
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...11 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="G19" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" t="s">
+        <v>65</v>
+      </c>
+      <c r="F21" t="s">
+        <v>69</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" t="s">
+        <v>92</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
         <v>94</v>
-      </c>
-[...19 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E24" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F24" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>60</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E25" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F25" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="D26" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E26" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F26" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="D27" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E27" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F27" t="s">
-        <v>18</v>
+        <v>111</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="D28" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E28" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F28" t="s">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="H28" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="D29" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E29" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F29" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E30" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F30" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E31" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E32" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="H32" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D33" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E33" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F33" t="s">
-        <v>142</v>
+        <v>37</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="D34" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E34" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F34" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E35" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F35" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E36" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F36" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="H36" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="D37" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E37" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E38" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F38" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="H38" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="D39" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E39" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F39" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="H39" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="D40" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E40" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F40" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H40" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D41" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E41" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F41" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="H41" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D42" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E42" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="H42" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D43" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E43" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="H43" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D44" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E44" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F44" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="H44" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D45" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E45" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F45" t="s">
-        <v>191</v>
+        <v>92</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="H45" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="D46" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E46" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F46" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="H46" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="D47" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E47" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F47" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="H47" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="D48" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E48" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F48" t="s">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="H48" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="D49" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E49" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F49" t="s">
-        <v>79</v>
+        <v>201</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D50" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E50" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="H50" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D51" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E51" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F51" t="s">
-        <v>54</v>
+        <v>111</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="H51" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="D52" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E52" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F52" t="s">
-        <v>220</v>
+        <v>92</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="H52" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="D53" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E53" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F53" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>38</v>
+        <v>218</v>
       </c>
       <c r="H53" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="D54" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E54" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F54" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>38</v>
+        <v>222</v>
       </c>
       <c r="H54" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D55" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E55" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="H55" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D56" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E56" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F56" t="s">
-        <v>54</v>
+        <v>230</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="H56" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D57" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E57" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F57" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>239</v>
+        <v>43</v>
       </c>
       <c r="H57" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="D58" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E58" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F58" t="s">
-        <v>243</v>
+        <v>69</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>244</v>
+        <v>43</v>
       </c>
       <c r="H58" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="D59" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E59" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F59" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="H59" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="D60" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E60" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F60" t="s">
-        <v>252</v>
+        <v>69</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>38</v>
+        <v>245</v>
       </c>
       <c r="H60" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="D61" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E61" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F61" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>38</v>
+        <v>249</v>
       </c>
       <c r="H61" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="D62" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E62" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F62" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>38</v>
+        <v>254</v>
       </c>
       <c r="H62" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D63" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E63" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>38</v>
+        <v>258</v>
       </c>
       <c r="H63" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>260</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>261</v>
+      </c>
+      <c r="D64" t="s">
+        <v>64</v>
+      </c>
+      <c r="E64" t="s">
+        <v>65</v>
+      </c>
+      <c r="F64" t="s">
+        <v>262</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H64" t="s">
         <v>263</v>
-      </c>
-[...19 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>264</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>265</v>
+      </c>
+      <c r="D65" t="s">
+        <v>64</v>
+      </c>
+      <c r="E65" t="s">
+        <v>65</v>
+      </c>
+      <c r="F65" t="s">
+        <v>92</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H65" t="s">
         <v>266</v>
-      </c>
-[...19 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>267</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>268</v>
+      </c>
+      <c r="D66" t="s">
+        <v>64</v>
+      </c>
+      <c r="E66" t="s">
+        <v>65</v>
+      </c>
+      <c r="F66" t="s">
+        <v>37</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H66" t="s">
         <v>269</v>
-      </c>
-[...19 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>270</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>271</v>
+      </c>
+      <c r="D67" t="s">
+        <v>64</v>
+      </c>
+      <c r="E67" t="s">
+        <v>65</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H67" t="s">
         <v>272</v>
-      </c>
-[...19 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>273</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>274</v>
+      </c>
+      <c r="D68" t="s">
+        <v>64</v>
+      </c>
+      <c r="E68" t="s">
+        <v>65</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H68" t="s">
         <v>275</v>
-      </c>
-[...19 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D69" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E69" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F69" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>43</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="D70" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E70" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>285</v>
+        <v>43</v>
       </c>
       <c r="H70" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D71" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E71" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F71" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>289</v>
+        <v>43</v>
       </c>
       <c r="H71" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="D72" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E72" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F72" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>38</v>
+        <v>287</v>
       </c>
       <c r="H72" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="D73" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E73" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F73" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>38</v>
+        <v>291</v>
       </c>
       <c r="H73" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D74" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E74" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F74" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>38</v>
+        <v>295</v>
       </c>
       <c r="H74" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>297</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>298</v>
+      </c>
+      <c r="D75" t="s">
+        <v>64</v>
+      </c>
+      <c r="E75" t="s">
+        <v>65</v>
+      </c>
+      <c r="F75" t="s">
+        <v>69</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H75" t="s">
         <v>300</v>
-      </c>
-[...19 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>17</v>
+        <v>302</v>
       </c>
       <c r="D76" t="s">
-        <v>301</v>
+        <v>64</v>
       </c>
       <c r="E76" t="s">
-        <v>302</v>
+        <v>65</v>
       </c>
       <c r="F76" t="s">
+        <v>111</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H76" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="D77" t="s">
-        <v>301</v>
+        <v>64</v>
       </c>
       <c r="E77" t="s">
-        <v>302</v>
+        <v>65</v>
       </c>
       <c r="F77" t="s">
-        <v>303</v>
+        <v>82</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>310</v>
+        <v>43</v>
       </c>
       <c r="H77" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>10</v>
+        <v>308</v>
       </c>
       <c r="D78" t="s">
-        <v>313</v>
+        <v>64</v>
       </c>
       <c r="E78" t="s">
-        <v>314</v>
+        <v>65</v>
       </c>
       <c r="F78" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>315</v>
+        <v>43</v>
       </c>
       <c r="H78" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>17</v>
+        <v>311</v>
       </c>
       <c r="D79" t="s">
-        <v>313</v>
+        <v>64</v>
       </c>
       <c r="E79" t="s">
-        <v>314</v>
+        <v>65</v>
       </c>
       <c r="F79" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>318</v>
+        <v>43</v>
       </c>
       <c r="H79" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>22</v>
+        <v>314</v>
       </c>
       <c r="D80" t="s">
-        <v>313</v>
+        <v>64</v>
       </c>
       <c r="E80" t="s">
-        <v>314</v>
+        <v>65</v>
       </c>
       <c r="F80" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>321</v>
+        <v>43</v>
       </c>
       <c r="H80" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>27</v>
+        <v>317</v>
       </c>
       <c r="D81" t="s">
-        <v>313</v>
+        <v>64</v>
       </c>
       <c r="E81" t="s">
-        <v>314</v>
+        <v>65</v>
       </c>
       <c r="F81" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>324</v>
+        <v>43</v>
       </c>
       <c r="H81" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>31</v>
+        <v>320</v>
       </c>
       <c r="D82" t="s">
-        <v>313</v>
+        <v>64</v>
       </c>
       <c r="E82" t="s">
-        <v>314</v>
+        <v>65</v>
       </c>
       <c r="F82" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>327</v>
+        <v>43</v>
       </c>
       <c r="H82" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>323</v>
       </c>
       <c r="D83" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E83" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F83" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>332</v>
+        <v>43</v>
       </c>
       <c r="H83" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>17</v>
+        <v>326</v>
       </c>
       <c r="D84" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E84" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F84" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>335</v>
+        <v>43</v>
       </c>
       <c r="H84" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>22</v>
+        <v>329</v>
       </c>
       <c r="D85" t="s">
+        <v>64</v>
+      </c>
+      <c r="E85" t="s">
+        <v>65</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H85" t="s">
         <v>330</v>
-      </c>
-[...10 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>27</v>
+        <v>332</v>
       </c>
       <c r="D86" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E86" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F86" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>341</v>
+        <v>43</v>
       </c>
       <c r="H86" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>31</v>
+        <v>335</v>
       </c>
       <c r="D87" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E87" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F87" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H87" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>338</v>
       </c>
       <c r="D88" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E88" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F88" t="s">
-        <v>346</v>
+        <v>69</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>347</v>
+        <v>43</v>
       </c>
       <c r="H88" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>41</v>
+        <v>341</v>
       </c>
       <c r="D89" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E89" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F89" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>350</v>
+        <v>43</v>
       </c>
       <c r="H89" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>45</v>
+        <v>344</v>
       </c>
       <c r="D90" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E90" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F90" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>353</v>
+        <v>43</v>
       </c>
       <c r="H90" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>78</v>
+        <v>347</v>
       </c>
       <c r="D91" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E91" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F91" t="s">
-        <v>346</v>
+        <v>92</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>356</v>
+        <v>43</v>
       </c>
       <c r="H91" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>83</v>
+        <v>350</v>
       </c>
       <c r="D92" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E92" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F92" t="s">
-        <v>346</v>
+        <v>111</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>359</v>
+        <v>43</v>
       </c>
       <c r="H92" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>87</v>
+        <v>353</v>
       </c>
       <c r="D93" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E93" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F93" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>362</v>
+        <v>43</v>
       </c>
       <c r="H93" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>91</v>
+        <v>356</v>
       </c>
       <c r="D94" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E94" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F94" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>365</v>
+        <v>43</v>
       </c>
       <c r="H94" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>95</v>
+        <v>359</v>
       </c>
       <c r="D95" t="s">
-        <v>330</v>
+        <v>64</v>
       </c>
       <c r="E95" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="F95" t="s">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>368</v>
+        <v>43</v>
       </c>
       <c r="H95" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="D96" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
       <c r="E96" t="s">
-        <v>331</v>
+        <v>363</v>
       </c>
       <c r="F96" t="s">
-        <v>79</v>
+        <v>364</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>38</v>
+        <v>365</v>
       </c>
       <c r="H96" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>105</v>
+        <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
       <c r="E97" t="s">
-        <v>331</v>
+        <v>363</v>
       </c>
       <c r="F97" t="s">
-        <v>79</v>
+        <v>364</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="H97" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="D98" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
       <c r="E98" t="s">
-        <v>331</v>
+        <v>363</v>
       </c>
       <c r="F98" t="s">
-        <v>220</v>
+        <v>364</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="H98" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>330</v>
+        <v>374</v>
       </c>
       <c r="E99" t="s">
-        <v>331</v>
+        <v>375</v>
       </c>
       <c r="F99" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="H99" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>117</v>
+        <v>17</v>
       </c>
       <c r="D100" t="s">
-        <v>330</v>
+        <v>374</v>
       </c>
       <c r="E100" t="s">
-        <v>331</v>
+        <v>375</v>
       </c>
       <c r="F100" t="s">
-        <v>346</v>
+        <v>92</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>38</v>
+        <v>379</v>
       </c>
       <c r="H100" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>381</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>22</v>
+      </c>
+      <c r="D101" t="s">
+        <v>374</v>
+      </c>
+      <c r="E101" t="s">
+        <v>375</v>
+      </c>
+      <c r="F101" t="s">
+        <v>92</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H101" t="s">
         <v>383</v>
-      </c>
-[...19 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>384</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>27</v>
+      </c>
+      <c r="D102" t="s">
+        <v>374</v>
+      </c>
+      <c r="E102" t="s">
+        <v>375</v>
+      </c>
+      <c r="F102" t="s">
+        <v>61</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H102" t="s">
         <v>386</v>
-      </c>
-[...19 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>387</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>31</v>
+      </c>
+      <c r="D103" t="s">
+        <v>374</v>
+      </c>
+      <c r="E103" t="s">
+        <v>375</v>
+      </c>
+      <c r="F103" t="s">
+        <v>57</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H103" t="s">
         <v>389</v>
-      </c>
-[...19 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>390</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104" t="s">
+        <v>374</v>
+      </c>
+      <c r="E104" t="s">
+        <v>375</v>
+      </c>
+      <c r="F104" t="s">
+        <v>391</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H104" t="s">
         <v>392</v>
-      </c>
-[...19 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>393</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105" t="s">
+        <v>374</v>
+      </c>
+      <c r="E105" t="s">
+        <v>375</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H105" t="s">
         <v>395</v>
-      </c>
-[...19 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>396</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>397</v>
+      </c>
+      <c r="E106" t="s">
         <v>398</v>
       </c>
-      <c r="B106" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F106" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H106" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>401</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>146</v>
+        <v>17</v>
       </c>
       <c r="D107" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E107" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F107" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>402</v>
       </c>
       <c r="H107" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>404</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="D108" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E108" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F108" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>405</v>
       </c>
       <c r="H108" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>407</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="D109" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E109" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F109" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>408</v>
       </c>
       <c r="H109" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>410</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>158</v>
+        <v>31</v>
       </c>
       <c r="D110" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E110" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F110" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H110" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>412</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>162</v>
+        <v>36</v>
       </c>
       <c r="D111" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E111" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F111" t="s">
-        <v>42</v>
+        <v>391</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>38</v>
+        <v>413</v>
       </c>
       <c r="H111" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>166</v>
+        <v>41</v>
       </c>
       <c r="D112" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E112" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F112" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>38</v>
+        <v>416</v>
       </c>
       <c r="H112" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="D113" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E113" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F113" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="H113" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>174</v>
+        <v>49</v>
       </c>
       <c r="D114" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E114" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F114" t="s">
-        <v>42</v>
+        <v>391</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>38</v>
+        <v>422</v>
       </c>
       <c r="H114" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>178</v>
+        <v>52</v>
       </c>
       <c r="D115" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E115" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F115" t="s">
-        <v>18</v>
+        <v>391</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="H115" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>182</v>
+        <v>56</v>
       </c>
       <c r="D116" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E116" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F116" t="s">
-        <v>220</v>
+        <v>42</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>38</v>
+        <v>428</v>
       </c>
       <c r="H116" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="D117" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E117" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F117" t="s">
-        <v>220</v>
+        <v>82</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>38</v>
+        <v>431</v>
       </c>
       <c r="H117" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>190</v>
+        <v>105</v>
       </c>
       <c r="D118" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E118" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F118" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="H118" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>195</v>
+        <v>110</v>
       </c>
       <c r="D119" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E119" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F119" t="s">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H119" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>199</v>
+        <v>115</v>
       </c>
       <c r="D120" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E120" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F120" t="s">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>38</v>
+        <v>439</v>
       </c>
       <c r="H120" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>203</v>
+        <v>119</v>
       </c>
       <c r="D121" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E121" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F121" t="s">
-        <v>42</v>
+        <v>230</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>38</v>
+        <v>442</v>
       </c>
       <c r="H121" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>207</v>
+        <v>123</v>
       </c>
       <c r="D122" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E122" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F122" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="H122" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="D123" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E123" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F123" t="s">
-        <v>13</v>
+        <v>391</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H123" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>215</v>
+        <v>131</v>
       </c>
       <c r="D124" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E124" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F124" t="s">
-        <v>79</v>
+        <v>230</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="H124" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>219</v>
+        <v>135</v>
       </c>
       <c r="D125" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E125" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F125" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>38</v>
+        <v>453</v>
       </c>
       <c r="H125" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>224</v>
+        <v>139</v>
       </c>
       <c r="D126" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E126" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F126" t="s">
-        <v>79</v>
+        <v>230</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>38</v>
+        <v>456</v>
       </c>
       <c r="H126" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>227</v>
+        <v>143</v>
       </c>
       <c r="D127" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E127" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F127" t="s">
-        <v>61</v>
+        <v>230</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>38</v>
+        <v>459</v>
       </c>
       <c r="H127" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>230</v>
+        <v>147</v>
       </c>
       <c r="D128" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E128" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F128" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>38</v>
+        <v>462</v>
       </c>
       <c r="H128" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>234</v>
+        <v>151</v>
       </c>
       <c r="D129" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E129" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F129" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>38</v>
+        <v>465</v>
       </c>
       <c r="H129" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>238</v>
+        <v>156</v>
       </c>
       <c r="D130" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="E130" t="s">
-        <v>331</v>
+        <v>398</v>
       </c>
       <c r="F130" t="s">
-        <v>457</v>
+        <v>42</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>38</v>
+        <v>468</v>
       </c>
       <c r="H130" t="s">
-        <v>458</v>
+        <v>469</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="D131" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E131" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F131" t="s">
-        <v>462</v>
+        <v>23</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>38</v>
+        <v>471</v>
       </c>
       <c r="H131" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="D132" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E132" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F132" t="s">
-        <v>465</v>
+        <v>57</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>38</v>
+        <v>474</v>
       </c>
       <c r="H132" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>22</v>
+        <v>168</v>
       </c>
       <c r="D133" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E133" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F133" t="s">
-        <v>462</v>
+        <v>92</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H133" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="D134" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E134" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F134" t="s">
-        <v>462</v>
+        <v>42</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H134" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>31</v>
+        <v>176</v>
       </c>
       <c r="D135" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E135" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F135" t="s">
-        <v>462</v>
+        <v>82</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H135" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>180</v>
       </c>
       <c r="D136" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E136" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F136" t="s">
-        <v>462</v>
+        <v>92</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>38</v>
+        <v>483</v>
       </c>
       <c r="H136" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>41</v>
+        <v>184</v>
       </c>
       <c r="D137" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E137" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F137" t="s">
-        <v>462</v>
+        <v>42</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H137" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>45</v>
+        <v>188</v>
       </c>
       <c r="D138" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E138" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F138" t="s">
-        <v>465</v>
+        <v>18</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>38</v>
+        <v>488</v>
       </c>
       <c r="H138" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>78</v>
+        <v>192</v>
       </c>
       <c r="D139" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E139" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F139" t="s">
-        <v>462</v>
+        <v>230</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H139" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>83</v>
+        <v>196</v>
       </c>
       <c r="D140" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E140" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F140" t="s">
-        <v>465</v>
+        <v>230</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H140" t="s">
-        <v>482</v>
+        <v>493</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>87</v>
+        <v>200</v>
       </c>
       <c r="D141" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E141" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F141" t="s">
-        <v>462</v>
+        <v>37</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>38</v>
+        <v>495</v>
       </c>
       <c r="H141" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>91</v>
+        <v>205</v>
       </c>
       <c r="D142" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E142" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F142" t="s">
-        <v>462</v>
+        <v>69</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H142" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>95</v>
+        <v>209</v>
       </c>
       <c r="D143" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E143" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F143" t="s">
-        <v>465</v>
+        <v>69</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H143" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>100</v>
+        <v>213</v>
       </c>
       <c r="D144" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E144" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F144" t="s">
-        <v>462</v>
+        <v>42</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H144" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>105</v>
+        <v>217</v>
       </c>
       <c r="D145" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E145" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F145" t="s">
-        <v>465</v>
+        <v>23</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>38</v>
+        <v>504</v>
       </c>
       <c r="H145" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>109</v>
+        <v>221</v>
       </c>
       <c r="D146" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E146" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F146" t="s">
-        <v>462</v>
+        <v>13</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>38</v>
+        <v>507</v>
       </c>
       <c r="H146" t="s">
-        <v>494</v>
+        <v>508</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>495</v>
+        <v>509</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>113</v>
+        <v>225</v>
       </c>
       <c r="D147" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E147" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F147" t="s">
-        <v>465</v>
+        <v>92</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>38</v>
+        <v>510</v>
       </c>
       <c r="H147" t="s">
-        <v>496</v>
+        <v>511</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>117</v>
+        <v>229</v>
       </c>
       <c r="D148" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E148" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F148" t="s">
-        <v>462</v>
+        <v>230</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H148" t="s">
-        <v>498</v>
+        <v>513</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>499</v>
+        <v>514</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="D149" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E149" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F149" t="s">
-        <v>465</v>
+        <v>92</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H149" t="s">
-        <v>500</v>
+        <v>515</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>125</v>
+        <v>237</v>
       </c>
       <c r="D150" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E150" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F150" t="s">
-        <v>462</v>
+        <v>61</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H150" t="s">
-        <v>502</v>
+        <v>517</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>129</v>
+        <v>240</v>
       </c>
       <c r="D151" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E151" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F151" t="s">
-        <v>465</v>
+        <v>42</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H151" t="s">
-        <v>504</v>
+        <v>519</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>505</v>
+        <v>520</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>133</v>
+        <v>244</v>
       </c>
       <c r="D152" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E152" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F152" t="s">
-        <v>462</v>
+        <v>42</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H152" t="s">
-        <v>506</v>
+        <v>521</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>507</v>
+        <v>522</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>137</v>
+        <v>248</v>
       </c>
       <c r="D153" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="E153" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="F153" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H153" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>10</v>
+        <v>252</v>
       </c>
       <c r="D154" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E154" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F154" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>512</v>
+        <v>43</v>
       </c>
       <c r="H154" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>17</v>
+        <v>257</v>
       </c>
       <c r="D155" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E155" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F155" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>515</v>
+        <v>43</v>
       </c>
       <c r="H155" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>22</v>
+        <v>261</v>
       </c>
       <c r="D156" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E156" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F156" t="s">
         <v>61</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>518</v>
+        <v>43</v>
       </c>
       <c r="H156" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D157" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E157" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F157" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>521</v>
+        <v>43</v>
       </c>
       <c r="H157" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>31</v>
+        <v>268</v>
       </c>
       <c r="D158" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E158" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F158" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>524</v>
+        <v>43</v>
       </c>
       <c r="H158" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>36</v>
+        <v>271</v>
       </c>
       <c r="D159" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E159" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F159" t="s">
-        <v>61</v>
+        <v>230</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>527</v>
+        <v>43</v>
       </c>
       <c r="H159" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>41</v>
+        <v>274</v>
       </c>
       <c r="D160" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E160" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F160" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H160" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>45</v>
+        <v>277</v>
       </c>
       <c r="D161" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E161" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F161" t="s">
-        <v>61</v>
+        <v>230</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H161" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>78</v>
+        <v>280</v>
       </c>
       <c r="D162" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E162" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F162" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H162" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>83</v>
+        <v>283</v>
       </c>
       <c r="D163" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E163" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F163" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H163" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>87</v>
+        <v>286</v>
       </c>
       <c r="D164" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E164" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F164" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H164" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>91</v>
+        <v>290</v>
       </c>
       <c r="D165" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E165" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F165" t="s">
-        <v>61</v>
+        <v>230</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H165" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>95</v>
+        <v>294</v>
       </c>
       <c r="D166" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E166" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F166" t="s">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H166" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>100</v>
+        <v>298</v>
       </c>
       <c r="D167" t="s">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="E167" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="F167" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H167" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="D168" t="s">
-        <v>510</v>
+        <v>554</v>
       </c>
       <c r="E168" t="s">
-        <v>511</v>
+        <v>555</v>
       </c>
       <c r="F168" t="s">
-        <v>18</v>
+        <v>556</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H168" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D169" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E169" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="F169" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>551</v>
+        <v>43</v>
       </c>
       <c r="H169" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D170" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E170" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="F170" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>554</v>
+        <v>43</v>
       </c>
       <c r="H170" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>563</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>27</v>
+      </c>
+      <c r="D171" t="s">
+        <v>554</v>
+      </c>
+      <c r="E171" t="s">
+        <v>555</v>
+      </c>
+      <c r="F171" t="s">
         <v>556</v>
       </c>
-      <c r="B171" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G171" s="1" t="s">
-        <v>557</v>
+        <v>43</v>
       </c>
       <c r="H171" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D172" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E172" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="F172" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>560</v>
+        <v>43</v>
       </c>
       <c r="H172" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D173" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E173" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="F173" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>563</v>
+        <v>43</v>
       </c>
       <c r="H173" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D174" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E174" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="F174" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>566</v>
+        <v>43</v>
       </c>
       <c r="H174" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D175" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E175" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="F175" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>569</v>
+        <v>43</v>
       </c>
       <c r="H175" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D176" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E176" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="F176" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>572</v>
+        <v>43</v>
       </c>
       <c r="H176" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D177" t="s">
-        <v>575</v>
+        <v>554</v>
       </c>
       <c r="E177" t="s">
+        <v>555</v>
+      </c>
+      <c r="F177" t="s">
+        <v>559</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H177" t="s">
         <v>576</v>
-      </c>
-[...7 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D178" t="s">
-        <v>575</v>
+        <v>554</v>
       </c>
       <c r="E178" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="F178" t="s">
-        <v>42</v>
+        <v>556</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>580</v>
+        <v>43</v>
       </c>
       <c r="H178" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>579</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>60</v>
+      </c>
+      <c r="D179" t="s">
+        <v>554</v>
+      </c>
+      <c r="E179" t="s">
+        <v>555</v>
+      </c>
+      <c r="F179" t="s">
+        <v>556</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H179" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>581</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>105</v>
+      </c>
+      <c r="D180" t="s">
+        <v>554</v>
+      </c>
+      <c r="E180" t="s">
+        <v>555</v>
+      </c>
+      <c r="F180" t="s">
+        <v>559</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H180" t="s">
         <v>582</v>
       </c>
-      <c r="B179" t="s">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>583</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>110</v>
+      </c>
+      <c r="D181" t="s">
+        <v>554</v>
+      </c>
+      <c r="E181" t="s">
+        <v>555</v>
+      </c>
+      <c r="F181" t="s">
+        <v>556</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H181" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>585</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>115</v>
+      </c>
+      <c r="D182" t="s">
+        <v>554</v>
+      </c>
+      <c r="E182" t="s">
+        <v>555</v>
+      </c>
+      <c r="F182" t="s">
+        <v>559</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H182" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>587</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>119</v>
+      </c>
+      <c r="D183" t="s">
+        <v>554</v>
+      </c>
+      <c r="E183" t="s">
+        <v>555</v>
+      </c>
+      <c r="F183" t="s">
+        <v>556</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H183" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>589</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>123</v>
+      </c>
+      <c r="D184" t="s">
+        <v>554</v>
+      </c>
+      <c r="E184" t="s">
+        <v>555</v>
+      </c>
+      <c r="F184" t="s">
+        <v>559</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H184" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>591</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>127</v>
+      </c>
+      <c r="D185" t="s">
+        <v>554</v>
+      </c>
+      <c r="E185" t="s">
+        <v>555</v>
+      </c>
+      <c r="F185" t="s">
+        <v>556</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H185" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>593</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>131</v>
+      </c>
+      <c r="D186" t="s">
+        <v>554</v>
+      </c>
+      <c r="E186" t="s">
+        <v>555</v>
+      </c>
+      <c r="F186" t="s">
+        <v>559</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H186" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>595</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>135</v>
+      </c>
+      <c r="D187" t="s">
+        <v>554</v>
+      </c>
+      <c r="E187" t="s">
+        <v>555</v>
+      </c>
+      <c r="F187" t="s">
+        <v>556</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H187" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>597</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>139</v>
+      </c>
+      <c r="D188" t="s">
+        <v>554</v>
+      </c>
+      <c r="E188" t="s">
+        <v>555</v>
+      </c>
+      <c r="F188" t="s">
+        <v>559</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H188" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>599</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>143</v>
+      </c>
+      <c r="D189" t="s">
+        <v>554</v>
+      </c>
+      <c r="E189" t="s">
+        <v>555</v>
+      </c>
+      <c r="F189" t="s">
+        <v>556</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H189" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>601</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>147</v>
+      </c>
+      <c r="D190" t="s">
+        <v>554</v>
+      </c>
+      <c r="E190" t="s">
+        <v>555</v>
+      </c>
+      <c r="F190" t="s">
+        <v>556</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H190" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>603</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>151</v>
+      </c>
+      <c r="D191" t="s">
+        <v>554</v>
+      </c>
+      <c r="E191" t="s">
+        <v>555</v>
+      </c>
+      <c r="F191" t="s">
+        <v>556</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H191" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>605</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>156</v>
+      </c>
+      <c r="D192" t="s">
+        <v>554</v>
+      </c>
+      <c r="E192" t="s">
+        <v>555</v>
+      </c>
+      <c r="F192" t="s">
+        <v>559</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H192" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>607</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>160</v>
+      </c>
+      <c r="D193" t="s">
+        <v>554</v>
+      </c>
+      <c r="E193" t="s">
+        <v>555</v>
+      </c>
+      <c r="F193" t="s">
+        <v>556</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H193" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>609</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>164</v>
+      </c>
+      <c r="D194" t="s">
+        <v>554</v>
+      </c>
+      <c r="E194" t="s">
+        <v>555</v>
+      </c>
+      <c r="F194" t="s">
+        <v>556</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H194" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>611</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>168</v>
+      </c>
+      <c r="D195" t="s">
+        <v>554</v>
+      </c>
+      <c r="E195" t="s">
+        <v>555</v>
+      </c>
+      <c r="F195" t="s">
+        <v>559</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H195" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>613</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>172</v>
+      </c>
+      <c r="D196" t="s">
+        <v>554</v>
+      </c>
+      <c r="E196" t="s">
+        <v>555</v>
+      </c>
+      <c r="F196" t="s">
+        <v>556</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H196" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>615</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>176</v>
+      </c>
+      <c r="D197" t="s">
+        <v>554</v>
+      </c>
+      <c r="E197" t="s">
+        <v>555</v>
+      </c>
+      <c r="F197" t="s">
+        <v>559</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H197" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>617</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>180</v>
+      </c>
+      <c r="D198" t="s">
+        <v>554</v>
+      </c>
+      <c r="E198" t="s">
+        <v>555</v>
+      </c>
+      <c r="F198" t="s">
+        <v>556</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H198" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>619</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>184</v>
+      </c>
+      <c r="D199" t="s">
+        <v>554</v>
+      </c>
+      <c r="E199" t="s">
+        <v>555</v>
+      </c>
+      <c r="F199" t="s">
+        <v>559</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H199" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>621</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>188</v>
+      </c>
+      <c r="D200" t="s">
+        <v>554</v>
+      </c>
+      <c r="E200" t="s">
+        <v>555</v>
+      </c>
+      <c r="F200" t="s">
+        <v>556</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H200" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>623</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>192</v>
+      </c>
+      <c r="D201" t="s">
+        <v>554</v>
+      </c>
+      <c r="E201" t="s">
+        <v>555</v>
+      </c>
+      <c r="F201" t="s">
+        <v>559</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H201" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>625</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>196</v>
+      </c>
+      <c r="D202" t="s">
+        <v>554</v>
+      </c>
+      <c r="E202" t="s">
+        <v>555</v>
+      </c>
+      <c r="F202" t="s">
+        <v>556</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H202" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>627</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>200</v>
+      </c>
+      <c r="D203" t="s">
+        <v>554</v>
+      </c>
+      <c r="E203" t="s">
+        <v>555</v>
+      </c>
+      <c r="F203" t="s">
+        <v>559</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H203" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>629</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" t="s">
+        <v>630</v>
+      </c>
+      <c r="E204" t="s">
+        <v>631</v>
+      </c>
+      <c r="F204" t="s">
+        <v>61</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H204" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>634</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>17</v>
+      </c>
+      <c r="D205" t="s">
+        <v>630</v>
+      </c>
+      <c r="E205" t="s">
+        <v>631</v>
+      </c>
+      <c r="F205" t="s">
+        <v>61</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H205" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>637</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
         <v>22</v>
       </c>
-      <c r="D179" t="s">
-[...5 lines deleted...]
-      <c r="F179" t="s">
+      <c r="D206" t="s">
+        <v>630</v>
+      </c>
+      <c r="E206" t="s">
+        <v>631</v>
+      </c>
+      <c r="F206" t="s">
         <v>61</v>
       </c>
-      <c r="G179" s="1" t="s">
-[...3 lines deleted...]
-        <v>584</v>
+      <c r="G206" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H206" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>640</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>27</v>
+      </c>
+      <c r="D207" t="s">
+        <v>630</v>
+      </c>
+      <c r="E207" t="s">
+        <v>631</v>
+      </c>
+      <c r="F207" t="s">
+        <v>92</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H207" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>643</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>31</v>
+      </c>
+      <c r="D208" t="s">
+        <v>630</v>
+      </c>
+      <c r="E208" t="s">
+        <v>631</v>
+      </c>
+      <c r="F208" t="s">
+        <v>61</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H208" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>646</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>36</v>
+      </c>
+      <c r="D209" t="s">
+        <v>630</v>
+      </c>
+      <c r="E209" t="s">
+        <v>631</v>
+      </c>
+      <c r="F209" t="s">
+        <v>61</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H209" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>649</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>41</v>
+      </c>
+      <c r="D210" t="s">
+        <v>630</v>
+      </c>
+      <c r="E210" t="s">
+        <v>631</v>
+      </c>
+      <c r="F210" t="s">
+        <v>61</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H210" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>651</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>46</v>
+      </c>
+      <c r="D211" t="s">
+        <v>630</v>
+      </c>
+      <c r="E211" t="s">
+        <v>631</v>
+      </c>
+      <c r="F211" t="s">
+        <v>61</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H211" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>653</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>49</v>
+      </c>
+      <c r="D212" t="s">
+        <v>630</v>
+      </c>
+      <c r="E212" t="s">
+        <v>631</v>
+      </c>
+      <c r="F212" t="s">
+        <v>61</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H212" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>655</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>52</v>
+      </c>
+      <c r="D213" t="s">
+        <v>630</v>
+      </c>
+      <c r="E213" t="s">
+        <v>631</v>
+      </c>
+      <c r="F213" t="s">
+        <v>61</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H213" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>657</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>56</v>
+      </c>
+      <c r="D214" t="s">
+        <v>630</v>
+      </c>
+      <c r="E214" t="s">
+        <v>631</v>
+      </c>
+      <c r="F214" t="s">
+        <v>61</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H214" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>659</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>60</v>
+      </c>
+      <c r="D215" t="s">
+        <v>630</v>
+      </c>
+      <c r="E215" t="s">
+        <v>631</v>
+      </c>
+      <c r="F215" t="s">
+        <v>61</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H215" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>661</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>105</v>
+      </c>
+      <c r="D216" t="s">
+        <v>630</v>
+      </c>
+      <c r="E216" t="s">
+        <v>631</v>
+      </c>
+      <c r="F216" t="s">
+        <v>61</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H216" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>663</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>110</v>
+      </c>
+      <c r="D217" t="s">
+        <v>630</v>
+      </c>
+      <c r="E217" t="s">
+        <v>631</v>
+      </c>
+      <c r="F217" t="s">
+        <v>61</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H217" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>665</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>115</v>
+      </c>
+      <c r="D218" t="s">
+        <v>630</v>
+      </c>
+      <c r="E218" t="s">
+        <v>631</v>
+      </c>
+      <c r="F218" t="s">
+        <v>18</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H218" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>667</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>10</v>
+      </c>
+      <c r="D219" t="s">
+        <v>668</v>
+      </c>
+      <c r="E219" t="s">
+        <v>669</v>
+      </c>
+      <c r="F219" t="s">
+        <v>670</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H219" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>673</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>17</v>
+      </c>
+      <c r="D220" t="s">
+        <v>668</v>
+      </c>
+      <c r="E220" t="s">
+        <v>669</v>
+      </c>
+      <c r="F220" t="s">
+        <v>670</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H220" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>676</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>22</v>
+      </c>
+      <c r="D221" t="s">
+        <v>668</v>
+      </c>
+      <c r="E221" t="s">
+        <v>669</v>
+      </c>
+      <c r="F221" t="s">
+        <v>670</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H221" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>679</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>27</v>
+      </c>
+      <c r="D222" t="s">
+        <v>668</v>
+      </c>
+      <c r="E222" t="s">
+        <v>669</v>
+      </c>
+      <c r="F222" t="s">
+        <v>670</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H222" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>682</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>31</v>
+      </c>
+      <c r="D223" t="s">
+        <v>668</v>
+      </c>
+      <c r="E223" t="s">
+        <v>669</v>
+      </c>
+      <c r="F223" t="s">
+        <v>670</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H223" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>685</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>36</v>
+      </c>
+      <c r="D224" t="s">
+        <v>668</v>
+      </c>
+      <c r="E224" t="s">
+        <v>669</v>
+      </c>
+      <c r="F224" t="s">
+        <v>670</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H224" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>688</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>41</v>
+      </c>
+      <c r="D225" t="s">
+        <v>668</v>
+      </c>
+      <c r="E225" t="s">
+        <v>669</v>
+      </c>
+      <c r="F225" t="s">
+        <v>670</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H225" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>691</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>46</v>
+      </c>
+      <c r="D226" t="s">
+        <v>668</v>
+      </c>
+      <c r="E226" t="s">
+        <v>669</v>
+      </c>
+      <c r="F226" t="s">
+        <v>670</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H226" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>694</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>49</v>
+      </c>
+      <c r="D227" t="s">
+        <v>668</v>
+      </c>
+      <c r="E227" t="s">
+        <v>669</v>
+      </c>
+      <c r="F227" t="s">
+        <v>670</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H227" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>697</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>52</v>
+      </c>
+      <c r="D228" t="s">
+        <v>668</v>
+      </c>
+      <c r="E228" t="s">
+        <v>669</v>
+      </c>
+      <c r="F228" t="s">
+        <v>670</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H228" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>700</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>56</v>
+      </c>
+      <c r="D229" t="s">
+        <v>668</v>
+      </c>
+      <c r="E229" t="s">
+        <v>669</v>
+      </c>
+      <c r="F229" t="s">
+        <v>670</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H229" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>703</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>60</v>
+      </c>
+      <c r="D230" t="s">
+        <v>668</v>
+      </c>
+      <c r="E230" t="s">
+        <v>669</v>
+      </c>
+      <c r="F230" t="s">
+        <v>670</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H230" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>706</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>105</v>
+      </c>
+      <c r="D231" t="s">
+        <v>668</v>
+      </c>
+      <c r="E231" t="s">
+        <v>669</v>
+      </c>
+      <c r="F231" t="s">
+        <v>670</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H231" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>709</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>110</v>
+      </c>
+      <c r="D232" t="s">
+        <v>668</v>
+      </c>
+      <c r="E232" t="s">
+        <v>669</v>
+      </c>
+      <c r="F232" t="s">
+        <v>670</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H232" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>712</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>115</v>
+      </c>
+      <c r="D233" t="s">
+        <v>668</v>
+      </c>
+      <c r="E233" t="s">
+        <v>669</v>
+      </c>
+      <c r="F233" t="s">
+        <v>670</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H233" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>715</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234" t="s">
+        <v>716</v>
+      </c>
+      <c r="E234" t="s">
+        <v>717</v>
+      </c>
+      <c r="F234" t="s">
+        <v>364</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H234" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>720</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>17</v>
+      </c>
+      <c r="D235" t="s">
+        <v>716</v>
+      </c>
+      <c r="E235" t="s">
+        <v>717</v>
+      </c>
+      <c r="F235" t="s">
+        <v>42</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H235" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>723</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>22</v>
+      </c>
+      <c r="D236" t="s">
+        <v>716</v>
+      </c>
+      <c r="E236" t="s">
+        <v>717</v>
+      </c>
+      <c r="F236" t="s">
+        <v>61</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H236" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>726</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>27</v>
+      </c>
+      <c r="D237" t="s">
+        <v>716</v>
+      </c>
+      <c r="E237" t="s">
+        <v>717</v>
+      </c>
+      <c r="F237" t="s">
+        <v>61</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H237" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>729</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>31</v>
+      </c>
+      <c r="D238" t="s">
+        <v>716</v>
+      </c>
+      <c r="E238" t="s">
+        <v>717</v>
+      </c>
+      <c r="F238" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H238" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>732</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>36</v>
+      </c>
+      <c r="D239" t="s">
+        <v>716</v>
+      </c>
+      <c r="E239" t="s">
+        <v>717</v>
+      </c>
+      <c r="F239" t="s">
+        <v>42</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H239" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>735</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>41</v>
+      </c>
+      <c r="D240" t="s">
+        <v>716</v>
+      </c>
+      <c r="E240" t="s">
+        <v>717</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H240" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>737</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>46</v>
+      </c>
+      <c r="D241" t="s">
+        <v>716</v>
+      </c>
+      <c r="E241" t="s">
+        <v>717</v>
+      </c>
+      <c r="F241" t="s">
+        <v>364</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H241" t="s">
+        <v>739</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6973,50 +9051,112 @@
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>